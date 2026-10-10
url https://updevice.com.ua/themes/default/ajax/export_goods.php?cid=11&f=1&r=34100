--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086c4b160805487c3c4872d3f6a0741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d242b2cc3f6345bca77232dab9f092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f39b0db3d5ed2da7ea705b9fee973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84244c15fdf46bead813db1cc442b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a6a9bf61c7a874ac2282fbd938d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb392592a51be92fe32aae379971046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01a5e19d6bcb11ae75c97ffd4a38f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b7ac69fa63b11c603c12b1519aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1555166e5cf123d6cffeef5eba940f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f784d821eedae976efac6891f3145910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c0e051dbf324396aa47a874d9900b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebcad24e11149eb94d0506087bed1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b121a493dbbc5e7b24de46d5f10b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b806e0f859e45d8a7fde32062242314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07721639cd309e00752df7ec931f2b5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c06ada8e2699310ab6222cd8ca8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab53e463de8800a5c3988d21dd4285417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad53bad0344fa57390bcd91b6eed5b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea795636b04633223fb5c846df5733e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec395b7fd142ff638ab5fd9ce07f3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801c6cfb3927058aebdbfde35444d2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec502753cf5ec126f9670e8d17b97bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b6d4e19f8674adae64504a01bb1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763b4b370d59f4d7e2ebeea1da9fda724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9ac82145ce69d28f2811e23f9b3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1c82f2f86273ac916b5574c9526926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5d17161f910e4a989348ca9884bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1723333701311aee826b2823c165028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62573a29f14d1a211be3dced16f78b8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26817f08b70e02a32da22a072c71f2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2959c494e8f2e4037e4d690dd5a6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596217906b27006cd66a07379a9e67c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c6b2dac8ebee6bf6eb8d37f24e7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f823566c7b8e254d963870073dbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037518d5f592480fca3719bd56d9ffc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9c91ec111f02282e2b3dc10f41c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad566fd3ae340d3ae162957071f0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30cdcc79c2f037b8e1008c7108df5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328a3a5ef14aa1b64f0e2e0aa7a2b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206ac2e52e9c5242371a225d693d1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46017bc9068109be29a59bf755ae6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d816cb3918eb9e711375e97d9705a9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841c05325fa90487fe995041dcbb2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776053f03d992f88e1072c50752795644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1dc793c25561db5aee45e28e2f0bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62eb1798783532af138ddc6efbdf0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1669845a664294897cbded66037c1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a61410432771432baa58e5ac1d70f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bad581a14a00df6a00786a426215ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213640eb436898279e16370e4a2126250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced91294f265bde6701e61a09a6648e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea014a00b2c37efca3d7205826cbc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf539bea91a915ab616306bbec76a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef34b665e2bd5c1bff47f2738eb621154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb671d20ffbba0556cd33788f559cd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d4969a3ef683e371b98a5692463256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7284a0e78496e942fb4f53227090357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223df83d7fd4aa386f83e36a2f142058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f62dd87f2928526accfab5818555659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324ae36fdd8540c5acdc1ebec98a6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fbad197a0a7b4934c07b29c8a0df561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66b83aba2bf7225ed0e4fdabb275062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61d63171cafe181badefa2447ec3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb11342c15826f5cae395590328358064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049eb52cfb872a30c274da294145b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50b2d59ab06e7c8258576626c65da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe80794e1e240b425b525bfe791b0a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281393549192a35676c6d86b95e394468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d84cb94fa9e6c5d657e294387b5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39733710a035b95970546b992214e80f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6608939ba2331adbc193fb1ccb4f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45450b51fa910fd849570dcaf6355ae872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b341addb039012d48e457d42f22473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bb6f87621c4e71a84ce9cb5016b0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1711a17c7e88222df539d2b4387659175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160cd0e9bc3fcb17e05b98b7722101176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f112faf4ffc10a7a643d9ebebde0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b098153bb401af90629eaef8f5c1a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf424bd7b32946efdc2cfb08316ffa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f4afedbdaaf4186309b327e7b08e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096f9861291d6864d7098d49f8a0d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3523264fa1c28e9f1a827e2ae13da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e50676b59a72ef43b6182a18a9a9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7fb724b6f298cca7501eb5c81b07984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84365edde3b56659e7f7409c8dd15a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33f8a0ce5695a4ef46f42c71ff2c2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6fc87b8323251645a0d4d9d6a115987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c12bd22e82845698739429728f5e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9b25f02c9cde7c5eb24d53e3aea589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10669625e4f8dfa8e41ed375cafd2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48adb7ecefa6fa8f7e69a67b32dc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ce1499d28e7630f2a84329415be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d1b2c8fcfd122422d99b9ea142a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc98a27d4ba07eb299e37485972dc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3975ce876b52df2e97517949e5776895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039136c679348f32fe3994687584e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cd50ba2f7856d3c3bc8fe69401a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7bd16e4bdf281a4cd5b08455326a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934b175b6ab13d40479f3434094a5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b620780c3963f5506a80897078c55cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bca929a47c77e8f9c11dc446b1069101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9757d1a8f5ff4661da4f799a97d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a76bba31f68dc7e9031bc5cbc1542103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5f18f06c98089cbe18b65d616c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e8cdbf788f17590e65b78c6759704105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80484aeea79d3961f01e5f09e19f86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b1d17df777f7853eb6dc74dba4d97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a29bf835cec2f62f1448128f1cae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230e9476b3124d88d47a01ae5d9258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6a931e8c4e65e0504602cb8e81c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d3354fb8b8511e42e8c61107e0339111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956a72fb7ee857454beb748d52df07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98bc0554ea90b7be722709d0ec5563113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8005f9159ae209892ed7187c40d0cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e9e15a54d8f130dca11fdd0c601dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2db8177f3ef2449c2e4a3d2b2a16f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc3bbf41dd8c7c395daa5df1880ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7e8d17414a5d2c77675674141425118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc48623ca4b39de85200d22a648800119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ed109a1ebd7c693a8c8eb221c96b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df755d59c942516d787801017c1ba2aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325c38631516935f307ed362ac1279122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f4820a4a010c6203543ab5a2dcda9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7faf90c72223be0cd135d68a7e3e73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f486a481aee3860b0ea4980be1f7a8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b435e7380417e36cbc6abdc5f82b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb9e3e80f27fe2443a4cbf1de0a89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b87dbfe238fbe735d97b170ad33b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616f9d7a8060f0a66fb4b678280093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd8da361eae98479a9558c0f66de6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4a5e58b9891d6ebe3dae1428b99ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57952f39dfe749598cdc300a118ba4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dcdb05fc405144d93fe2f2b83af7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48985233180c8be00dd66a5a21afd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6d0855c7e115acbaf469dea69411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e72095801f2932fdfa58558adee50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50776ad98f8b17a307e97690fc2a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611794e29c1c00b358558a3a55de40b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05584ad840b29ab423aa400b61bff79a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926aa8184a9decf70569f714c145d83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5492c581260053e9b41bfc7041be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc4fe67f3ec970b5a0ecb95e599771142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d9eac469ead197ae600961149124e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0529aabdf78deba7889c094d9746c7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f8152f3a7295eb650b1b5fcc90e9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa54aaf3e194f7d3fc338d4d929ead146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea7779f8d9c565f13aa1c6fad04db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d069546c534786ea18969b20b134b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c469843e0dcae06ab44b8afc616e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402083b10032d29cb6696a7c0aa5dda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc67e083c679dbeeca15bde7d62393a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f594022dc72bb727f9d64bda4484f34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a554b48976712aa8869fe36f9d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343282b9c0d99f6b36c719ab2120693154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8abd91d7fb4a3cd45e6359914152155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a43b84febdb9b950ba1977e7755989156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddefe3b73cdad32e7341fee6ced2796157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aea790d1cc1780393c2900dba2654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711bbefce1086c7201a1ed83621baba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997333f648c433ba5a3177e4e0b904a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fe527bb872497030b308de859875161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fa4d0ea45adfabde8a0cb68b6fea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705cbd9869aaad96bc523bdb79ca00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b1df14df7cef8e890408c5e557dfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aab07642496dd3dd4b767f49b8c9b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657ce4dd106f1f9ac4a5ccf6d0761b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c07c42ead938401d97741ca1484210167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae83fcd99124efe8158d3f22ba7b77c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517dd808a7a6f5c7edaf011ca5fb8bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c56998468e09be589c81bc215efb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f17a68bec13d8a46ea2d8b4d7604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4089d1777d910d34618bad8d1db3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57025c7b2e22dc09d15ecc7dccb6aa52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be9c82c213f38c12866bd4f8813ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9798a1f1005633b3ebf3280834b42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355b93eda2e0957add09463439cb9f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe336786196a8785b54b4d73406765177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476b768df0b1e4ebf202aced43660b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52513b9b173c56081339063c26ad453d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db698a24dbe3fb2c9e5fb8580b3fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739f53ea94a3b2761e3aeb0544f4269181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e31e448bfabebeca3ff74312868e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d524e973b53e96b7e5db220d1fe95d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d4f7ce7dfc85b9663ca54ee54672e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e0edbcfc2eab1d97e436b596bf26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421893c0cb12127575fceb021965074e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fad1fa9d3b0ccbdca31687ecc1d216187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518b13c422c30576c12ed0032769684188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1cb7e3c0ea4abf00e77e5058d0fa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c819cd10a39d9e384ee3d16281eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374819f122c80e42b094b506637706191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e1289f833cc1f4b5d361e20501d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2cf19d4a26a902345d75c0948b3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20cace9aff70940e4005b7f5363d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ccf686fd5786e22ea600635606e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d9652a4e139aa390cf4f56e560a62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d823d779b8f8c9b9781582557f54a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0490bf3e21607eaf1011ab454e9eac1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bf29a7aa31650434bc9f46e826ea6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3489c9307c28a260017711eff0c509200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a19d72826d40f678c7429ab3fbd1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0803bf1e2634fc965765a0626a373202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc237b2e69a3f52a2a5da2d132233d8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98907d90a9122bb091c2d2e2be46c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3705327429ea417b4e9e81affc1cbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65fc631feb3758417e9572956855c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9009374c6c16697d771c8e359a32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf96986ed24d8d8d44baa9f1ddd33b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272b94af6aabd4b958b5c6b460cbeae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ebbbe8cc55e99d239671fb90e506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f6a04c5200e75833d0d013653682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38c9bfd03d891c6efcd2fa7fa9577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eb18993b319314cec1ad92257294b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f3db4aee0725878750d20457b053214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19d269853195fd88a5d5240105086d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d0cecf34d5bbeccf6cfe2a4a8c85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd53806583e856fd887b1e84ea990e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b37723af1938193927b4190c8f1bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb29041ac8cfa914c8b1f0bdabeb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269d28a523c1f16a7158bf50b586e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c065147532d1f810f80307264105ead221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd40145502cc5ffdc326b964a9461b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e950940eaed0374e52b9d3c26da775a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c29d0fab4fc8d92ea4c56817e8e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28ebb68454fe65a123c8f2631fc39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a041dd3009f94946e0156f7d9f9b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5c09c135dab76d9541eddf0c11a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbb2ca68ef4a86caa973a97f6057b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef158143dfa76d85cd88a4e4f329c19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7291f330e8a0159f35526ebbc3c5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc270f49337bf50e5b348648cd0ef1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c002c1c2a18648eee11d8ddcd3f7fb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81efdbd4ac73ce5cea75ad58ef9009e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a41d7b33693a9548dc891490f8ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344665256f1648013711ff0a017b4b6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3cfc681abc15f6b2ced4e54389750236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a1d4b88e5cb3622fa15988be6aba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da510b5e28ab68da60a018a404cf1464238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e2675e868e17669eace3b2c97eb2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8b4f1296c055ae35b63ff8161895240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d190edff48652238f46e5cf7eab51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f4ab7f13639483f24bf617453ff4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5b2fad79f811456cb36bd48b48173243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df43c100aac86a275d29d223cf7ce9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c701ad2d4e622d9e2ca9292992892245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2fd9aa26d38b2df4a8468c56d5a28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d1f5d9795bc9ffd73fd3a466e0e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d8b1c7a41987c5dc7791596242d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674206879bf7699ffb1e124ef97cfabd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba88295577f5fb4cbf1608c186fc7b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235543b656e4af403ffbd15783aee442251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833077cf130e8193396c0faef02ab057252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526939b30bbbfa31e1554b2b05f6804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5cb9be4c65b13e23f9197ee3529d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932933208a38436f5d69d8fca5adf8cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9b633b019166fbb446e1a86091087256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d0943843f1c9d6480e859df27fdfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8bf6251036a29d8d1585085514cd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb281fd87e8f614fe357917dc585d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5784f60af4314735c3f7f01fb1c90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafafc22a094900373ccdb20352f4ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650b7abb72146d8e4006461372328f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2cae93a15de0c87bf7b07f1b0f7e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9209e2d28d72af70987514889264e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df4f73f7e4f4376fe351566e8c616265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101274d527b82551ac342a8a85c509266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375647a640acc61eef2893c2790a2461267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4361d5d9a54a703b342ad1df7e11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e34073093a7d9757ee3f871107e6db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cee3e1a0d4f44b5b4a48e85f78f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff02a01790d5349554aaa3d520b3ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085530f5b53c34ff349eced6cb0e38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256627f677349d1741e7dd676ca2a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ce0115e81e9a4bf6b9888efc392e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df82ac7402a525cc848e1cedaf337fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ea736056abdc7b8b4de0c5b2e70a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ddc485af28593e262af4669f6ba56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058835b3892090a7a6eece192d11270278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05110223dffeaff42fbf39bb9ba3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566bc2fb91d00eb39b146888eb8f126280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf711c5f11ed260b186452892e8e66b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dfdb104ca0146f3b9dc3431fe4eb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d297ae16f3d167cddd5212b40b536283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685a38d21260074e6b42bb849a37dad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef11ad02e96b723db7cf4a7ee20551285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5eb07505504ddf62bc8dc1cad025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429fc12f2747c53427514bf638b7a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0486109ac8d2f0e44b35212d4b9aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421dbf4a4e184545eb5c8bfabf94635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb7140d600dc743a16485a8f94e90f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d51cc717c8017200c5979e5cb75225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47107f60bee2a8bc75e60dcab73309a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa99cda141cd1362f47bfae32360303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b9484ec6c20df75b990fac433e3f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202cfd2969f1a4166c7685bbc32e6ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d89eb41b3632d93abc0dc604fbcf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426b07e736b90ebbc6c0f6531f7fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40373588706f2b7c414dbeef0633d75f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7becfe048bb679597c3945fd0b5987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b72c8bc95044d606df682bc127e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83fafa951692c5062a3818004d50c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983609f6a7bc8512fe97d8ca40b33802302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742626892f940ccc95274d01c1dcbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1fa9ee5773a5fa7934bc817c9e86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb28a16594e65e99e4c5121473bb405305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbaba18ca2373ff5b8169a8ce2cd37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ea6093bee7775bb331796b05814a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f855cf7df9e4ec195cccad46d3f14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7e3b0cbed751b665ad3e71fb94a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3dfa957a7308c6f586b9311a5f8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021531e5485256df0f16f2bb735114311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950604f6e25a83a9e6952393dda989312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508e071286cdf4f0c7b37f088884206313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b235cfb467bea1a6269733d8317a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82568ab18c0534854e9acee46ebdae0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe56b982a43056003f3a79d95196b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af280be2b8adca3574c6670a9b5ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ef6f707b68f8e76f8dfa5597d2c9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f394ba4a6796fe079254e220127f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f66923d4893837fbd94ac54e1fb60e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81a0b497c00691d1cec04372ab641321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01ad1aa1c04ef03fa2a25cdbf2f8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d589bf0fba6ea069f59d2b30764324323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c4170c32f5939aaaf4c4ae639b30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9d96e06657750850d4e762b8ebe4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c8cda979e168018cfaed78d4f6620326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8247857c29697731625964a291d25b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda11c39b44a059f2be80334091d01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991db8221dcc8b27876f58730b9fd08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c7812db3f05f626de02e1882e6d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3da70dcc462942c1d0b4d5a0be881331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeff2d14b16a7440e0e8a78f1d5df1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9678b350d8225795671d2aa83873c07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22845429c08db88f805bee0801441e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6001eb684ecd08e8be040d460c7a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78781415b24dc52599f04ee89671eaca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ecab03496fc4bc9129fa98c8ec4e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9fb88d3017a09714801836723be1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb132c9087c99d57572d90a410c688b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2b912f26d815faa4a3ebf29c61f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a927a39248132d303511cdb89bd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521967552d20588348c7a8b2edc286e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc79e5b8cfc08225121ffb2f5faeaf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac73164f7b8eb06421526f918830b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a389367760dc34f344cb70b2e1f3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e412fd40d5b51ff6fc598bee8d2c906346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6610ce12f6f60d1358382d90f5901f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab3fef68461826e69a70fdb1bf124348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec7d0958ca79442e1afee04286ee0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503a56cd5c0ca977235b2f505b43ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8280ee904e0f46b31ef23141943ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31defe91f10bbd922600c5d54764b107352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda82e9cbe2092698d4ed60b45de77d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0996cccc90ee21bd9a46a4b784a5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5a573342533331d424a931c555837355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f061c739e691c09f3aa3221239dc57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23010c0c393eeb9c2255b0d0ee32f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64f43063a1fc32dca5be3dd982369358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d36cb390aab4051a5016eddbef2e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206b84ba9987d7c43eda24eaf75d72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058db312169081a8de0fb3fd061dc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f081bea45a42608f6c42696d1be4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18463d48fd9af856444fd39ff562f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29cca1c9ef3512cf7f3453eaf40347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607af2c0dd536d03b52cadeaac76dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733b7a3e4dbd2172794d3118c9f2ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a35ec28a8a088b790d7e428ac9b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdbd2c961b36e0d376a9bb2dc34570368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b40ed20b88a9350597f17fc582169369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57324047cf261e05a549ffe9618964370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7c1e699f12447c5803621cc82710371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99c85bd1b38101190c8ec94dac586372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f83ccc7e236c0b8ae8d883e59b2469373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eebc1d7d032ded52e5ce3d2bc971a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edce0df9cae79b312c98750e2c5f5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333fe557302ae4f42d06d3f13b5a0c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9852979b09fa81efc2af8ff9b6e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfc3c88f12352cb50cb25437352bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356069b93988ae9e3906832caf9839df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece4826eefba1eed0e2ac394f7aa5be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b440162f2d63c3b78157a3233f7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc993703ffbe0a00779098794529027382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae477f9f47fbe5f9b4372b9dab3586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216893e4f3a47d02ff2e58a0c4b859f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501236f49dd107e706d7fa5b6e8fa273385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfad58966f8eba93044c9576200e10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a4fe188b1aa8f37cc1f787e2ca838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c005630a46fe7f9e28eab4de11b0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5caceaf1f36ed115e49e3cf8e8173389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749c67c09b1ef834fe5efe1e5b03a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f184aacd1f94d4d4dca1969bf87b49a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df04980593fa7e52591f9910aaf8b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787df707164a37ed7c4ce983d3c36cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d666e59063607daf3c4d6092c98e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138be390602689a6dab05afa7516c86e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e724b0caf734fc5052ef1d054c1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd2691365d346c48c05cd0a3f0855397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7b3715a8c29a8637f84d2102eb12a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70508a2dfa1394e0cdb5ee8cd451bb89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6428ae45da8a88e58217b863505ec43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c03278de75675cfb6c282bb40ce38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129591a357bbf0e290eed6d708ed9079402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fbbfe71f9ca2ed82e2a4b8dd28d80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eebdac66c5a7af42b793c1176a153404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078183c32db4f195bdb339a8ed8f4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9bfc36155254d33a71dfa8cbf34d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b1d9f25dba105f4a55b695f7ca8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d677bc32d5f016ec44e9338255ffb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c7651368dbc38908357bc5e7e9b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad8fd5447df7c84106a076a7a6742f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44875e090eb8eff3e1c9294f135df8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416dab4c9cff02ebd6eb247531bfbf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174109a96febf47501a161dba8a08699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3972f0cf5b3c1a7b2eeb7e1255c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2811a0bf77784688d2ce08aebccd62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f3a6de7901bcc80a9f3b45b2fc25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cabc0fb7cb56ced1e44033370dc86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7baf544a893e80f4507de62674c98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7bab7ec5dc6d7e476ff26fdcecf01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0427b7e8e94c68024df9c7b8027a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1956535179a22baf5d023c9ccd130421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040570109389273ff72d365eba99c71f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62337d604d5cba787c256259a602fb41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e78f12619c04710548548198f9ed03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b841f7febf000fa18285093e35abe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53700bf6d0807e6ece31e5afa6751c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc84c05e7db9b501ac9d93098a1899427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b86ea7294ec66f13ef42654310b1cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b20bd6ebd6dc550e7e3d53bb676abc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dea31cf25eaa85329f6d6b41840c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e870f2746fd81a5e10410cbc10c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7dbbca9530dbeaf228633a1f43bbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d08266dd079bdac2e5ccaa21dab0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca0cde121a6cfb5e8d9cde37f8a977434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8296595cd9bf834432453a2aa3198d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e1ec8e55dfa741eeb83c1fb3ed93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720152a247e89b764e2af44a5079fa0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17077e09ab13dc8ccbf2125317b84a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2705172382b7400d12fbd169a297b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9242137d9d44ee371dec6bd1f3189c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5eecdbf281653a0ed5ab795f3ff7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5e92ac44f41a652fecd8e915e8ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301974f7eb6378bc98d891f2000051f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e3891d0608238c2a87d4f12831400444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931da4241e6800c0f441c9cfa29a93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e204822acf7bb50a4e6b9f695296446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a371eaf20c762f76cfa9c49331ac2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c457d35014fa0fcb431b48eca6a1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c20d8cf1da3a890b2e0da48ed75f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dc01b7ab7cb516e0d18446cf2b008450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64b265becbfde3f1a58d2ef07bd2d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4801b07c6c53611fc0806960ec1ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576414f144a5bb652b7bb61006aa1839453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c79992110c1bf2f9d7d53dad6d56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaece016e47655cb2245e1e8ada926e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f875e2429f8578526fcaf2e7500b199456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a59b38cb11e0b77442c56ad23e4831457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd84eeeb8c917e51a7ac7b053548ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1942d71f5b45ae953cba630b87dea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd065e02c4b9a0a5f7320142fe7b5b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25d047218eaaefd90bed0fdb130afc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc914083099fa4e423f097b052a2eb6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e358325b35c948dbb53b5eb01b87b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde18925ec553f75c990e5184da659a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f42dbae6e0d172a9181fd261aba4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c03011de2b55418397f21f9e158aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc25d157ede99bd81c634e7cf302fec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a41601a931d24ed1d9ca17d828ac6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e586b2a26c75539c7f20552104e87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c9145f0bc790b31efefd5247b4725470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff2c3d166d8ca1584a5df01a29ccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35844515e8ffd0c2e5b6de5f3533a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578957b344c29dc032f98463b52f76a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadcccbaaf113f1297e72f1dc0d4aef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de93a1868a12409329de1a7049348475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c841e3179b05aeb8f0ef1efbc7ad8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9276b02373197c9d74abcb4eee945477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166d1dbb440cd5f7d4d4f89e13e6824478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711bf7fdfb694fd5d038cd5eb8e10d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975f132ef8b128a7ab5acde6934f177480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1e8ab28a995f26ffbc1c03980c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077e7d01e2334a3054536c2d052c29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af491418230edf23ac4fdefb24b288483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e176c9787545606c9a2dab5acd5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d023f15ee2d7bb71a76f2feac92a23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a41a1186c2d1381adc69f410701c2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f145b0ca3f3795bbb057b62934670487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0509815a753a590eb173e3fd8c0fc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c734703f6c77b319a17b93736d91d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb346331e57f8ee0a69bf0d6a79e2222490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1027a49fef8cd8520625ac9184563c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b066389bf76301da2cbdf729ab4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a838477157b59486d42b1ab98caf1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac77eddd24e6f0af52a680bc15e95e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2477e7aa11331ec136f0bd5e4abab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d39b6291e2078e0a6d80512fda90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587da3dba9747306d37372bd01a3db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e631784c5b0f7aab1cfb6da5d661d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc54e16e82516e6a68f825246315c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69959b6ba80d9e1e548cee8e54fa5983500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a967e8442ae2eac1e4e0dfbd99fc9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0367a30b7af78564841f64379a671502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52f9a756197f50d4b9b27800975a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369f54f43da1e3e49d325b12e48d7b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b940ac483a87a1f9505ca09cf44cf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8412aa6df7dbc9869fe14e1fe99afc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a03d4d3ddf2e7067566cb0319159a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b2b04d6c322550810e6e625ff5752508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9aad9acd8fccb262a1b777f092db8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34968b758d37700fb098653cc2cdc42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ea9abf27b638f06843eb2813913f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3433026b266cf4af24ce6df0aace4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d67339dd08edbf9a6e3b95385a0fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee577ae2a5d62115f3a897a5b4e52928514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f1334f95e23fe9f1f8ebcbae8e5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece9273baac7541d5fb35da1e47de48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f3c016a01d4ce58055091dc16d28f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dccd71abffd26be59b49a7937fd596518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1187ee0678418db43494ea7f33ab4c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6807195a15483cfb53436a0833d1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abcc024ea35e64405ab6b311df1c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34471a257cc3fe9e8b00fc720b915e8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3151fe780164f27c5c18b450b40076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786f564516c4aa5edf3b6e5a7733ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7f0ebb02dc84e0b2cc142465d22ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9913809a42c463a18187edbedfc1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f58877e2fc5d6b4461da857038ec3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a86749d8ba605002244ebce09471d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64ee7817be006f15d336d656abe4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b4d51eb89c48804bd959d0b9b4d34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78540ed1ccd8f185ad09444e011539f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c742eade237b48eda31bc026f1c00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682243550989f49fd1ee7cc2efc14cd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427433adcdec1ce5f51c2cffeac1ac6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5659272b09add19d5220701b182eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc849abcb68009ecd4825dbb7401f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790be5cb3e4381963e5b0149503c6f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d873ef33d976da8bd10975a91d1435538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c123aa43e2fd62c2a62cb951c23810539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd738b6a7acb9a971877d051faff7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19746c7321759ea19eeb9b4dc726fd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fece2894d2d2ed9366419be856483542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e163bd0c8b2a7609daf9a08d9ed904543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8e5c1de60070420be73bf9b7d3210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f38aa6cb496afab9b3a430df3b305a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00014046cd5b72afebd7eb742b8b44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8145e6f7e2586aa6afcd0172052d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504148250230f9bda51b5525e0343e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4139d708b89f4334c48868571db5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eefad1ed757288ec9ad879fa09a43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd473120e4c8073f13d800faa2823b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b421a5830a07f2c462b0b8269dc9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a214e4c9ab36b11b74662278a023c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd34e1a6e74d9fa292541ffd20094a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4e28f234e936699045d185793eb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85c4e87d4130e0425c7fe11bdafaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743427bd42a8341bba83ec16afa62f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b08377fa6ccc4ab725f5ae1292359558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a263777e8717f8561fac4c034d139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d333b275956ba1548bfe095c61fb339560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0128be6d5a193bb880f222631a3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c81b0a17c96c86bbeafd0d2490d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449023b9522bc923b9d57e704e2a11bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c53c425233e26fe0e9a94d8efbbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f2e0531b54975c1a5a9d7e80949c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75109d63696ee901c2daee7d73aa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512c7e85ae79de1c828cb3b27a7d094567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e12d3c6d30bd0b64040b95d8961432568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c613a0f3ccaef5774472b0dd19d7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c177530a3dc8562e75e57619a9ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949733673d4b8e9e367cf32c4217a8a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0eb73551850b5b705938d7aaa9c22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900f7913d24483620e5930b978a378573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473413edd063a97a62b71610fded51b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30230be5b6830cfd26fe593b50ac06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375f93cec57e5808b28b3b3ea469705576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b807b4891e18840663cf1eb3c176b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf888ca506b2e2f9e680dbd8431e4bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe109999bebae1592a42d36cb4c50e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b9eaac2d88fbb75b8ca495b6598cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64678dcc3ac628fb7c98bd0965abea2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378ee4a6e713e5996c6f7dc7a9d4ac6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a69e67cfafbe3147927ad953b7af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea1700057ebf2174ca6e9c4ff203d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c45fa65b984a681a855633f261903585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a456d105d4b036d624e17cd723095586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5db89b668177ea095c2af1b9475ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf628e0f2574834ec10ea201cb50106588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf65f4dcef0ae439a2a30fdb2f193ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8959b19dd87aed14c198d06bd7f13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799a086e7b102fb48054e28b94b1d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1952a4222115a6f783a58bb05fb3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eef3dcbc22c39664ab0db65b03000593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbed025f93cdca48739ace5d33e4d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a697f83eb0d0eb7a6957b29ae72688595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e7a996fd8476ab915a3f098bcb61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce26ba4fd98eb894c425f05d6305cd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927788bd219a803c9af345e6ce964219598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109ae0c11aaec969afd6f31d331f38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973310fb0fb9310f8d078309e391f43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f3224a9e15c6b4aa0ca4803ef6e2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad03d3090db872d14d7f2616960622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706327cba1d2051126c61f8809fb5981603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a0bc79f9147c2435cc72d260c105604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d8f7fa1a66ee58b3126d7b85912e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50293c89df343823dbc1a25f7543a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803f46ed86a94fb8f1b50abbe42621607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fd443e180030eb6453cc6a9324ed5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50163499324605119a268fb14242a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882d973b06e63f57442d4b9f02cbaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dd42bc820d34156de6f206c46ae3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071f10a09adc5303467960d449d2d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132b6fa7171d9813c353c5f5f75165613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4fc98f44a4733b1f210bbdfc3fb0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d04ebe53ed6170441d08076c482ab1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db60034417df95c4ce75b9f8ac5d75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fee01a337204e955f61542e84b60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6ad0a3fb2fc11ed9d372833e30c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb4424c6b17a4d81be6c393e0d0370619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c92112f671959d02600c875ac728620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578b89a623efe8a052c7fff23098ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ae6f4b5514d5ee7ade11cfa16508622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942415fb169554ead2ef8a1d92a8f9b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b4c1c5a87ccda8852f722f39a966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915a6958dc642b3260f248a17d7d6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1644734b5e09179db4c159a66c10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e4105a679b791c4e993b975680ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b23e4517fb2bd4b84d26d48aeecc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ac4bfcdc15950c4662b834de4261629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d44663488825f57b221fb7258d09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ebea6375f5ed7df8e8f40f0058718631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07831bd8ad41cdd1c484746c8b82d036632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903843174306172c38827f8ad3eab49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aed957559dc92f607d4904549c288634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562255f8fa85b03629a50113a0bf58f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ae9eafb50415fd3bbd4f152b95fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1275c77a7b320ead274579e3d715d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03f1736e55b8e6192ae5ac9dd0b334638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445b9290b5f4eae446e7621952d94fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2acf61d8074f2006ca359e6e86017a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38326872e9c70e9252696fe5b9669519641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcea1f27cfb77327dc1670d8394f58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6da18f27564749ae38d31e89a2099643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0892d7355e88231d3485adf050351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabf18ea064d9567ba04741332a302645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaafd136f91acb2ef3c31924fb5ee10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772b15b786c97c9002e305d7784408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92311f4cccc3a349d9325298dd5309d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b5156a37848a4a922dbdc1ad3bd30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008cbb7c1d59c07d1c5a1533ad94fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035e2471417bf39e775f00d8ab8aa5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a9617dea6638c39c0f73a105b7e61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e689469a444f7cdac806efd1711efe3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268252fae2f0c9f99929a46ca78d11d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecff48b2d41b5b228bd9a8763cc58f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da868870a9b2f66614415407d295de6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d58080b188d81094a14daee266560657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f4ead2a11810e7998c9cfb7783a2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c032abd529d2839b8c6fa8874ebda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64513755f1c8f3d471bb8a63b59db70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a08a9cd63e8f949822a5cdf4b5330661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ca8cac48ee7df3ee75db742bef0f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9fe88db1317d713449b32b995cd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591937680ddb4fe413d82a3ed9a1f68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a31d620a212d50266eaa12c4c0c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e775cbbf3035d7ac312d35e475024e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b972b14500e14023be2157f508c747667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283656a5eb10c11b1f9c3a2dbf654d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95d9970bbeabd37f07c326c3e0b52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b3f31d72938bc7486907f1a5ca74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68aeea8e2b46843783edef47a9a9a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df41957d843a3b68fb78a3652c621672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da9b8695a12e025f83945472abadf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9621ca5be7fa4c7bca18f5ddaf2718c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823067086265b83f88bdaefb92d8de55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae367fb68013e386f704034073365536676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b125b09c88355a5b58250897d441677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f735ed47c273792072f60e7c797dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f05f1ea55be12e73e91362d7c45d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386a7eff2f28ea1750a4b329b7494d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ede87e811dfaf8941ca298a79c7e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeab173da106543f9cc9ca5c812838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a7343d3f1eb87abe054be7e1c00e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a88499b6aaf23cb19435bfb094798684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866fe5f0c3481d1b7ca32b067e174a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9e0f4875135fda11fafa3b2fac4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edb119769cacbc4b3846f68c734c02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60aec7c2b85400f35de07f272378c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a80d10ecadd7c817db880f5376781689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589ae9c7b096abb53330422ab11612c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812bde57c0700267739081a1ce5ccb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25df17d64ce00ee520eeeeced82b5ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087152214ba32cb5221e1d4ace94624b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c5ece708cda212ac60516675597b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cc8815fdf0686b00b3d7ba04f36f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fe4e0c78dc7a0c223a93656302f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af220572de5e993e589e5b1283a48b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfbfc0d5b98c088afa7135dc29efb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ace407a36980d0253364ab6118ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7894ff487b169cafa2b986e673424700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9ee6ea4dbaecd6a77c67d8f90024701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66cf2c8b4d4c9fe15da4b107604e58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0fc197c3ceeaec7c09d2f02cc5f0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7930ec0dda6fd5f428e03e428a9db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c8926df48eee9b03f03d64c67dd05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873ff89ccbfde812eaf510172e7c7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a45259238b78617f839388f0490034707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614c4b0658860af62b652ea93cb83f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c9a5df1ef0033b0b4f44e9a8f08d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af170800aa074dd798b2281b46aa99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de28af2c7b846d93025fa339571496711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9587d087142580278c749073247b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee2516da04d230b67b008da03064e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34fffd06653b58e4d7d549c057e27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf6835b4783ebc78c22010fa40ae7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27a38f655776aae94b9822ba12607716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ab5b054e1daeb3484c9bc53839cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089735060270d051bd64fe670794ccd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd0b07b14660eb93ee127c684b2e3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ebcc182f93ec35fc7c08c4339622720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe31f3acbcc54b8b74f672ea41e5465721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c30af352d37b866573d70234861fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f174dc7f066beacd48e224efc40d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930e616a725a4d15fb66a36867e974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d75d7feaf6671319d159ce36a6710d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e19765df7d497b6ddf6f176351659726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96434da66961e64915554dfa6d75041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763aa2a052c6fafb66004a4a8d29f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25274d951ba6d6537069b3f326a789e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f89450f4c9828e55d440362c5cebd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc91355781492bc6896b65b3cc82fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf4d31c00702f2197010921e8d467732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ddcbb06114a8d3e426ea9db83370e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e28265c5159cbf875330a641e4e362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd284eccb080538b0542dc024fc4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39453654f3bedac3f960df1d39d1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd74fd29893710992f4ca7440616c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0d24faf3d1617f4d88b767235f036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc98b822d53430ba502f6515dfb287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6dbfd4f4a02c619325ea4712d5798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b97e1b709b90478507cc796041329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea9b898ee9506405d5feccc15de87510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc4fbc35e20d7133855267b0680e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d39cd17d0d557e50458dc85e474e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40deedffed4da11ed8ba745507b7b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ac7e710c1c2c5908f503c0305d84714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaeec5140f1c413ec30b917b871ac215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd82a91510df3b97b7398fdb723cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e436bb8afd91395bab69f7ef8cb24a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2023817da56b2bc60c7e557d61c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767b784b4460b07e14755c0fd0704419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771fd66ce1eaf1e876b186c8d180bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2d040bfd4ee137f4eeb3d45ca581f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6815cb59e19ad7af4a9cf8a633a49822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224e4c9999bbf12f007f16c294f75a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082add2e918b21834fce3b83cef113124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36647ad08ec94cbaedc655fab40fb81125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a22025bc79e2954b75b8c0995ac1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034280566ff2c725d72b3df649ee1e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770450ba65065e1195b359df27c9dbc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236571c585ca368002f85bede81e9c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f34f9ff774d1c7dc83089ce8cdc9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ddad12af91b79c1306d993935367a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b5b59809ed96f86e4fd2f526873632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5699717f07bc717e3aece05205b0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668996079f573984764fdcbdab8fd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd67937c6708571af5c7f657e658ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f468c547433bfbcf64777fa1fd1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c037592ba6d3a6c1fe4fa57e089b3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabe5046b8ed5d0fadac92a6f3ca7a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd6ab18501b9fd2983b1338f71aea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a340952a06dbcbbd70507567c5d1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796be897cc1e8d1b3790c8d042b1fc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb579378bf7d785f36d27172fdc1ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fa8b81ae291d34a45a3a76ea71b2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c1125ed203c0df6c0f92ac20af0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83497ad228aeb3f79c0a17750f0421345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9730f96808f5f8a01fc770ffee75046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06203cb37a563569f1d48612cc0b2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8651572e3cebd89fec963eb3fa6d7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd581711ab6dc4a63cb6da0cfb09649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874295eab63a39797cc684ab318503750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d3e8fa35199db721750adb77dc1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d2e24bb369a9963b6329a706475b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0bf2cd3f7c5eb3e49059f579450a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce5d380a19e6afc08f80a53fd7b1ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e7fdc1bc5d7ce0ebbbde450288a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6b5d8882e084ea4486f7ce0c6938c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf1a8b9bf29e3deeaf050aca85236a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0acb00e8fb24c7878199fbf3b7b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19408c9b2724df2be70a371edb0921159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003034081139a95d1640524454414360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55f7942a4080abf698efd8e9873ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60120a669b7457d536cbffbc5036937062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8dfe3fa560242fe59e465f3e15aac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464052c432d32455c456a2f7cab7b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5323d366853d4056b704c60d7d950965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b4ec558954cea707c14fab7a0d84866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2403ee6ca5ef67ae9ff2c75d82519c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66f89a5a217ce323c1dbe94117f1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eabc9c5bf064775f6285019e7d09c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53664737557071af1f4a732dbc1737270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f8e601c7bf2598ea414dc523c22471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e0d0e29e43456b456bac340bbcce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ecfed1449dbfcb658280d8c0b64073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a8dcc29e31774d6dcd09cded506e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251bc5bfd05aced736b160ef492fc7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac39add436b4120c6410d5805646f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac5732908baf90818ad50d19fc5b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f31d1548d630a5651db55dee04328e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beca3bbf1eab49e25d4955d1a05e0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d632fa6b481a722b48b71ac07b90b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c83b184212dd8e91d66f7bb26fea5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc284f0e0b6cde51d2b3e23830c32ac282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08cfa1e86ddd731aace2d69cc0140983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3d492cb75389c09eec6e1cc5092384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b913d0cdf7b153aa0afd287e69d2a9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd6f7c05889f4c07e0da32533a578686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe16fd120988e077bbcd4afb4d34db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73134b4f819aeca2e3e8990c906b166b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f981c5f752d0242dc908035ddc85e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6c6b3d533d04c230e755bbbb758590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b38d5658e8337c69dd82cc7b32aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6bdfdc2e0ed72f831c23e61f2e64492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53c8b1f93324215a7623a949dfdf0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9052b663c6f923f363df396b56e1bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d62a5a9c9c0a0ea88b0b891944a5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6102d974441419731af1239c19f7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c515c348d4372940330df624590c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccbae6aa11a45b385ce9474ab3e43e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde0d33c2854ea673b682cbc5d9ece99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e2eacc3dfd5b8a83648cdd3952464100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581aff8b5154a2772d29474dabadbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a43ed1b2fbbbe36b8a675cc1b79fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2faf443ce06601eb92dc09dcd75b2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa10fbd7e0ead684d9fbb3d5616fcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba541abdcf837f9c29e57f971029169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62c6e6dc54a51d507360d553e42ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84e4f2ef97c1a3363d3396bd0aebe0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35b9f6640def51694cd797bbe91a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e7c11b70f83d4a5d0083b7857822a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a36430f07e6430f4cd476b4639b9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9e80010e62116d8a43ba01cd1cfcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c80d806ecf51615506ab8f8f96292112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5e1cd1d7798aa6f0540b14f9af45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a91882416ec0bcbc9462e41de2eba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e1cdb6a63e6849dd4efce9362f5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2297b40b566c10fe39d9f50e8bf59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b8c36b81d0182c42dfc43c2522905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0fa3141df0c2c8d697cfd6e2ddd4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12c7cfcd075356e0c6c7708e2db58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8de96e706af09d9cdf1b4fad8c44c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac429763dde26160793543e44e5d831121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa647f6a34833c8e57030119b79f197122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238dc17f87e40a229178e2587749ae0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e7b032432b83b23b59a75c06a5b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73bbd472f037b2eab0ac79c370d18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638e900cd57cf69a640c5edfb02f76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4daa9039cd417bd80849aa55056c0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddddb62da80b17b7a582f36385bd33f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6373b98e16538a95625d8f85e3ef62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76c12bb4d818525200d28c3a5e05ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a4e1a3953fc8627d321f685a8bf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060903c383ae2ecb1a76055809b9779132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e1dc8f404223cd40bb6212d99c233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53cb729e784abf66299b2930d5ea31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f63753e4bf3212aa225daf9474f679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836708a3698c41104feb9c5dddf56cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92ba63904f0fc83b5e8c49d9e8143137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3a25fe5f998fd8498be9f4b282cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304be0c158ccf0869c27a61edf85547d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136567ca984e06afa6e6eb97f6c7e299140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9557b4f98ac1348b37aa05be1686f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b02b14714391d1b58a2666d7f451142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b90a50093de76c1d5fd0cd8677e5e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2922d216f092439c69d00239f077144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d0d732dbeae6a8f23c263a8015ed2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfb1a2274d79ce88429bc311e8c851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca11ebf81253ba78fd698a0a2b12f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65481f6fb44c6ac13549e11c7263dc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2783f3bc30011db3e46d2dd679fab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7658c753089f42fb0ab95fcf54e418150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606aa567004b243f58357f1e50ba4cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aabee5bc8115f10cea9215cb55a65b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baa7f577c526e2f5c551b3278f4c7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382139a64011cf95a2e47b1c0e956dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084890bf4dfa13129baa15005f287e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de179cd7e10df8573ef5fe166593acb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff921e0fe5409a3809be8d8c03c7eeff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76d67a432a1639e97d6f75f9eac35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c952d807cfc31a70cef482bdad6e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a252eb3a51ed9235102b18b16ab3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b202ddd70017366e1ee098e1cc66b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7565a2b263110d38bf3d2de6ccc229d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee62d1d8f3db4ec2d472f65e16a4d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc01fcd8cd50992da7e0d0b436d006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762488f417ebe83dcec1ee0b103a9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee7c319b8ac44e55f05742a9fb5e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec39d3f7aae79a0a80cdd30e6530c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0341139923ad7d10b3d875b36e86a87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb1b14dc32d9064be6625ff445c8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a962b4d87800f0a23b652dab40209f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a146e1e51ca711de59768b212e64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d156512d5947dd32b3b5be76c3e20e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f426e4c6791c62a02945bd748c6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aea11b3d2ba4127a2b942c4cb159b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54b8b08c79635303e406c03fa1ac3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d298f022455fd34d45fbf2b76db9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97496ea41e2491b4b07307f72e0b8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b25802577932477cb8f615b71cf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a755db2ef61429dd58a3d83661de5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9517a6b4918bdb0f694251592800d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34536e4bd55fd6ea7fec19531b0128181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67416fffd2b512e3cbde575dae6d12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeecdea846daaca3c9b547bb60ef1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6333f0d84de5f3dc29ecff5895d1ac0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0a5b602ab612d050ef014c6ae76bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4086ba51d835dced2098c958e1ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff0225ebd9e951dc02dd0b6e882a17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d08b8cd0096c6e0b24391eaf8c365188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ae30385bf4dca296ac23522649c3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5bcc3c30a56b02c9f2180f97b97b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3045b290363706ed54bae79e8126d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce8f81388f48bb812ddc9b238884b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cddc6f43a5f86fc788aa6c03d7cacb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c404dd6da572a65996eb8ce21a98be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a992f923e71806b37d22809ba10f9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f5fe447171896d17c9e93a2bdef1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56621bddb5830fba4f50fa0698f01f49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd9c7e9bdede74bed2282b63ff2406198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61983b20c31723cbd39a4865ca8ae10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a4b2e9968992963973f036e21322200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ab6f72c1c4ccc141f3888cf00ae27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd3c6e94c470099ec040219a435ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197af0892381a800dcc3b12950bdd90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c00bba5db8f9699667e9024167a83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94aa24f5f2f0e31cc0805bcd46f1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1e912369e16f2f71fd03403e0a60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e368d76980545c71a717350823517207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d225fda47886def68352c25f06b35a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e748cce41f102aba555470d867cdd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69adb579a3d0aa972de9d41d7dc98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20db92387e4ea6063796cd21a4b79f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372023bb3109374511c7a3d498614f72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def930d87de1d6d98e6788aba440055b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede6cd3b38f3bede3229d5d6ad375ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce396dc8ff52ca91591cb77ea44f91f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6842ec7b06b7be41b0ee3872fee183216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06fec1d25b19729c8d613cfbd49bfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3b52bbe40b4c8962670b8d29992d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96279be02dbe7fa1e1b5fb6a513f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a9132165ee57db9a7fcd8fe72bdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af4dd2bbe094c0fac8528ba89b3c75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1377e95376cad9866d8542a43d1c81f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198a6357785dcf8db63be34a7d8e0df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ad3655e5d21b326321cc5f7e3fec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133acb4d4af18df144244d4917617c39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3944c6e13abfe5220c70cc9e555c7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aceff88059626ec69fb33fcc54945227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520b7f8db675040c9fa42661f0423c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13659c794f6963c54a4761f909c0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc2e2e06d0d2f152cf4e6fcaab623230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb26f2991e7348c4d4e995eeabfdb62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ed09efd56e9944f7fe7407d0504aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2ab56ed99d52eb4d1dfb59b3d0974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c305e5edef002c06c41cfa1722ac0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451e87cc729400102638734fb3142bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcab35e832ba657d64e77e61cf1192236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f60a2994f0f46d762716fa115508f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a9df796623620760d79f5b6dc1dd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb94a8d9aeb6b97fbea4dfc0c5c917239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c149b7d851e896aafb0dc0e7b556f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23af5cc23718c38db7259d995219044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e59044a4cfdff5908d8920e8d7d49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecde7c0d3aa1cc7aa1d372c9d3d391e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea1b0fe2eed02329f79525ef2e5fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43bc6789e57e7112474765201c50ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49985a0c88484d3deb5d2568d14d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9bc61087c608e3a63ab6544418d67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ebb9ea6c9ed08219ae53b2ae109a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818530e88676a2a7a1e9fc960a4e2550249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578da4d0355b58499da19f88262bef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe1f0c4ecdc2bda12b91ef13e16bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ad26b51461a6d82c4f75b8a7e6aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b4d6ab251212649066499e09616d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b43bb287ac68c269e76f52780a1e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af249d9db014c0441506f7d66296130e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b9d64cc164306b50a8416a17d0e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ed06ec6de4dced0d24c472f502af1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec188a3b1b363ad22ca0d6f6268a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f62c42fb84e60cd532cee15250adcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c7ae19237f76c1b9783c8f797d22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb4d682fb1451575820d921b063da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99616655cddbd22e4061bb93e147093262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ae92bf40cba8e79a96cf437b0fc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92ad54739490d74882950d5d4ba84e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14371db17e1ecababb358ea379cdf7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab0fe5e332bf7af9adb5ce6da374d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22797c40908c49fc4eace4bc94686267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae0988564fadb3aff1557112c0d15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763d356cbb2b086d01b4b8c7a83163d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e8cf7d02751a50ed20b6631ed7cab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa786030d33f37eb617e7e8d889741271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ee59ff31cd4a5600703689bb31d6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77744f0d16402f1dca2cc4c32745497273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a0f0f2052ea137e140feb5395448c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8438573d4cd4bf54afcdcfed9feb05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634789e1e8fd266d382be93fc3bc796276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404e79a79be6a9142d703760817cc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32d102dd314fc08a72bcb5b7cd71d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2e29974cdf41312e33ad3dde2c427279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a333e5acaaf2e793fa76b757eb59b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a6660be525df239e7918e27d2b0ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312237df80cdac5d635341de2bcefba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0c480f8d28ae77aa3fa31f086d642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c334a435604e8c2cd0c582c307102284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c671ac4a77cf10adfbdf43432964c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8e54dfca538e97f3d8e40f439016286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682b2bf7cfccb7b9115fe308660ad5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da68b13bc1608871f739f3f174084288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0dce557049ff1bed3771cf0f34b81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289642dcd8ecc7d7f98f2b062e7d1e5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac04c65c1b148f5c2fc22f8b2ffdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ea9394d1010b6b79fd01471bcf1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551580954c5335c82865c05ce0ce0cf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea1dc8f5d7d1831c21af73fe0fad90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9221f3eeba0178fbeda953c19562295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6e1297d5ef11f3ec046493644333296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c15e789648d18d8d5fca440090812f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65552a7aab4b9c6285049a5bd55a1889298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5290fc7aeb285614e8d690859e89b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ffcbe91eea39b2f1231ad03ba602c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3931c47e77e94e9da9fe1a7d442bf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb82f45358bf70fe100316166fb8fc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a3b6d5d91d7b7dd34667b1a6ffcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef402e573ecdad203e556256928348304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdbcca60a84a7f054e2b10669b907d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c688a24bdc6fb878ab5b1b1e7214306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e8f914c12241fb821fd807dc288fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc665acbb6db37a4a887d912807725308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c7235730c327149bea68e59e54b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5652eae54395cdb0d1bafbe2d75e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7627b42841f88050e6f05dbd22d7718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea29933a49a2b8e897f22d20bb7c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6adaa2a45b6a917e9895cfede20ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897e95f0fd4f049b6415a8bbe3241d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df575a2f34ccdecccae1f08629504c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c1d7bcba2c6b52a167e300cdcb81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd86174d8c0fa875b13a4cb96469196317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850a6dec9fd7f81def548305c0c8de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe53dca65ef24eb2fef502cce66727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676fdeb5e4fe93b55680a65918af584320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed355622360a6c3321a7acdbf280abf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034302fd5259c6ca9ea43bf4049162d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b28085c8c0df85a0324113d90ea61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6c32d21dd2b0cfe10136035b5874324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b6f9c2e7272e928131ec8d3edd023325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e170e35cee943df2dfbf2d55fd12f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac13c9de62b523a75050ac7df7449d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094212acf4218837db77a5e145a5561328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc0f7448c8248cd752b81d3949b0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c312a0cfd7441a3bf146c672c0adc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c2e50cfc0d24661a8113ac3f0fe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ace7393bb3ce70843b88a160f2bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d05c4615fe5ae0400ca1c17e77cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8afe82c5643ecfd3a96adbcbecc56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716f696fd2aace36ad15489ba23f886335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868966c68ee8bd75bfd5d5f2d7458b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5cc66c682d2b8c0ae457e669ed10d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc8cad2976d8f4093e3734bfc30aa1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fffd5a26bd853beb931b1041b95c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538982dfceea3307d4bac2612906812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6575b17b90e73868d44226e0ca938341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ad2f1b5ead93f88d0794d2d8eae8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c98b1df739c1600f8744c4b85332a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a676853596f9db03538cfaa0a7dca6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712b273601d04a8b9267497035660f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0778236bc41313e3244494c96c3f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e571a75148f142e28854e2d3be268a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b3519db9a9e49d53319d642d81b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8bbce42709648905345b6aaa367f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76bdad250753e53361aa662e756364350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205a2b752c4e9cffd72cb6bd755712351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f3135443845fdcc10fc18e1877ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb270d83b650adde10dda40874643d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6900a7998301991ee3d648402867fd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f81f7e22d00b0df076d21e1d8ae8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4be3ce35aadc58e1f0a91fcc7e270356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3865375e72330835db556b459c38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c5052bff89385601931267358426358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c9504796d77472ba3709dbc9d6e23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa93817228dde141276214b676999360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e747511ab400a98707fdfc5362300361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9e302d2dd19d7035687a88cdfac28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b5446a53bdf36b14c7c44094678d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08907bdb59bc335628a5c1e5ba4c63ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ed827afe4eceb02ef98309496ace365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e6a9b7af92059184fe0e171b1d1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e602d492443f0a64153e8873214419367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b42b77b976082127ff9dc07dbdacf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff770bb30247fb12e150ec1405f069e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d17a885e3c69c5e81aae25dedebf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0ee865c6e5c8627f5fc65dbd3918371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae818b5f06aa33920b4e75cd569bed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18be761d0335e12cc14c5c531066d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be069114a00b650b746aa3f82554ff7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc233b748e6e30c89f20ad448655b355375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b3d495fd37277173f201adfa590a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5735237ec210318a63c69112c650c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00745461bb641c56f5a5ab7cb77e13cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abad4f3de09e9702384d041fb730a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336948147c81629fee0db3310f902580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b0e849f371cf00c069493fac336d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f9ffcd65edcfb926c1c2becf38c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b67953b838579ea1d23a368b390ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856ab7ef27d12373dfd011ac4e16112384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401bddce4cdcab1a7d4e4ce4a8452cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b8b8822c49b301a6ed91e7a7e488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448e92dbe5bcb8493c51213647edc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca590c3d3a138b9a44ef10b019b50b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1d636b9905d8086f7fd145872295e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfda1e690a45f267ace7db6efd4065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507c6e804a9c1d569f20d0c450515e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b42347571cbd4571d12cd3e25402392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c977418a53bc4ee526562616d0722393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eb52302ec0fbb44cfb0b02ce6b70e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676f68f877500e5a7d1b13c8446a08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e8904e3123097c487d9b3d1b77d80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa4a7cb700e178cc0aee78b6089b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158dafedc5d2350d890a00ffbfc6556398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30c18ef4dbc0a50ac5d856078b5b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff27cda272aa3b8b0c9d7a3eadca09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446b9327c1dc898a875aa2042febaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb78d66cf864ec2741902793fbd811d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0eb37015ed2e878b712f1dd85d97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c529b599d883f975ff800cae4c602404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80ba71058067080f4877d84acc2f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59592d4828d5a1d65d9d95ee6e21904406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f04bd20497cae1288aae5a060045407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cfc7d71a9ae944724299f688e22af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d5884598e43c10bf4e565fa8e126409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfc838105e8ddfc80a3ba634d91f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a1dba0c3b87b1fb5845c54f74545e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f717aebfaafb05da50c6878e7f602412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188539c3a8ad69e15b4b308149b4a204413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd1a25f322b1ba6bdeb6f0010b6f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a965b98e340579aec8f194f927aa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8ac2de864cb2d181565c0df5279b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aaee0426940b3576c8b84ce2bf295417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc411da6d6b7a3c0ac3afdf55c7866418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9486da61b937461aa1d367e0cc5c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b44a4da2be38008c7ec8d399a82a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50306d89a1df4b990c5213d4c22547421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8f7bdbbe8bf59a32fdd4c5ca6e441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa228ae815dd884c08f6e63595851423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ab89ac569969362ca62ccbec6481424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532ca3b8b8ddb60d6e8e43c96fbbdaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2d7c24931732c17b1c45871810295426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e4d0e6dfbb6e8933e26fd230a0de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e7a8fddf0e34b722d5920f10a8a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c312a41582c598845810b1e6411a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f71bd022775c6f69509a44f908457d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7bcd7058fb9f3ea4711b5844891fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe49dcbad11c184eab3260fbf271acc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7734c6d2dbf65d886b6ef7f93e31b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151487bfae610fb31b05a649c96748b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff2f22d14e9d5aed02bac7bbd40e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8758e341d435710df9d36bfc699f15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94d5976df7d49cb84c3fc8dc747ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f6db98fa1526bac0fcac38928e610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3476bc1e95e4172f1a9ee5b9aa7af9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c05844d6af381630d84632b3e05ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd799664ee256f3c5f4a9a40d2b7dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3580fbb706d703a94064fb2eb4e5ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019ab70dfc786f666997f935d2beaa3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90402dc1e87a700e653741fe98885c5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893ecd8c661b21a6c7b26b513c52b33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ba66ed768e741a88649e753f5997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76d0a089bbc9f222cff3bd4150a0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8432614c7a017e90d6c523092b64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd945fea2ae192b19325cd777bdc9b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3b83777ee1f4eaac5995e885896f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d2a0d07b4c15aaa0e9458de7ed72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2655a229013c6abbf648b1e2121007452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606040220810691a8c3423b23267822453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe280e4ec6052395a963e125847260b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4846e34a2e9f02d808738acf1a63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1da6186fff75e94efc6e000460bb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817844781527439916d1df73fda69d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80103d9cb8a55ab2f8a1bb6409daa333458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca54dacb7cc6df3eab06c1391b9f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591240e8a9879b74bdc48dcf247f5e01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034769ab3bb0be83b91a49657eb2db25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ee748dbff1255f8f3d98c6641612462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ecf3ebd9e1c1931c16dd75eb7752463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844586c10ccc1183efbf2af93f4680c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8e74959a8b795495adfad88f92db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce2d6cddaede43e540d90186e0f11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093b2f219e71a61ff1f3ade199e3b65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bf991decbe37fc33de5684f09fe9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91dcefe4244d404d00f89116ed87a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2e23576bc55fbbf5c1a9367c57880470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d89a010e10396b8712e2620393ce7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680437aba5600dc2ee562c9ec75cf02c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525702a75b8850a62bef7640ff086aeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb94c68facdc6f346611bb1274100c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bea53d41b56bc08597d61397a5864475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5380da4000a3f6dbf24a935dbe78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8458689832913ad8778fd5398d43a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb862c3f9bea6fc2305dab1a06c3d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361eeab5cc2f7c81d18aab9ba6f02d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c179269b8f8098a2a4a0c93c32f52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa11a55aacbe3e52712d870a761842481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac242eb2698c2b218512d6dbbd6fb57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a6f7ce1e6f9745d3360c0048c71f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ddf2704ec44b801d08cc42d7260a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1cd7fe6e892b77ec780b4e1e33b42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f83fb3b6873ce62723a516cd0b9a9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd1719f7ba0a767e56a4fe4172795487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5973158d08edb4537ce1cdfcecb5df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79fc6e2f58bf31c8300b0692bb545489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a1042bc9acdf89bb533d49ad00ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9895df999918b89f4cbab075b81d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ee1134ae9cc30ce49ec0ccc07aa4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ebcae8f0e28fb3aec59411dd679f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a5005aeedd303f81a0a2d4977a74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795f3109e7efad45847dd843fcff60f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a52f4a438dc7326d740d7ff71fb83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d89f588dfb28a8759655f11973e10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098d3d4bae40ec78c7264c6d3741ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ce9d675a7bf733a0182c0a2422726499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0a469a3c18459101c023b0ae0430b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c5d7ad12169fe48165ddea05288f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047e1016c004512eb700bd1800d04f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e0b014d19ed9ee55ea1bbdc30e1d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2346c52d8a3cb2ecbffc587e515e68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a40cf566455c69823a276262fd79e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f035f522151e72db0c652acf57ff68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4042ae8e45b8552e427e01685964f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa16c5f7e65d2f5339a1e28108508e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b4f9e290b6cdb2dbce1fcc66eda84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd67c3c12959e912bcd614cb91bb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d773000fb86702416f4c0c99b83c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269d9f812b51df4e1a4a07594ace2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce04a2f2bdb34f5ea9dd38b4d433dee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9dcf855820f8c56b5667777516c0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bab4650d4777b29c1fab28e86b9dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eada7dd65d961312d805a012454fec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71f508155a90a264128f501fd2efe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345841dd76e6e939319d1c8b76d2d6b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b1bf046db7b3587a93e0ac575a8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915dbca89a303a5ba468ec0b7175546520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe4ad5fd574ad98a1fea0b6fc29ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b525041bff80522220d8a95de533522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0515a1c2a6844a24325c5f840b149523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d51d2ecfddbe4ee8be8888e45be681524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45245f9e09c061e577313cf161acb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51366ae6ea22d4f6e971cf86f2d519526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a8d5910cceee3c6fc47ffd3eb1a5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4b4fec5a61ff9bf9a1b9e54d57de0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca129fbcfa8a8b00600a94fd6fd17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cac8b663ec0db6922fcf8943ded31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b03bb120d7004ee3e4a7276508f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c5901960d3b8f16e0eaaef1efa4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7cb89c0c242d79ddd2c720086b15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d058e1a4cf5d4ac52a93dd62c3ddb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f903017c17dfb9a7bbef2c2cb5ae8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75939f1809c2c2cac7035912feb9c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fffe7b0ee22681e60057d8fad8373f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881a2789f5b41f5998f4ce80cae8fea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328588c1c83f5b7f2af35ed84cc4e6c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5caf08330d64482b6f0d1b56267699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ff860d9faf77f97c462a9fdaa697541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d208a3ac4619202c59ea8cc8fba7df9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09907195a96ecb83a92ebd5a5532180b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de80ee68228124d9ec9ef79b50085544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332b9ab7b4e7c9e778e7b8ec6d2631545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e8ae45659e64a759c9d2da7ab8d7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219d1de2a5d7d0fef07c8de5fc868c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245317b053d91d44b6ac915304915aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc3ad4493b31cd9093333b8e63efff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb0bfebf235e898f4b40d939bf652550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e262c33c8b36de271efedf3117681551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973c56bb032e554ea8e13da1b91092552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c02c22e2705973fa94c9edadd53907553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb7e3c950042e7b1b6cac3c8b832b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65406dc1c55dbb9cf31410d68655adb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40abb7ee1c8b2fca6f4af8ce7284d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731996a1e4445f2b5777eef299f616557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b69ba08290f35e727d5a71cc51872e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a309597cde323fe1976a3359ea4ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7814e22f1ed0becfa68d092e05643560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da8c8dccb14b1c07ed36f9dc99a8e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17893d2b6001ec0e7df438aa532d13c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f3894929c5f45530c087d4b4e749c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497d3daf37a6016c57061002406d552564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1829f57bbe0aede59b59ff42055b23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9510f4abf683be8e8dc67b8d9a2aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef31c46e64eb5a510633ef844888c62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c44ed22deadb3e1e40dd23798be4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e96661f7173d68f2336e404ded7f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c1af74e3db104dd644b8ac4cd4f76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6451e8fd0143f80339fb48b5de38b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee99158d079cbb7ef96d470382571cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dac37282546ce084b960477d8ebe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26ec33062b7edb95e24a6c5993c4fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4fb33a94633ffd8ab2503969a5c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4705b65fa571edb1aadbd6b837eaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a208eb40f569e0b9c8d59686b586c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec5cce0c2015fb663acfee15359ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfe48cbd8f03d53a2cccbda6cc8cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b598b39fcfd94c521bf4be0c1a3832580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a9fd53633a641225689b831d6ba5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bdca4ec4100f203ece590561c7885582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773588d357fd69f637500e720cc12ada583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c016070f77e0970ff1be8697705343584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f60764487e1099b3dbfdd7f1bce37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb68805934d1686d09ad74ae4073a08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed1685e4912a27eb03bdf9bc5211ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462eec3a7014ef875b4ebcd3424f80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b98bff0df35b5df7a9b9edf42a04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e90432f55e4b56b6c52ae6dc7fa2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e83f05ca79852ac2c32a2226076f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af338a77f2c06ffe36197031907e62a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b75ea2300d05200e7967c9d3efe9d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded4e43801ca3bfbd41c0bb1d75ffe1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01292a77f94c900f3c5b5b6fd37950e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e59afc6f632e90b5cb5bf91fd19c06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843844203e87cb43a0398460f0052f62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad17c2f7b48047939ab45bc2b9f0282598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a53cbf47fb454deefceb434ec8702599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad220ddb88e509f65a7dfeceffdc983600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048231fd05e83ed058529bb671ecf85d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86488b503af47841954a31410fbd5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1aa864c19356a6a40bb444fa760b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705bf725b37f04ce16d492aa538213e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721be361ae65c2708e197bed4089a43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1972fc80286c7e6bc3317729c375f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad15217c45dd7efd37beff980e406607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f773cc85f1beea110a114158986b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d0f1e0c1fe2d8aaf731d23c0e7c5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4f9dd683779841c7c50f88f17c82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1822e61b2c7d18dfbd43484db6b3ca8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd190899d6439e8529469140f4c0ef3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192772dd5100ead2ccd7ea074865e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ecc865b15c89bded76a9c322533a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f709e2240ab8397a64b6007633e172e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6307829adc6d8400714039afeaf78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf3caffefd491f43514b755a2e287617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435e316ec9c893985c1722971f17146618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24a5a5765eba40299868b9846f044f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d156f44a124a816fe44fbceb373dee0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaee75979c26d92ea8ac00a57fae9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c8e2f9331ec7aa20292956324e41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115889b6778a000bf0a022b5e229f583623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c802cd5ec21577cba4ecde5c5e23b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfe73a7bed6fa4e23634c3109e4f9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212499fa01ba9f24fa46d075a8a01a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205629068e16f97019a004f079e0cec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6321033b8064651b5d6debeb1024d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c738d0a23f369c9b62dd34a63f314cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685dab8c82decec266380b1cbddf39a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673034084598d6777179a59fec5b6db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4cebbd8bc59f0306709be3fb928bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4eeaf832c59a0dcd2412205bfaab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4bc8afc79c749409a011433480796634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a0b75a3554002ca16650be241c61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c757a78c5f1ad77c91da161adfad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b68b6beb485bbedba51a36069c2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5f6e4ba8732fd92e8c172adbfbc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d30d912daebaca97ec5735d2794a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d05abf2957cff40a714bd81194f22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b1e0078b7f8057a66de40c9adf1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b2b9bde43125e32aa699779677bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6ab8193bcd18c40ce589e508b09b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43658c04d4c5251aec57275bac880119644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e92f08c5b519dec1441a670d81059645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e2475d92d30661b5b4a32d4eb660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b03ee08d0e5039e3d865b1ef09187a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd089e149288e9e265f764f444320648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c7e9c4b7aedccb6a751db0d5d9e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a509dbb300c7f644c49762467df356650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd3fe59399b4222321ac80a9b95a4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf795665cec0c4ac3f335affc2f6f49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7707b5e3296bf20b3f6f190ef626f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8b29b6f1a4ff4fad9c0b75d305c3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01931df7700b7edf673ebf1dacfda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490636487efd29715f6a0a62a454b18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fcbafbbd8a14f39b428832e19c928657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f7b8d14a355582fee64c94288026658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111449e45b56197c20df759e6f4bc19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a3102fd98bde912bc5f408ecdbde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acac5d3f47aaef9977896a9caf06dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f40f4dd963eb36843ad5dcce8f896662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4eecd0ab40044f0ab7f93e1f50d34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a1de52abd14680bf100b87ab8b70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ab4412c5336df0c36ecd19b89d3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b78c4fbcdad72e77226adb820e8960666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02088b5c4c817a7592bf7d8862d99f12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c6af80ffb8fb15e5f5eea6ab7f9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0005ae0dece7f0baab8cd5ea85e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3b65d4bcec154293357cef2bf291670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a4ebd7ed76e1dda6a68e3b1aaa90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517a3944e74fd189bb63842633d2a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537453600abd5128e285793b1b1ac92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f6a72b57489106394835bb908c27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158825b422d491d7ab7be3cf2d6e55d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac242630a237bc1b8dbcc9d00aeb4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b764bcdc529c0216ff388f75451df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70f2c3db2279d4b7eebde07717b99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66806766a49f3e24de98040245f99b5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad3f9672f974c5f306398b514710c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>