--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cafc28f31141ee2cc60ff9cc1834691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe6cc30e787f0803767c9c1a8bb912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e94fde3ec4f8e2ae439ba183825e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68c80f2780e81d76f80ba5859308b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ffc91e757847cc0d6c87c3f334d695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27adc6e03e0bf387b366a787ccb7416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cc031dec21f882daf5f96a8ba4bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7c68092f959b52a1ac53f15938628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d616f2f26c3bda7e5ea9034282309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d87f00101728ed749adba61ab73f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450204384181e463975532a4a91d65ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359de40ec6f077be02f696b09b833712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b4141a09328f88e3137f460f02fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d97c23fc0b3c7f904cb8ba6616bb6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3709417ad881b903e170016a7974815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a99113926821093eab6c9017ac3b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0330d714e4fb80a6720a1a89613f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f5eb5ec1c2c31c9ca46f3311e026318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63affc1de372b5313b5319ecb51ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2729a3a03cb0757c544ae7646b7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcdb8bcebbbb29906188f499a8333e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254451ae1a8c1392fd91be4ee66bc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939c93177b09950818a223caef4a5b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ef6d09daeffaba9e87ae0817f0b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413c780197c41c6f718b3d12cddbc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13c26563e520974bb0f598777b08226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad8ebd5c70e5373338d0642440e1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b65a44d43d3d7233a331c3bdb99b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e83a69ebc26187f6b42f2101a45d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f263e510a23b7a83d1a4268b53c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdceb86d6a1c09f0a3da9d497f60ceb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577f55be71174a05bd62f8822f20deb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7a604d3c852dad31abc7cdb6192933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b640d0cad3a5472a11d6c5207a343b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501d617ba06659ef8dfb09547e53ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc87a3fbcee1b4d40a930583d7ce036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f8fb2c3eee62ed788bef69c1a3c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2666ca4688c039a3247adeadd935f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc7d2166fa8dcaea9e003b8248e8ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d1f0b69e63bf6dce40377df0c5fe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9b2027f655e6eb07c0a683db0314d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9639634cf80c522fa56c8b13482b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df070afdf0eaba3a3fa5b70b3fee143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a67da377b9271f1eac46f3f4cf8b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9f28727b2ad8ad8db74aad62fa7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13bdc46515b0defeda7c072332173c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbe48b02409972e8deeaddb98a43c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341494015ac0bbeea351b36d1ed8566b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca2fe88a876f517de5a5ad4d794a9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94915268eb0584e1cf1cabc824e3e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2cf1bb30d0079f392c9492c6965e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beb8daa94b33d0aa55aa56a6fae28652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b3314eb21213a6f2095b04b7364653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2c73b606dde8db9d21eb32b2040554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca75ece67dbfbb125e3cdaacb9d62bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc915c32c9cdf1f9e69c59099a79a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521145d10967f7f15592711c242883e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec1e7afea3236c455061377a0aa73b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e06122448e398716f4cb74bbefe75559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde84edf62d1ccc4a2de50c2eda9c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b024664aa2e39082ed12128668df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823fbdad0109f46147bfaec52817e1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c2b6bd10814db01b17fcea68e41d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ebbfa1edb089d76f5646fb50a12ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff54c344744de89a2fa13e7fd297d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b030f7f103896abba2612c72be9a9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa87c83e5794ccab8c765222c5c9ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedd682d01de6059bfb56f6d6754dc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a279b5cc39dd74abfd23a1d8ae06e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9fe48c85c90673e3dc5a8f9dc02d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15ce62fc01c623de1ca7d4f6725c4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6460b035c0e7e1b667e7c27ab55fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e4c7de3a326881ec05ae5771df95173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee57f9a921b1701f6a17894dee0ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfbf074f3e8c25a87e67f2767cfee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9c4aa7db21510567871b79821fc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e9a5cc8d69ef078b87bb9506fad677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a1c83b8f539d1ee9915354b4619f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbddc5a2c3d42c6a75de2d29c03569c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eab0b3a38e83fa019213ce4c015cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500593463d2c83304b8829bfb9c36d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c113193fc5cbd2aedb47ec11410fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087015652b034e5576efc7098c99004983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec931cb5a894f4c44eadf05528014684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a988b8fdedc306c84212e01dc043685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0950016824bab1e0eb1c539f7f87e0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f487bce6e5f00c42158fa107632c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d03b513062be4165a3fb7046c631688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a624e23594259adc0a1623349cd88689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf20076283d2cdbb8627d851efeadb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985bc052b25593293431f689109530891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a58e0dcee20a67157be1497ffc0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78053844e5f1e13bbb6a0cdc6fff4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384882ac17644e4a135133ec59df2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea8ea3301d90229112d3485b4631895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd5547e12f8d8f60c115a82634fb0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc1f918281ebb27941cfedbff0bc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae335254ef4d5ad1b0e0103623d4e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc52026e2a0dc3673c03b2502d03499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b45270fe2a0cb4b55a357002070a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf0540f11312453792ac2e3caf57d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ab6880ef8b8f20e0939973d3d8d3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd8cd2da24635ae0eb06f4642b38a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e5a9aa3e6ef85276d140f9f66d835104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a396fb9596fe504ed051f8ad219cab4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e859d5779522a9d7de8ec2ed7bea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268a696d84c8c4aa2a3813e00013662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865631df4d1f4192866ebadb3450877e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31bcf1e6ce3fd0c9620bdd473049d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c7bc9a735dec5e068127e13492a5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0af7c9ca29dfa00827ebb1da3c6539111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ce05e157e6dcdbbdbd5984068597a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed36db693a1d3e3faff5beeda06759113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ee16eca03e64f95f85466a44ddad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb526ec9766e49dbc021e618b5435a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c02b6457cb54a28139276f548cc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524a20b0ee616bdfdc1e4fe7bbf19e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7c607ca66e3eee6e5fb1931762b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3ee8dbadb2a7a853e33986c644e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d293e729e816b2e9c23ec51d6399120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09970aa7487d58ca2502f291d5acd758121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafae3be24b28ea8c9a875b8ac46f13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e342a3241b9d5f37bd15e360f260e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f5ff94bfccf120bac8740a25e19f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fc99a73fe587a888f5b9eb2aa647d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e85f463a576617ae947fb2428b304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d205da33f6e3dfba000cfd5b8974127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582194c2126977f1c3c85c65e72b5cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff56e9cf28b661014baa3f2ed49d906129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66985aeed12f95a5ab0f6d30a3101404130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a68468a9407eaac22e3e6c6675f6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493beb6ce8ea778ceb932cd1f2f8bc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66dea8c8a6023a1cb7a9367f404d0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a0bc4bdd4aa941384d7e3873c059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76e3d388ecd4d478c20984d0fd4ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff1b2f3c8b59ef1a3aa2ab6b14043d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ac721564ff981f2329157e9ed22e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78829653a1288aaedd720e329f7a81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb59a6e65e6f1b4c7d24cc61bdd2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b390810e9924311979d5d491af6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59119e280e15b049c580abc21c95cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e29045ecc8b6ae291159eb4d6c978142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e002d3808d876522a4122e3a0ac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9eef13a0ad2266f02e477e7f34bf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e50f6094db30e3771549deddbd5c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2868068bd51477ff9aaa59430092146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68910c481bcce9247031106214b93880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8efa59048225b71289234e4d18290148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcec71a77cac6b71c633bd46b58ba0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611575a07b1b95e2ba222d02ee3943150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4394cc69df6853d164913408301da9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee1ffc5b882ca2822c6973b8615d98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cefc26100b6d47af1ae2590ff827c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80f3f7ead399218c4c57f77645ce46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b609d80845aed5406bc9568ff2f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435318682bd2c8caba930fea727d5594156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645493b643514f95af3252143f47e2ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042ad259af768180dd28843bbee6ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd013f6f8eed3067660b32c3aa58e672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf030dfa9e2378ffc08d0f08243b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd75f1d4120bfe71ce2fc007a5326b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e59170cd18a685acee23d2abbfcf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cc9cc28462ed085277e79cd3b9bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba8f48eae20592712da6ed6073ff93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64047736021ce0a88875477435dfd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358553c623ee9ce982e1e3d1911d92a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae27673f7cd8b5faf4d1ac8161f8f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3332ac32cea9b3cf3ef1c9d24ea01f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8d25216570e2654db1789969c206169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe8e7da87f01263de5a5a73e607af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da810735a95d99be088b83853f83af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8767cf7b737759950695cd55a94ffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51340cde745ff057e84eb041c0482a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07fd5825b8a7e77b5a2d14058ae4be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c51debb14f3bc89b82fa300ad691175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c87ccc7513f503e9564422ae27ab6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2097ecfe3014a0283f64bd45c380a08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b00ac8f6a778a706c6df695fab31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356d1c572afe66912fa09fbc860ec94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7922794ac4e7fb6b94a4aca836302d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b9ee07a339e03ab16641f4215435c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6562c689e3402639c9d18f2fab5ec4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213631f591e54b6cf3fbbcd44a99108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0777a7d82ad767eec36510401a9ec93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24374ab15f4556973058dec45e687185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eafdf5bdaf1370b47679bdbc66043186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef541c76f60c40dc8008912e96ae6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f343a80f4ca0a297c1856e06125b57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ecf71beda6a1c804bf3da60e71230189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197778711c7eed3c1821d6b5b5a286c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690711adc7c3d44a4c26a11d4f313ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b110471a11214919c20b5670a1eaf94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853846aae8a8ae782080623fa3b1dd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e03d6481b03a1d74c011d4eba94d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36583a8302b8d92b4f5576326f4a2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a148b7b2497f30e9223e53d91d7b60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787cc0b605cd1bf6532cee431450d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d00cac567e4df951c194066b6ad49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43f5acdfd3ef31cf292fdca158d2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a4a4a65b0a258b78b08223ff07c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05429ff1d464c9edd8f5928e3b54ffa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7af84e930489c5f10ccd2e59fc91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecf825dd4fdb4cf9b19ffee05c195e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31896a146ac98354ff31336e9b7971e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678911b881321cdb1697d1e21b6fd6ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b25b654fe12e9ae74cb3027d2d65b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aacdd7aed121a22e8516fcf99c1f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adac3e1dcf2d244940310a27b2c683208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7401f67c4a7fa105d968bf3ce80cff0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b8e15f87a35faba6dfc3e9defb2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e65bdce2affb1c94b439b6d0a30219211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb20d9ae32d541101bb108650fae90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b8077fd98dbc5fc27eb27481f024213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7842ed8dd9175ee34558eb983a6dccb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98040af152180e2bcc9c58e6fca730b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eed8fc90ae12ba45edd58228974007216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8e284feff05cdb586adca6285431217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96826449e370b3946768edb8386db196218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba8259f803db4412951edd37370f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ab95bb836d2e1f139e98f4d14459220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da34e5abd9101a1a2fc5d8ed963d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fa4b2f7ed61bc508f13024b81286f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3693b852a87ee2423069157808f4f82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1243e2639814b2f07cbeb565707a72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9d80dac4494d921905bf2b064ba7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b9b0abf149339c45e46d147b3816e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31baedd2454f78174e7e4f5939e19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06738059f9d27c356e05cca02e0bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab5d58186ab9ff4219685df935f32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb750ff60529efc55292a26cf9bb5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2816d4b080db2455967110b40cb709231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90419e44eb99dc405f31e81ac3a62142232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164924b8fd4afc1b19c28d115d7314233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58a2264a3c360ee1c1e1e819b27d9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90acee3dae0107714bf9863c3a3ea4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036cf62aba3521d4b4043593978a16d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54037ac0b774e1e209a7f8b7ab9960237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce801977bd3b71555589bde98131a99e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71cdebef8c2ce3c0d7e8a796cd71cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3ae58aedc60bc6d5a71c4a04c0adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500c27c02062d04544ae37b8608dc78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd8854611cbcc88c50c1560c8c7c2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb6778f117c7d26d13ba9622181320243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23867ccfbaf54f910252ad2c8afde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b983fd00cbf7773b306ad9dde0be1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4ffeae2c76f90012f808e97d1228246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f618ebf10f22d836eb1db6129f88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed735c52d4d243b03489fae9c5b781248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f675a8d21206ba574dc6e29c06c0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714760c2224f72a0802cc074f3a99f58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27127e3098adc35ee1e12bef60647b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd2cbb051c4ca89c61abdfa8e4fc88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f377b8def96a49ad7aeb53ff5b2a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6ffaa4842c2e5d10932583e9c7e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23630302046bef77a2857e8b456b42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4baca2b0f5c42583f1ba60b9d396d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfd2f0c1105af6e0f881f758330e55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f464fc323780e0749e1f2ba55551d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0066b8460a2db57dd4125756e02a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb583d78f3e3e8d4c528841240d4c2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57b53cf22adc70cde6ba0823d56ebe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f534810ac01948507eb8aaca7dd659c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03b18b18d4e3052c38cd223ed3a48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0237515b7c4dc79e00d22059a07ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a91ff211ab79eed9c51b67d9299bdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb7408e4c311e96385a02a9ce95b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b59b7c35f9af5384db9ade24021e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b114e86a5720c7ad68231bc2acdd3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef964f6f0dd38ef2bde9209a4be6ff5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf837ecae7a2381eabd96954b6e542270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23f838a9d300c57baa698dde9f6d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f181914dcd167443f0ad2e52ab7414e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0debf1ce612ccef3bf3e09cf6e57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432f00c36e8a3b51251fb61a25b50b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814158cb9abdadc47e0611501befaefc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ced4e59cdaabb70a1b2f18e0ed9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeecbad08622b4b6330524add796366277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df189d59c5d36f8b7d2da6db51437278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e754ec835229c80efe9e8430a372279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bffefb4e628e1173524060e7b6116f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be75fe7920fd78c42b2865486463d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d54cd6f3a8e0170678b03b40bbf71f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd9c7b678c7f2ea5920b38f40b735e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6e6ea0f89949072ac3f1d0c7a558284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62c3712b7708ed9e8d3f8488375a32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48346cd41d1f239c06fe554a84fd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4671cfa3350f3aa6df282d0cab45d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13edd70bb47c5ead98c3d145060924288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358172d29ba2a9d808c9a75b6cd5aaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373852333db091ad0cd4c34ecd9969e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c050adcff07c64ed8e31749e9437b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f4c043e5a35ddd7cb4d7e71cfdc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92901f8f310432612059e1e0b8dd1e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502693965eeec4110e80856e80ead5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d723a3c08eeae63b4d40e732ada1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4304e45e215786844a19a02db7ef1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0af6b32e94ddf9cc5fc2bb8ba78133297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575d34f8b38edd0d43763d17f7135a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9cd9469725f9d864618626d8c6a27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125e3aebe092878e9dff6188c9edfb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb0fd752d76229fef9f9566bbe64b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c24ecc6577853f00354d0d8609315302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfbc52e0c5f113fb906fb453e55d14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3d9151e5b1db1b046a6ece38cf77f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9a8ca309e9579b0e39c35279c2905305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b321808db77d6575fbf09f5ac3b61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2afb7279804608bc0165759cfd8bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480a795f965f45163ab2eb694771c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52105cff5570847c055850d096285238309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabdca6b52426453fbad2b32a0d6193310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221516c25d1bfeda412ded4a954172e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a494f25c3d8ff955967f33845fd35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f987180f27b396376cb588b728db2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a57906cd5912c022ab42faf57c38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f28fda26853484505b463d253740c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ba4b40c1513ece141b1de0972e1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc546e7694afa602e696c0f348817422317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776023161d2f0e3f0d7db2825b45424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0cdd91c1cb4647ee37e8cdcb5ed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92611f4a0a49f242e3aff39501d538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb1ee46f99280911a5ad3fd8f89db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13da63d37d38f46a912d3e641f2f23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab2220390aa62bb035819095aa09a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b69f610df39a32d17bbacdbc2342ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c90b5513ce97739f7c1a72c89d8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e447801c82f17aee39816ad08de60e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908828f1b24bec7ecac56d93d0b4a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb729a0713f139ed196f84ff44267e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68844318f303d7b2267bf388fae2b1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad95bc76aa21da96ef34a1c2185069330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86af8357a75acab633c743aee8cc4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400d2b025bf3699e625e2a9b90c2ec5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4b0ac6b616d67c277044e9db70436333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c3ac48dfb341bd256b93025f41a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e713ae1a77beffcb9dde2e5ae7274c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f625e1fcdc35f46a01e9307ef154f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe24dc7977512d0d68e9578ecc20532337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c982e3a6b89a5e5a4bda4ee979b7047338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672c3e36fc1c5c2f92a3a05b44998a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1b527e2ec3061ce413dbfc3cd2d04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a405bbfaf7f1e3ee40ca178d103be7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08611f493750873f444c2e8cfbf94f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019c2e00b0a888ddec11d47792beb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3de9c89f71edf77bbec9414ea63c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391866b9da855bffddd6b352df911bc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487ad29ddb5ca04f662b5fbaea4cb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96498a17193dd95325a441a8c4fd23d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa70b302518ece97bd7f43862bc4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b2ab9d5d70e8cc244d132a35d2c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f21e2ec16b62497934015e701ba2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a4b6e638d328d2f9aef5a31fd6dfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e86b11ec783faa5562c6a1f971619352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f13454594a835abcdadcebc4cf1fb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814565cf8757be9737b433739f88120354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4baf1c331af8b040fc2cb92d382b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c9b8bffa066383bf9da14c187077356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e239204ff01ab42f04f5932a37f633357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ccc861143dcf79822f2fe7df2e3de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccc0e9f0a5e04d1ce5d9b544cd2ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8710cd7d70ab9a94caa23a3bd567d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0086b93f1d3c26e345d2c3a0a5d7451361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd58e765748f11f0796144cd7e5df1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f6b4c96d2b4484f4cd151910ccab4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1e7f35589b163969042a7f05e4626364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6c780538c637382fbdc5e58e23bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806199f683c034d3f68dedca671d15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3000abe7654541f69eb7da095158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763d76445178cd4800df061332635a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba0911887c4c0aae97d9bb730ffb65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340553a0417cd2563032adc79b5d62e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a84a45b4429d83c7d5cf760d74ba1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d112514f21bcd75a65228e41b42c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ddedd11d1f733b7b6e25472ba3d17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c5648f984c41ee88e2e0617306b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b0ab352bcd5551cc8020f7769a6fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c09555b3cea6cee40e233fa1d43c89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5845a0ccfb3800b68ceb244940ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe0cdcf7441f188a6d1b74a3de5f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fd2e0e2cf3b8abb1dadcb01727f71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c9847347d2f445a69e899c02f440380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b33ef3b67d732c923d34ed93438a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d85a6cf5b47737de8cb47d89f9ab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b6f3dad9f608f95edaa4a1a54111383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f054c3522a5eb1e163762f0ec3782384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c2bc3de0861a67334955f27173050385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb68b12a05037ca2c62fca5cd15e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d49095978cd44525a039076b04803387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d71de6c127868fd084df606cc571c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbccb2a6c64e6baee54dd922957d93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65e401505dfbc3ae53ab92e0d472a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3fd51d91d35ec0de219a43dc6dc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4489b42589c9383bed4f4853bd3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0372f30861a76b6059faab9bd562b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccffd73cddc20bdb78b452b4240b628394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb61bfda940a572022d13e62be343395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7023389aa6ba289517c9a3e01e3b57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e22040f684666a9dcdfdf52b2fac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081674e4384f73e19a872a5b2894a9ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83cea130e9a780f24105bdfe918b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3483ff3bd79c2ae1fdbfc25bca6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55261c7c60ef3beb628342fa23bc8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406a5a185fc21e3fdaeebe20152cae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28339315c6e2e3e4a1fb7b284872a5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac947d87a5eb331b06dd98d294277a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22013aa1d04d042b4e7c566a14422405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138de18f3139e1bde917e3843421cb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931dd8673fc97b1c4188e8f2f22ba77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a82ba53a6aa26c3438d77c76522b9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037bbc623c86b610ebf0c635ebe2b4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf555f862be8bf471366e9bd2f2277410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041fde1661b1d1436ad01ea6ef12e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb5a143828d997ff360b42df6e5399412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fce0c299ab1a39d755c96a72c4a29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ff9d48b15f5dad6f70dfdd82ff428414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a112da0a25ff07b2148a85c83bca9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fbece311178f0b14ee81369e286ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf88c9c896252ded513a96b49c24f57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1db947a169a420431fec7827cb895418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d325dd6d7c908f05966259534969c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46c78d73e0c19382d4e7088e4b3d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b787e7c8e36ac8dc7632dee5562e5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d38db65a274659caae49236927c1f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e17adcefb59cb58fcc64cf6fd8d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605e59c0777066d341457e5062ab3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e06db69597102969184c03fd999d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a85d0006b9cb84a00f76287de94769426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856545fe8b88c05edb57f24d1d8b0a52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fa594bf3be0612cc0a4f6a0b04b2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b4c63e06915b10c2d4edd390d69a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d036617d1c81da0cdd5c70390277b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b596da5c0d808d0fc4c80aacdee1aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16721406179f35cd1dc2b16bfd896424432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170267b06b6c610540631e2eac357163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ece14626b6cae9dc3dfe554414d9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7438698ed9066ca210119086a4fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d656063c9474621cf5d77e0e066e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c791a27e4d5bbca052a95118751815a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa06febd3885f5240906442c57cf3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670638d13522a6ad1d3f53a9d3901f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e52719d365f52ce97197611ebdeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3544cf85852cec3280d32fae18df0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f4093733746190b423eab919a62b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7155bd0f304ba270468c8d4be8ea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e807931060996d523c34818a66e052444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef936b50546135e462904380625d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7c565b7cc8369fcb36ae4d0fd622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f70da8e0fbe827a23d2348b86e93f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24d4c14a8638904092f10a43c11f2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e71565f7a923ab97baedaa60b1be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce477a7fd5262afabe708d790137a962450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc3146449decec5609b545dbf23f4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b916a932bd8168e5d08d8ce09fe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d373b4c592d4e7caa502e8da5ac1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270565deab99f7bccf4ff23eba4bc1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd37ddc84e08d295df801a22436de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cf5c5a9e4295752643c5ef07a426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a64fdf8e281467322da56f96008b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d3a8432abda12cf5ac115de87fca4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76ba32eb525afa4f95d89557e5c3ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ac9ca6fad6d0fbce9a1492f8bc4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063b5f69628e00b423a4be85d57fffc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18806f776aa940ea60ff4107b37fa01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8542ffb7b137636eecc4cd001ef1390463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece231059c4de4baa6056720cb81f7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71762110f408be70ec59e51029f811a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c0926837df2fd6b14b910a84919cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f2f5c32f7ee5cad07fbb24120edd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17cea4ea8af37bed69731f5f31e9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380833cb1b8a5d93b2474e8ede32971469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f949596b298545223979b2fe25b5ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882275b0c126f6ab849ce1f87bdd442471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8084b37bb7f9a03010b111e34dd67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ecebc3340243082732a8c2b73b36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6dc43ae0ce0707cd474521c755c1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294ee4aba2cfa7aadfb01a4b5bf75be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1266c662e1557849064564e0c5ecd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876082a6d5fc070cb43b6307e9fe04a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ea6d63716e3d5206f1defef1da54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405a4b74c390edc8307340ef98065e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b89301e699ce50d141e47d0e8b0008480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf2c90e01604e84786f3f22132764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c616bb846387a3bf89c1c14427416482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8538eb48b4b39ccc92a94c223888086483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872a6814329ce885b7b0b63194998c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953521ef57947690045093e91134daa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d3fd0a752722aab964a21b1196d59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7054918267cb16fdd554c5e5592bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7819af4cc22157231858012f0408bea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2af9cd44070f0f1295b221ddfa807489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb03e0a302f739f480dac09c0f3ddb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbec49081e6587487c92d9c83e7809491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd2d01f3a31086f59b6156b3016165492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b704d6e2453f6b112fe2a9ef9ad1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d83d2d2f5821f30424e7a2cdab0263494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4695cca21ce0403eb45bed7d4e399495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f8d6a6d9632753e95a823e5ff4424496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d9aa3b11bc7bb388254f1877c9143497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eda3d1c28d9d4f2e995f909f0981d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab3fae881cf7d0adb6efa03e1370f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5eaa76199f663149cbded186b6e0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4915129c773cf11556d67e2749418501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4513d9ac51b5244e4fdd9a0306323502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7652ef6047b25afabdffdb054dea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3a958b07813f827a58566412ccd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9983f0eb497834b5ac430f795f5f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1456af3f9c8c11b292755dfacb734b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5cfb891e0e6587095f9fb7f5e8b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31469587fbb5ccff6a56f4b60235c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb10d702e12416a94c3ab4e885ca70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567cb67b68b84066a3be7322ae690d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443810deef9fe234a2e3a1bb3b377e72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17459d896c631dfe13b7b89f33772512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be51dfec672eda8a14198687cf1c5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15f6fce2cfcfa43c336de4597231da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1061c68078fc3a9f69951f6911d230515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050f2b9d7aae153942b7cdd0c99fc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5932929dedb7a0e6f3ffc5215dbbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380107caf8be4e181d48b7ad6ae938e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe424a1185059f6adb08a26b3c8709c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152da57e14bcc030c3f4cccfb3f67857520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a019e6e3e8db2faad625bed3276706521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2386bcdfb21d92d423726d91bae02b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379156a354b8049384a5e2ae7e74af83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec6e66e47a29d1488c6911bd82133524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c47ab967c82ed4282011360c7dd1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e460bdfcbf17c7695276f91b8f2697526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ad6153d7e6dbc7086c8270effb7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a51dd6fc005b56b6d645f7840a005e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f68dc751c7e453f658959eea5aabc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be10c3119df117d55a7363f92f1c50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df626fc687c3ea858b767c760e5ef680531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295348225004e1db032280802dbbb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc58c50a025a53e1a7fae88d3d4bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4498016e40f577dc8f21daec816c86d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abfa497ecbb050bdc8dd686904e7ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023bd5c679e4c20ca65c7e46dd3dfd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0674b68cab754d7abffb0b33a6a983537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea31377f0c13e983b09db298cabc73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a421a02899497f7f8a0f42502e6b9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684383119f00c9e67f522e7a15b68cc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56b455c40bf8e36549efc4a33b24d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b86c09bfeb6d3ccbc6f827020e9b22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33861d94865c4d4f52035502f392f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5ff23bdc3c93868950ae62a18be8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fdcff22eefdedf7e1f3d89975f4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2b90f22ddb49e11f76c1dc5145d4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c465fec8d62481628bb5eeb2332542547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472750eacf39f7221e9405ac4cb246b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d2df453d9a92c6322c95ae24f81ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059dc749e64a8aaab6b4df70f491422550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b0ee4a86617512885ea339966f523551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce278899ec48b6c72aa4312c3f4ca51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5e109d3fe9ff591e3c508c2b25dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968eb7b47b169c8dd5a512437609995554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c3ca036b39c54b89997643730ff8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd001dda4985d08bebfccb54aa459be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a2f3ff7564e08ac713c1a0d080c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1079a3b27548af4443334696a1a3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee853a1ab4008d7b39ab268b19cc7dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607cbc479b4018665d1c3cc6db3641560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842397186e74e078f8b32fa434525ae6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0830d9138748d05cf4265d50cac67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d06a29a66294dabf5e91dd66394ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75af11d9e633085f88c9540d46569564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d65badc1dcd1fbad06ad738f7521b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9f12e79e22aaf9cb0d3078755989566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8761a7d0def8ba77f0c6335fa99388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efcbd031c38cbe9509fc2bd71ab0d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746e898b6b820400cf593b5816e166569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4edd4972b31f737904389e38f1561570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77793ea11702761b84e2c7a3e0ff3f45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78b53cc21df0848cbd3f2c16784d15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da31b366286a6ca706b83940560d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecae2b850e6e9c28ab2675e720fef8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bdbb63a229a59920eca2849251135575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb98496f725050e57a22ad291beb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdd5de7573085daa58669ac64d7e48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d939553f07e3f89f56d7fa16ebe96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858216fd3e4f2f2a1aebbe3c5d536bfa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c53aaaa9139eddf7797867ca942810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c5b617fae19a47ca11c2c6e5704dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3191e06e041bf9c80951a2a7f2a01b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e6938a87dbf27c3a5791b6ecb0863583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7840a20917b4dd75fceec0a7f248f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3bd2562c003ab543d129f22a7c506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b45fa9d1ed2c42de5b373cf772558586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3865d01c9c8bccc251d18c3cbd0c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377bd9a81ea01ed0a70d8f854b1ca2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020213d890ad5cb34e1f99d30d0064ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a99e457988120ee20c595f1565cd2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a084770f5bd79900b53eeb6cc682f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d48ca139079554676e76cbd05cc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b79859889af09d62d3bfce54f9a95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139edd39bf86580ca36ea86284973f61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf86a5e653c0cae405c65b4a69f3b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bbbc29bbe9c369f36d22478978f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b5c47da807f43802acd33d278947597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f0e5fdc8f4553c179eb52cd6c3e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919982ec802c11ff1bc5f41654be4ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b3cf0bdf0c2a252d47a0564ed43af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d31984f9e07f74c0e8631bbbfb69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7e2cd25f96aa8c13e41ac84c97c7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f86790f7f457203c5706ac6daf51d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14ead08b35d404e72252e6cf7e2c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9f0573afa2c00a1a62b7415f5bd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a5553df6e437c36d54d4e94a49af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb42210abb52f83d5a8b95c8338e866607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50637c4c8b73f5098717651ae7bd7b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e0f7eb6674e04831699d2df96cd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae181304ddb6aee667c291e87ece2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5645eb0d5f7aad893c4672b47770b07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321a2e4e4958a11d0cdd4ec5d1fb63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452eef7b1fee07872f23cc34b595018613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de77518e6e48428744ba09e784f63d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee2df600a7db9acb7211207f1f539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc53057903df89b30e076728df99f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce8faaaf4c89315eab5366f8a8729617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7401165f80be9a47735eb1c9653065b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd640512006c33f00add7ca0f4159619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48da76128e0312656886ff31b78984620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c625bcb807c708f5bac5a75714286e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426a9f05e57569fef90fd3db8e12f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4878667e472c858d17b5c237cf224a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af7d39259368ba97b12466d0c8558624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3d145fff6abe45c79d532d3990f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08047f0c0410482d46329b0a063b28c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffee1dde694d6d3336e671499c95b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188a07cf438e83d83fb8d21d845ec53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c38fa9638fb77803ec8ebe50753674629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb631f9d3ddcad37adea2c61e5355298630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f7adc004935faf2202cec6c947ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844ceae4cb61df6a99627eea46dd9bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69620263f3f217eee92580e54a24605633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8a2288ca4f9ec685b0257ac87770634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb4cce0eda9d02f4474ebb8a2c03bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7848ae57e1ba730ee36ab6a4a83638636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c10192b5d18462c86b69035c00529637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1842501b7dcddb56f63ad93757b9ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4787c0102bfd7176b5bd12e6265ab2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484047982c343c9c6a467f56738b18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eca52d6bfaf04a1e6c0c7d84e9ed27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665658db2185ce79b42b9c451faed0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6901468fa82fad28f14f8e71df191643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69b687f9ead59d170d0bb7075c4b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db33a1ef8785ce9175f9bc32c8b8146645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3861d1164d7b95272b665842d9125646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c2a304b1406bf10574860c8640f96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545d6c7336485885a990f1cb46a13dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d1c005117a933ed6382af90fa79f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139911a3882e48acff167c05c81b97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dadf1e5b57746dfba7df0052330d0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976743fefc5a054fe41d1443d91310652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78ea4297434f1d9b8d87e9bc1b3cd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c13410ba67ab4f978f33176fe610654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a6b53b2352941a30fb541635853f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5c91acd3b638b0a9033bc221fbf85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3f5cd226546ac78ebcc26e046585f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552daedec93fb3446b7d2ee6862ffc0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f17392ea28f12d0c5a6fef4433cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17069e391cd3c2aacef2497671761df5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504a1a1c81ebc1bd01ba29c9f07599661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23556fc752fa36dce1cbfe7e87e64fc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d4777f8d24d803a898efefe025ede663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe1d793d9af0f299d6ec37337076d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118b5eabff227c00a6ba0352faffcd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d859f9c2da2b2fc3c176cb778b5214e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deebf377999b4b7477c06ece5a4f2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ee3ee8e2bd041b57184108e40d64b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6abf4d3b92e39f4d185609b668b0ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89be82678295f0079b4e8ab501639d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6737457c1a87a076546cdbc0c7dbfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb26e87227e7cd7a64a6d3a7572c17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fefe8cc59f6dff2b40dbeaeff70bf9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd74a0ab219d2ba18b416a9227c0b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688263217cfab4b4cc16ad387bd697fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b700ce10036d121851a80ce685c715676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49566fbbb0af0c3740821e3ab3f1727677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b77f257f697efc73205011dbd79701678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6212647a4a219a3874ac3f6b1d26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb3bf6ce221dac65f3e85cbb925189680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f70c2d07ae2f7b588fb530765a0e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc3dbff048808c6e4362c65677b8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8c6d094203163a0bf19dff1a93e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf243744cc5081c7f61640e4329fa6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4940556faa8b484a817aeacadbfc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b10ef5cf1d820651c8b2e7510c0f0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f69e56d3a44cc7663e30310ffd1188687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e229e31443087ee12e45238d5f7a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911631a14d15675e307c389c2b83e83c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0bf25deb387ae6f07123526201b60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67325749b6a931e053bf334cf8435c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390c9f4b993eac5a6ebf7e4ad6c5f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9221523aaf1abce728f004ba1d92eaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b426dde8ed02f8222a0d295cd0087694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfcaadd2be1b2b65d391cb3e60e01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207fa7e4b1bcbc56716a68d2e744a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c448c8c45ab4c1066b602199434a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61067ee3122f6a9c8e3b3db78891a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7449985935d319d97aa0612484170699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82338f79fa843f32f53a189eb097f914700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1a36a259297d6d1cec42d4631f75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab25431d16ce84b64616a52be5a6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7de0ea01601131144c5fc40b602c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fb3aa4982c6d562e505fb431e411704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9efda66cc4dfdf1d8f54c37b3f68c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d54b66d865fec7bcd9c1cd3697a50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d6bfd2aff9adadc3645057b8722a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae6dec711df0adce313df58266ebd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6a49785b93854f889243ce984993d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b324c05cd66e5f74b241e963ef5b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d73b823b42caca0eca5d7768883be5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74a270482bb9ed95d966dde843e7e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4e9e637843fba9db669aac14735b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a7882a9a5ebab0acc2015edf37b112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77894201b3a2b614a01fe4c1b40d513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ce8eab5729db0b7972c05682f29ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdea7dd9ea96cfdf547d58ed5f53ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbfe7e434122f9b0755536f7dda65f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236be093774eecfa8eb94063e7519e787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849da147447d4f4d8012461f1ceee4bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4892923af1383245c67bd2a211fde69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ba78fa857fdd8b3cd1e88d55fc3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4243f19cfe348e87e3842e3ae96d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c5f256e6364843f94dcc04b8c16b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0cbeaec922b8bffe2a7c8b34da51a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368184a92a83283a17d41d680533ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d2fa7f9048118cfe70f6edfe748f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c61fef6356cb276ad3d89e9c6c64616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2b65ae67b74b2b1243da0997ce03b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acd05be21685ffe97a6c60d6f1f6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141829e6171cbd46c1cffb76f97543719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994cfaa381c6b25c929721a6f54775120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0e0b396c0ca94673565001d8b35d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987402c460656d61975a6b1fcd6df00322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63b062e7f0d21c3545f4a3c83c69923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d638c622a997916bb237d476d5a8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3d9cf004eb4afab88b9d3884307625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35b69141dc681d495bee5d0ae7ef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988f0dd28f1077ebc7388289cbe19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bbce1dfade0e69efc697b0b330adb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a4075905e5763057b955cfb85d24629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beedc54abf31aae6e39177c0a1447430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c7692c24df8897f4541119741edd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328e729c913b877be3a2a1428801f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca288424613643a793de229cae2d11ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663726f85c1baa84ba471db13b610c3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb84a75b3ea22c55a147ef076a7f3b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0467be192b3d4d773d613e16c9a47936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0e4cf98b1f4a4f1da89d099c225337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15fe5b87071de53e325409a007a1ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82cb7bfde2cb396a8a0d38cae3673739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d148a798aed2a3ab2ba616769d8d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8215c98a124de5faa3a18d53045341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef87b2cc01bca24704e9b7e25c72742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752db0235a9146fff9ac016392a5e6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358f7ef299bf20f4b47c5a84468f40e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db518f6638a439c405913b6f1453d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0932d288c9fc37597075803592fb5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58887519280fa42999d72b0ad3e2af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd7397886b7168136602084d459d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40295c304d04f7bc5388f108dd5faf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4a89325333e0e7d7de73a7be239750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b893969448b8ffd062a27efc2396751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1769dc70e264d5b2090533928d4eb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7290db8b5a4f65fe198db34d8ef3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf3ad2a7b60573985673c84bb0e3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8847952979a118407afbc1cd8d8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310cb95ed4237214b4836d7ee6fd8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287850d9caef961165e736eca1ea21e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc53718c2804db196b768f4dc7b4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab100ab0cecdb2a3771a682ce50f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df354c430e461a489482fa71376476c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542933a821a045466190c0351130e6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d241d95d7a6a52b22b77b4c6e8f75e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5721814de672ee15a3cd269011e368d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ea963770e2ccdb530acc643e23f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef59c882b2d03103edce088ae91deb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0dac15cc3d2234e291292fa6d5dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d37d2d3fae96e5890d027d1e86394167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e0e44eddd5a0a0a227f92ad0b00c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78ca3f9bd68c6af5c08606c924a3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f51eee3f9059f2916413882a0aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d4ec449689a8c203d578163deabe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0eb0508b74926193b0a5a59295eca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df046c88fee72c0e6f621149268b8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3426dafff742afb9023fef1dc9ea974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656008ece5a00b3a0562ec44b6f7115375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d867faea07ecf8ad4afdeb7ea5df19076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c28e005e1066e5c8ff38385f8fa8c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa442b7693a20d2f531da41394a1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb6dcab512510a5ab336c7b3e53de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026dd1d5458dcbfef2e03736d64b22a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c8e5b79e1aafee52ab5917a62a04c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be18521be34cc464577f21c8b2fded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258287783a03d95086d778d35fa95ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c700925c7ded0c732c0b1ab4bed55ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed3c609b71234d80c375245623156585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa0bcf87822ad9f229e7c7aedd3b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37826fbeb46d6886a09eff612d33553e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ba426b105d8dddf32ce070c2d23e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd328457670e9f5b02e21e917b3029c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54d3f6d12c08038db9fc1c57dc5bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b3d63ecc980ddfc9ba9ca0575f3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8bf89df87d380a37ea02197a740192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd391e709399c3c9aa4e38ba93060b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f13665775d2afbfcf2932f781c9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbef27073013ebfe330146aeafdcaa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49ef48c6c33e02db788073d27e90e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f938329cda9871150a1454ebdc58a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f647bf0a47f6b0a43b1682cdb8e58198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba6f46660700d65b61dc10361d190e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85202be7ed79291508d21eb1a738ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bf44a82822d74323162d8ef4b4402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daec226a8c7e0b72eec8bb182fdbede102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfedf4eeec517afe5e397e812855f86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e199ca844e0ce589e3d6e15cc5b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5053e4b1ea8442ab70ecec2a53b2d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d7c27191633a758d63337cf4d6f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff22eee558b1f6c9697e7fc39623bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac6160ed6ec4d63a7fe7ca3243bc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225054e3f24ed47a2dd7d4517c444782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0acbd55f251a3cf1d9c5a99fc4525f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eb430ab6abfcf043927b9885e0f4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4330bb167d40557c3407a1918eb40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799fef42d62f0d730107520300cb4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f1c2a441c45eacc2e1c5db84ff388114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e24cca7b8a537a0b9dcb02a831a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30bd8f5e3c2e6665995415f537417b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0689c8ffe15a0a15e0e70573d6f7cde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784acb113ad7bc7826f5e50c781f2561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face189509fd450ee1581cc4dced31cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe80ac36ec9f4778545ba7cfc620109120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337b050a47c7ba1af50d202b4b36b4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87458a3202cdfa66f214223adb8e47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f251cde3fd16d28fa2d142207fea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3bbb19e91b2408d37d3d09f0e122b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b90d337590c2de875306b86c5e9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3936c26f5ad1d92c34873d326d475126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1a6e00cc124c924da79744da5f5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5765b7545344dd9297840dd5a53b94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6adc0ec708cc32eb519fa0b8078eff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950020ffa82e32bf7fb0809f46a7b8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2d123f88ee9de370ce92ebddce2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b03c93e233eb8c619a48d1eb7e239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3479933b6bce803ad767e5bf47e598133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf504d9bd05cb813a04d74c8b4a84f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314fa38e2c44622b319c52724aaa62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd111f666a91e395e246789a4453edc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c549bd714a3c3778840c8fd98ea50e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4721bb5c9e1ae04ecb675a505cc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7cf4795ea492dbf777100f93db6be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb219627668a172e4019a4df7d9a9e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391bf6c4343837165a7bf01752512d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e203819d560772dd677222cbc860a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bfe57f35d1d288159fabe832b9cd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4327f2b908a4d63d3e89cbaa0431b06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d1c9b38b7a0c086433a97020053d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcfc57657a5ee050fd630448821e0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd067326c89032b1b3aa7ab5b13e7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af089c91c42f306094969ec3309427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb49904603b3315a63edcef4fc17b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c5c51266ab044a38c04de0c308dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a50c898add557f4e1e883564d61e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9975fa4fb83f6285d6e81cc6df4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cafd004e21cfedbf5d59b95a78f8d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591462815e6cc518f52015ca90a2dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9fa0f4a7698772d9fcaaf5e32e0ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963332bc47cd424ea58f319eac35bbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a86f5c97034c29e391ca78186a14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf91caecd72ca5985514e229cb74d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e929246974bbf02cc15237eb62274d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08253059509edc52897d3ecfa0a185b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ef7a9951941eed1aa8f772925b9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c52c6dcf840f3be055fb857ac13c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827f6c0f42fa60213ebfd5f0a7733dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f2577c1e086e7d5a09868f7c8337164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5d6abadb47c7c65630898223be15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fc4a3bd7860749bfe4c22a85a4eff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb77489d7c532fa7c6c0780d6d814a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a08652d9595d2c5581aba49a11333a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf977dbb37bbfe1e32a4550f662d695169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d868272a9f43e317c84ba06c40e3a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c7bfb0541c4d1ad1da3ee995a891171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c03757cdbd4abe130958c71eac75a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b4ee5d1cbe41810c646431a7119e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce652bfad1998f42691f5f7e14f87f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd89c971e0809799d6e730558dabf4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc489a9dfde5b65635b9d3146fd15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88758e4213657aa4d896c26892d38a13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b4bf3bf84546d1421c04a073a2e8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26589854a6e121fa54f5d0a4aa262aa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09bcb8a12d5d77a063c513accd03a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf2e72bcb111348e4f8d025d857533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807753fc10d50c7cefb5176e00708f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda05592d19960596a5a14d9c758a74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d0a357011f81e92c55e43f1d685a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe563428eb91d041424c1a9100905f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a6ab9969c74fcf14e52e50516ca85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37e57aa7bf36ed149c707ac03dd1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869fa6f2cc498e2d9dfec6d53391998188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7940d5f5e78b6853b49f5f294ec67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325dac210f80e4a192634361931be99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb06a5dc281d0831c1866a7ea2b45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26d7967c928416f21f1e375ad9fee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030249afb2e3df2464ba345ccd9ac28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e02a949d16e795c8a3e269a109bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f1b7d5b5ecc6a29a0ca5c0eb517e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e73e16f5c789653ef2e12b2ead7d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472d58cefd6bd1ae36abb5354ef4241197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf827b03510eb067ea07f411cf8f2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1be479148b644c317c6186414f23e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993c37c91bd47216ee26b6a1bf3885200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0187f550fb2d77c54df6f393feb2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9302c4ddd5968787af2599a5f6dd5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de005c69108dfa2ccaf61fa50782474203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0317eee88e7c91152b6d42dd8fae6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7004b0285d83e4ccf28c0840f981ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa29583f44de99f054c275b21e58b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbaed58b13ad6605097b5351919275207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9b97a281720d63467812382b1660208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77962c5ab11255039d715363d742281b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2dea264bd3e644e12c07f77c4c60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce21341ecf25c1b898b43c259d0a82b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f82a5229d64d9868d3dd6d5437c6cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b299c53cb940e3f0b1c2286f86d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0e9d588b8bf2b73cbc97a7e489bf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c13c9159fd23424c2276cccbecbe3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798a4fcc11f42947ef9a2d1c868651216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b3e11787778d373cc97bf2261f0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c5025f6c0e43cb89b3079135078ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7257699351cd8c39418f5b4331e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f1c9fe132234f898645d06e6c7d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcda8f78b4dbf54c6e4e235ea27d0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899f0c537db5757ab725b81b155df9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f93ade7ce53732eb394c09283f1ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42d813e0e6c6b0f9f461582423cd9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a66d50ebe7dcfb3cea289ae1e768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1009b3c41cf6e36c26402510612d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbe89849d16346e0a9f834ef5ebfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cce514a60cac698d7d03a6a88a7f8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec3f5a7402ff86170c10352c5a67ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a4ec19d9dcdd07118d7bf873fad1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4630a21b61fc99f14fdb1129329cb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f6dcefe7a5a4b4799193c1f00ddee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7ecb13a5eea9c8a94bf331043825233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2b255603ccd9a699b3e7e235757b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c81019b1d21ef18080c3b85f0cd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309657916a90b9a80ab484a5e84f1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0268114d871d73b41866981a1827d52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a127a9ee28c136a1aa77193f3dac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a22459550991ddf54eb6a8d1989fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a414ed83cc92ad394166821dfaef3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca9c2986d38dc015e12c056a77d816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b77a10818d32809984ef191694cec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d36da5ba8707f8fddbf37ea46f516243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07942b99c85f4003fddb030ef473918244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8c6299a6873f585edf6a3e3f6083245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145c1ffcadb9e184e34f50655f5131a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8b20480fd40dce97e39db30ba690247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd697649e384f404fe9333fcbd521e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f74c302bc5a05662f2e2698ca37f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec98f2f1c7afc103d9b42c96de304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4390d1e8f0e9690501a3f65e446239251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9a301c859a8757935a47262b9dcb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fb75af693a6c8a20552c65bc4bdff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910927892917351ce4e8574f096315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0260f608f105ac0534ab16c9cf66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d5f3eed6b53983e027df6e3eb8d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe87de059c88e00e2809fbccafc76d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ced866a81589ed0debea14b276d83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce47169e9bc9ca71daad750d8a10b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c29505c36aecc39dda4ec27092055260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30c5fd8e11de28b15f4cced54c41f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893d503775cc1a0d8a76827f2829a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e613087762f02baf87fc326be81dff2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a0dc97dfbd4ee00c37721d075fa8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee4d93d57875a1dae781dd538210e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb950af3bcba90a87b5c2e1ec47f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b931027f51eeeca9f7ea5c95ed93c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122fd0fe2eb1950abd230bcd629fb89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855bba42b223723189267374439b01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee233a3efdc5962540b78946dd1d21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea6aacce88290ce5db3cbb4055818271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c84f0c0492ea4786ffd301dfef00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0041546d315c567d3cc0b14b1e09db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c5ff0de900a80d0bd62dea33d9cc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5c02ebf8209706ab9469662ca02f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a631577044a4813787e990c664a534276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318ce04b874a7a9940ad933262c6de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff8d8edd9119dae30aa4f7a53e4f9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40249999e053c703a573e5432e550174279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3dc2d4540d5195baa6debd0c76503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc1310403505cd414d6b83d2eba93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efea25be6032040e11b0bc55568f8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98e28787e4f1f15dc335462212e6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9b1ed16c7c6b39123af49581ca84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c46040d6c26c778607535298e9d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c864658e66d1471e0115e4f2177f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f52091e75b7de0eaf41b24de2931287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539357b8aed9e5f246123a3bb22587de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e8343358063167ea2fcc39cb2eb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd44fb307808e88f0ca92d94873acf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a89647b98736c6aa572376c34a48e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e77e42b9c9e23ed459ade3b868c8fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398f6fe46ba433acc237e302c19ad9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3829b385855c0eee91f254b8e5e5ea3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ae55a606ddc4859206f1cd60a6f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c975ff2484ec399cf646a571515fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a148c80cab58d49bb5cf177d7a4891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2591ec396cd0abae1a45ae4078531298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8331da5de1e4ca4cbcffd39f6791ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090489f7e5ea1cc87dbcedbfc3dbdff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb264ed92649437cb542588fcd0eca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9521b342271770090924acdf8ef33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8bbcfb8d60e6bbadb8e29c3419a28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bbadeb660397bfda8c805c246eaee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf634f3ef1434be6b9490de3ee47df2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0d882e3644901d4ade27d16ea176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e8c9203debbb29fd1cf2ba768313307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394558c519c9930acd0a9d80dc5c2d35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268841d930a3b84257328804c2af992309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffef190bdffb95aba49c57777d4329c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23476d93787109ab345326294ca21a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d973c3088c6434356c0f3e0fec933312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9915feb0fe300f55119481b33ecc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dee6e0b33db6ad042f6d573c817d2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde5ff8c135bb67b3db5e97b786250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8dcfc91e0073cbcbd705f80847ee2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881cb04cf4e6dfdfb02c28e5bb7d7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888357c237db596bf45716a5b74845b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d01896a110cb3dcb28caf4bfa3b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656aa94c3189cab66cff0d96b7ee7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b3f46b23ed14661b4f6a32743fb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d2edd36624f51b630016d0e07e90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276807d55aabda143003f8480715fb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ead432e3aac03a8466fcaeed95473b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2eedca05b63bc63293d4e8bae96fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed66a85927e46fcd17384aff815c804326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a60e843b82255ccf056810814fd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5cbc11f5394b541602cd5eca82941328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8488c030c50bc6d7661f84ebc7da9e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13484be2b84b93d0db1114560b7f796330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278454c378621f031196cebf8df88c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9efc615785c9b409c89b399fb4a6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a4a972368db21a2cf23f8bc1f2b95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd567feb5a47117cd446a787cf34494334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110934d381b922ffc21a909bf75de6d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b3f31768e93f158d5e8bbc2ad17d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f248da032dea3d1f2d8d9984a16ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8959c068c735fcb1270c880e04b41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff3292e826d1bd000b196ebd2f9b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad7b58c4833ff109e31b9de947d4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0e1152098bd2e7da803539c62eeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1eb19765b25415ea19bf32ea7400f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a1f6ddb1045b1ef8afc801426cfe1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581edd1c8071033f6fedc390750ccc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1278e4d569e15ad4662966c5bfac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c031167360a9bfae8c0847a1adc9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb2ced82683ab25236ab7dae80320d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c53ffd6f093d3a4caec4c45d2144d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea337ed8953dadc67160f15ae656d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32231da6175ef32bbf65a193c9cd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc758d00ff248efd047fbab767c54c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8d19575d380ced8222648798123d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89532fe3a6d30623ae1595918e661f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845881cba5d3181d454a2b2c70dd469e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c168a249eaf5b4d5bf0dfffd3998bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba02bf02d5ffbc20d143c76350bae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ade0fb77dc5755692935ee8e449e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114f221f9c8568feb86570cc196f73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b502187b75378c9692341f127b1464359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6212c8a3039b24dce1de190240ead360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b3f7f940e5e590640a44e8b84cbe3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26694237ec2d8a2ea0a1f764cc5fb23b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120c86c76f3c9248e79c3055c137cca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2041864d00fb7f6110d966a660b5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f338cb340e1cb5b88cf1cec7036d08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6145f721758696208e14be0d7f50fb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf985bf5bcfb87417d16ddfcdca362d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b9a5736e7aafbfd7df6029147100368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbfc7f8821946c6d1131bd04afdaf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651af8d3a44a305c4211c749937786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294531a0b35996f7ec0c433cb517a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe863452350ddbdea5dcf85c11709c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd9c2351762a0f716819b658e7e78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ef3d3271bdcf6f7edf9df51e9c70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a832e10f1898360e8daf969e087e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7836174479443da04a481acfb8e145376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be8d534e5216e0a4c072bc0ed0b3a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3338fd496fd185a073da806e46c057378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727294ffdfdad0504e0289539ae198ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053589d25e8ee5caa8e6190fa08ed5b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251044edc4c3ec3dd7c89f426e6e126381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d79cd9c022de2748151b940578ebf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cf8e885f24af16273960a18a4a84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908e6aa7ab454139371a3a4d25e812384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb713a376ad7da82bdbc7650fcdeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49b31e9fd888e4826ba20199e6707c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44421cbf8e1cbd8ae67e7dda84e115387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ef42e5dc06a99c5082aa45d7ac90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8e5b37f829f6241bdfc6477294980389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c9ff8be6128d80507a72950a141c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b0e9d07891f83f42eedd7bd5bd9e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e24d4d78697ac7fca4d2455c1a5b40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4b7da593a4eff06239f8f34d73b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444e19c205269ef802669e783a0dc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c7b7242d2471ea8a02d0dbf93cb6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d210b67b7d8b1cbfd3f388593a20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dbc98d79d76d5fd20e52796152f1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27f0958c50e3a49172340c213bac00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6105e266de63b4c2c0be82a34c3c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71798679136942a031f7fb5de7daa87b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279c2981d711f7a5e3a0fb952bf420b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a137d01d1c6e6b38320ea9cb4305a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3056988d86b796215a4cdea75bf9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5f9b2c5685f9051895c59152049f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b12b3f3f38d68c474a352da579961e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b7d3d72ed5711a7c01948eab617e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220e09f0bb90b52c193b81b28e5f707407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a7b926dcdc8e0fe58635858c211c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aec6bc1b9a2e11196c05abfdf1872409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab785c9d98592352482f63c5fcb35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcab02c55a086e3042934bd9703f88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53204796e5986a201803fc2f6b1d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84037598fcb4ffb9ebb470e27b56e788413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6d89d40f92c5ec8bd2652aad065a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c0ce42ef77b3f7568fde068244e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b94ce5b3fef0e0d177f37be35705d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4d1026b7ffd2dff2dbf29f8ce2c9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74527a7c9062fa4471678d22d1aa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fbe8248d3056bf4fc177037a19d0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb882e47367c0ebd66744692a2ae425420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc84e2b3af97ac1c043c67995619a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf4e88906c2c528234d2f0fcfb8c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62beacca1b9dd1fa83c8a37f5521d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b3ceeff662ed0b534d3ecac4ae5db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e991740aa4a0c494d723642fba6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c1a9207610b5b7af87b3b04875e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad80cb95e2eee4042e99dc7fe0890d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adfb619088685b7656f26e4ce10288428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a381c585ce4cac37f771cd32148b45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1fb6ed87e62545b22d40a817b60a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2fd3e5fb268e188ce31f1300aad10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaffefb9c8b408dbc73dbea272983b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa290f6ddfce201c79336841739c076433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52486e22dc93fc961cf4bd320d232e1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b029877985df48f4391ad7da2b8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad5b7b607bfff6a197ff56c37878c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b3d0cbf617f44ec0c25097f8e612e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bc495b1bf93e8138278b36b25405438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06ed35cc020b89b81197a2611fb4eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3c56be9da10e1f17477a7880141bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799711336c4fdf0b06df420be832e2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5150c67411488b7f209654742156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f85ff834febe37859193821b298df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b018f23eaaf5d4a8f0c53413025718444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a193ac3a8955a4ea93656b9598d9f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0001f672c368744f5ac71eae9be08aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b960b312a324b7389725c47b7d16c22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325d371c9268240a673d46a49a99b48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55bae06b65241c0047b3b12cd15130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e606bb89b1a9654c972e3ea02102e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e45f7fea489e1090bfc9b4977051bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a396e028eccfda9f61430d91aebf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d1ec07de0d8b5f724586a015555a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51524ea97def5395750101858a087ad8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77d9b478f31e0f4ae61ecfe9ed7fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a629dc910491af6a1b8edad104e2c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42555da2f7dbaa5c922f1f57f6129457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf33ca547ea7990aa60ad3555741db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcfdf63d78c6b9868d3a2518bfa6d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ec5401c1e7bb0a7c8dc0610d122f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6dab66ca7f6067ff552410cc72ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4a62d9aff79f622e4ef6b3335ec16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377b55f16bd239185b2a5579d06c7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975564656b080e2c1d5ed2e543fec2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e9b098c73a9a3d016c5316d5d4cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b265783933718791f02ec49e27b70de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc996458b73824defbdd872abb75cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee16e4580812e6cd0c7a9083b9950c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25888287d33ddb01ddb14e30d8b41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ab7d29fb6ec70cd4c83224d6f9f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c783ccc419946711224b7b7f89631471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e05ef3492ec166f9ecd5812ed103e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f917ba729b2bac8ba17c80a5006d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce38a822ac752038104ae446656a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7759e00a26ee57061d690bb9ffa5a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c33bcf559551a5ac2f2b1f56743e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0dff83d30a31d3c1fac7d4faeb7f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbc9d457cdf9f9d5b7f4c55e334887478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e65aad9aa6a0c8634b3b37558422c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6119d5fe5c30d66ae2095fd70b782480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b413fbfa1ad90638122a8e81b38ef1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93acb5ccf030210d69ba9f38d3ab0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899535e4164a197dbde3ad55824c7281483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd09c02cadf7f1154256e5abf2c79f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746f288addb6decdaefb2f85f94521485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527762c806f26da4def214dc21cc39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f18b791e6304ada2ba033c1d03e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27680f2780cbb40df2c0941e6c0cc1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707ee310a5915bf4210d2cf9be2ada489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812dcabd5b1a594a7d04839c4cd337a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1340df8bce46358a30ba21a9c36fee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283ac9fdb0783ac190fa5f3392ef59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca719a2d018a75f628779a08cc93aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062d7ebd7e69236dbbd92293211df03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40929b3f632b7966f7df1533e3ef951495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0969e698afb387c79c5195442f732496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea85a560419572dea01b13a1acb18b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3066767c24227f26e792974184d237a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e8ef19b103a5c133baecd524c6d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474cd217cdff2d76338eaa95b7976d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d8f84966aef85dc85f073c62f757e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704bc02caf0b0c163e4fafdabf835c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6250d31c7f8cbb6ef1869a2cbee06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d979c68c09ebe983fc6b672b25600504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0a9ce408675b9c95be59953f27019505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e62e0b8f96e7c081033e30d353b3bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4d3ff15efd45964e4ea315deaa76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2418291478a37242094d2ce4cc85b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7da3ebf526b1df43eadc3e0ca937509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878053b664f00f24f29f0d03219fc3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05467f6fc94f07ab31926610411d698511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5db1c0032c8b86846c337637309c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12346a960f55bfc3cc0ed4a83085875a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec98f9ff8ef9830395bb39afd7ae7d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3007055c8c5bfd34b9ccdb8533213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e5f783ce44a32c5d3e19c3e7d0acd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ce73a592590634214bca5794505e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b85c484142c70d9bf556bc9524ec25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35eae69253c28a98e322a809d8935519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce0744d635f02a7c97d5ef157d2fd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae65d03a7b5eb98a3c5a24324c8b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3626bcc8dc7668f648e797dc521cc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada9ec6ad80cda26ca40b0ef6ee471523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bad23111acf894b39946b73ac606d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077cd1d159b329e7999c473163501f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02447887e4c2d7b86a3918e1653ba092526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9829fbd8ec6f1a1e52772bf8ff3cfb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821101c4b54a9319b8e9558dd3d2a899528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e59f93560510e2b470cdc12a15af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f586f9e0b1fdb41154e9109eb4f0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70945d9a82dab7d6ae5e2c30018f72df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac023b3d3d7e769160544f6d664090532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8b676e841004e3aecaccf1e988e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2a6b51fd3c7638db4aa6c9e1f1b26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a620bdcefedde7f8d2cc2ffba5c44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbcdf5acd037725eba73b4bf641c89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069534d9fc8c134ccdda95ed40d2999537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a743ae92790b1a2494994505cf0a843538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588fd77cfd426371baebcc9b1b58626539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2c4734310e3cbacc7b14750c34f8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb798230a3854a09b763c3093219065f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cf6bd0ed8c4140e72495b20b3b36b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567d6b0b47ec8ef77b2447e12f1567543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee3e9f468062d1bf5814b45d24978544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75fee2c0c4ede9b109b664dd350618545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed3363e7f84b6e48402038a2056d8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6ace045d8613088ccf2425bb7ae1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a0237c28fcfbd11c5a339a29b23a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeaf0c8967adac490c3bd72b0b8edc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d7d52f42d731752389344bdb1981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148610e86b0d231bda8ddd81bae7f76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa063d4a8b15f5c36536713e4b8ae7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821a95352ce042514a2b3c4b64402ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f81a7cb51b958e6fc9aa18022f7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08effaf2dd6260ff219338cc1145ec3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f08c24559136ca05af2cad39355b94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df56a799a0f152423c7449a2f47f61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028179d34eb5307d3ae3c268fdd4afdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b29eeed6e9b7df8870f0568123feef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2596e5e065ca078f87b136b1425f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283e78654af5c5f554cc53834b188a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117308f855fca02f96a933df30f737c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca2d6433acd7d70b5d173759e6416563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd18e51fcb9688ee5f678fa635b885564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269922cae032c69c1a14fde41a32b29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43766fbf19615a878c97a7f4fe14d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167399bf3d5a1a5c29da913c5a8aafd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7274001d33e941230ec741e78af191568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c6b271bb424041adcf10b49294c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eacc0845cce42b899d2b9b1578a35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad69ac67bb86ba3f9533664b273022a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d170258d8021658df7fc6ee056e573572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6352437ac4281840d70f6651953de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69144d2dae761a19aecd62a003654136574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887e5520eb26ae459704f96a3238df9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6260d31324809ce3449f721d8b1250576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bcac5ae9bdbf513aba20a17f30b42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6706c51c6faedd78cc07539aaff76ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac3f6ebc42ba4aec98f98b0f18173579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5657b6c3ad78ec13d4ca355c729e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cac9d167e3ebbc729f6c880c36b9d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8eae187f37dcc474b1ff1c21e0b18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbd21f2390a89754075e151ae74933583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629374369b9c3d4b95885faeb131108584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cf103684fc171292743670d6dd29f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bc60b6d2713acbdcadbdfd5c14445586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b8a4ac09091b7f4ce7ca7787c55e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e6e1e43303c2eaf3126984a515fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650abf4b7716b742032397a3be540b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffab41cbee6a5b07da09a2b4708bd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f048f27d6f3dabe90fa204cd63c26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e3362afb51e53873e08d9d899b58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b84edf55059e61bb2025dcd51672fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f112ba1f3bf284c20238932435b938594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e384907dab4eea7dd4ba79509a9863595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd93e12119aad083f54577c2a8413d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b4510dc79075408fc483670a92a8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd8628bdf2192b37ba9d9062ecb44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ef4efa121b6edc37c0e9942397f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c377148efe867fd3d5db21b9fa5085600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61924edb595cbfc47539ae2753f317be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ecd4e7e0bc5adc4cc2e67a65697f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c3bd8b805dea8791ce0d4b642d6fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf992d90e695b37c09dda42d29abfd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3205fcb2e6af33234f7b3054a1e38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601af25ab12b5635a78b63973bca84e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706a163b3877dd85d64f48c04ce323607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb86dc9e6970c634995c67d62b2bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a9cc24854956a261a19bf891171c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f78a74e65731a880ff9bae1a75d0ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f341ed59728b1275683aa463b349be9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a8c8e580cafc30a1d902af682a6ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5df7ae76f2e2384e9c15c444f9bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a23aa69b9c023133bf21691e79748614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0e78d41ae8eb628193f2b7c42473b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a561e024c6bc22db6b6a43f356f24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38a7d8739786b511ad34901bf4828c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb099cc6a0ba9d39fce903c0458f695618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185ed7518a64d53faa62e89ee3e727619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99152ba13fa4cac7ba7cfefd6f7ff6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3073f973dd42654da013e374bc174621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6db28b27510100f693ba4c7f02274622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf8500a75d73149ba136107ebd513a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06aad036d8e8b853f8a8e4ab37684a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548034d2ee4ae487a9210778b1de31f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519b19fba0bbf9578be04b7c8c755a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1cd85f81ea54e5d68360b87202c6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5535be4a4aaee72d4de147c3598b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c1a0224dc6ab294d8a4c4903350f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1478d640cd88cd6d2ad3ba3100067630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca886227feb6d885ee7d1e4531ccb36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968eb9435b4ffd339b033975cf322b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c76bf19f6768c7ffc4170aeb4c98d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bc81e5b5a62a16346a762f31a440634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc064395dca2acaaa3df1cece0952579635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c0b9716430976979124a488f91ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40d4ed91773d0e6d7a946e95f9263637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4505c315c8485363c3cb8b0e0fd627638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfcb992f6a163dc96dc9651fed7c7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120733d5a770d34576ee4f4ed819ce55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f523e2ba2445fbd59b75d850282ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d6a3c7dbd5f42b1cc1397831ac0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efe39887425ef952c169ae34633a85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d998fb03104f75738fac6fcf9992f1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565940c6a6e6d311b9834f85b3c76a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dcbf682494a635a679a40f4b53b0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71efb3e59de5cd0cb89c03a6769b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299e6e44651023e0b988feeb8bb1db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643a51920d1d8d2338e95c3702a284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16371d3e55e0b488b4016ebeafc8c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b5f3c9553dc644753e3f2b807ec0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb6f22ef4a5e550c266967ece5de1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8ef4d4c0432bdb4d76dc5dbe99e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f0269f1ab0bfd5cf428e7e67c0ae6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69fc5e849067d166556141b037e76d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01652c6368f0762acdec9db5f1ff25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc3d7c1f803b2562ce5201ef7b97da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc4ce627f3d8c94c086f645c10818e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80a02657d56f8cbfe2c6c7c72f3a3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286fbca85b4e981741ef819d172148660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a156be20fa29fb533cd174a1117d2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b760ad7f6e200616b30f12a58582662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb20c6f712400b221946be654fec202663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc71e573a49c40b6703969d3a02d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2c82244f614f43458743a19fb2166665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799e47d06c91dd021eaa2fa9581dc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f9e07349585a979a1204397b349a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357908c6474903e83861f1ec1288e7c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b601a08a3e964a8ef9a392cb19525669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4a665530b70ee1c0b742213950b17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f54d84c720b8be79371c3611f6413e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380af49d16c56cef629986566cc6be19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d3c45a3901a20ac2a34525745cab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0302226b492cfb4dc8bfbf987f2199674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0650939523d7c44ad467016864003675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb4e35b218cb3ff677461253720675676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea51e67462b712cad088576da33e09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00488a0bd9069be0439aae7da7401d2678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>