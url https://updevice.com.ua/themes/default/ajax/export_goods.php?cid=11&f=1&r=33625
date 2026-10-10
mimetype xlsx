--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c827be5147580610d27831d971d331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e521abfb854d46a3bdfad7cb840a1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed84917916fdb0d14e5a5753fd6743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef457b73f579498daaf787d087ebd544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d0f62b7c0e62a4840e155be9781b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ab7fbc41ec5a975547992c2bcaf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7429aa894365c64bb49609252e688487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b004d7355b873aba36e582731361b3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4827f66807365c49f871cac84384b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eaaa88e506e01da102e7d344fc03f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9c46fec8d6b1882beb2f80d4ccee111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c61140eff0dc069dace48fd4839812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2e4d816002afe647bdde5c12fb17813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe1c1fab864d6464f29175401b9cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9fc67f92259e5c2ac8f3f9af7ec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6545e808de90257aa197215bb59a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b3df58338336587b91ab107c3c80117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3371d284fdafec5b77b280f84aff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9568309475da46dced3434ea97b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019e476e486fdeed51927a877a6863920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687bea88c9401b9c3138189162aa2f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5bf5ab18b93c6985cfed21c8adab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e8bb4adf04ae6d35bbd930d75422e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820459b807f1e0d390796a6654458dfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b01ad43cb69fc8b3dd9086ee94c5e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccebe05e3c131940cfff22cd08f5b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc96195f2c6eef6731e41b48d5a63127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d27580e8c28cf3c6fc65611ed7f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7771d7f79e73f33b528d31d1bd09d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211613886066a2cbf91fdb7cadcb01730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb9dd4f5b66195d4a2033a93e707031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f12e0180dfd7f653c058f944f34332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91e3f1d812d6e645ee332783197c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18424392a0103cd9d01d90b935a2a0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057faa8a5c0100b3daf7e2ca45584bb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db01c5bd960b632c3948da76f1e12a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ea3ea945a7dba1871e735024ac4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae98241e7c4df4d4c7f8ad755464938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc718cd416ee01c3920c77e78eded4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b221384047363d7e8742162daf492840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106e84377254416231f8e7388217e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f40395f308e1ce0a2995cb031d5e7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a1927830afc1b6c2ba5f111890f2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dbb4c011ab7008d04031edb1a1d6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b870f09525507ec6c2ab3a89ad25da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5212106e29377b6b999e9dadee15e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b536747f4625cdcdfc4e4036871847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45380377bd571666e1d4c9887958f7f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ffd1c18fdc53f4cdd49fe9baff73249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e0d2513ea47a168c28ed0ae2921750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367f5fa1c541c3420cc43cf125032aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9881ad0ad6dd8daf952852b3887652552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c8c3638edee6fedb704541acf80453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5a3653c2214aade3c2161b543b9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65919ee13ed03fb888cb626578ebd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f1f21f77d97aecf990f8e1e97da9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423fba25a39268c1ab0225ef5461f7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4567fa2bbb885b5ac3cfa618739c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce87ecda6fa30b0367eaf8f07cb2ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32576ca8f6c1e2df855780ee0fe71460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cbc871866e3f081140fbac38f9e7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ce98142ba047ccb7784988b1bb78862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc621d74a98d8b428a36d9f09750963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c041f2df4e8b24de8644af2d5649964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f43d3eaed0727454032117f15526e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e66b7dc9ec1f21d5af34b89b471566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd355f759ae999e898973473d7bc15a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bc7cd4193e20773c6b44a1d020a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3697b8abe23b50f905dffacae082469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488b8c2760e74fa74f4720d5530dcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9808e97b296e98f9b9ddb13c0930a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566bd0f2ec20038b2698f76960bd6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f5f9668884669dc965d890cb8151273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38c7e1e75af46519c0adf80bc1d1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee4e956f0855c164498d82e029333875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb481fb8088225b82648830e941de876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5e5a8fc3df1953552b3449783e6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3332f8fcd428a10b456e5066c5d25a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be4df96ec29aedb08c31664a8ad3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd7b4edd63bc1d3f231b958665d54a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff6e798824b8d6ae4071731775713981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1920c068c3d1204cf7d591cf23151582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95786e088221db522be7c1b89f15d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef7ca2fd6a5839d802eb1561bb52784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e0afe6fe2f9e2fff13add864352f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37a0767838971dd405231ad18bf0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338810e3bb2dcccfbf789d46b6ecb26e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e879dfb1805652c79c6c3cd5fe8bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5ecfa0ddcd6c9b734dd10c2c1a8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9d0cd00a2d2415281242c69cd3d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013655068c7176b713665d8ee21577891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d04ecadf71f734fbad2c8d8325315f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372eb89f5dd8caf34847ade9beb4da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029adde0a79d696df34af29bc6a229094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce1dcdbc54fcedde549c61ac5ce4f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63db49c7e8771b04f87767f74fff696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aec23712db058e1f62973fd101d4aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca85a4e0d0c93f455479f15f7616a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d50f8065c1e68b5e7c6f56ac82b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e69347bf03671ced1335eced4a7d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e8c5bf7816dc096c2e9590fe030e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767a3d7836ae02764be4c971c61781102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb30757187ca962c2b649a785509e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93929743bd715b10de59983eb4d4d443104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec8115dab82dd831a79d7879a0a526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c104b8a57c696448c2d27dd95b0d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb246013072de1a1b1fe1359e0a7a580107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a399cd108c14eb394f33b9b51983ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663c542e7f41fc624739f68cf2ffc29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e2a2913144af41073d8b3efe4cf93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9334395093f383abb9ff2f14e9e1f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba976c56f5da1e221e93b3a426c7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d71c481cd4adc433129d29068bf96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870f8e8a052451af052bb65f075b08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c826dfaa1edf3ea0841292cc9a23419115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb82f399a2f3c7f6a900d8cb8becd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d8cedb6d710dde87d92635ebd706117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb007ea312e408b591e32387a2d6a29f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4f1df62c7f2e6a50d8e63e3cf7d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5b9d068e36f4e775a369fdded69e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0cb878149a5cf72f2f5e30eae20e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9db49f42a23df1235e2689dc4623122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b611b68ab8de51312969e96acfef90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a712a43b583848d4c0cabd3c082207a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde282548f2af97373c02c988c4eb7ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2260c9250b58129ab14d34c6e390d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14fe0874f1263bf2493ed4be2753da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd7018d70d7208df7a8ad394e45f6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b45885247fa1ace58aec82bc5961129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f4bafa4e93d172ba83cc2cd19b9d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fe8781bc846484098896ad66fa574131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d615a9f60c923db81e5c5ea25e63f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66d442b4ea93816494b9e3ece29cec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46760bb233c05ccccfa9e08f1819ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f7d6399b922ffa0eda065ac3277e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850cbe00b88707fc134f45996d40b95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aff03b712eaff7aaba5fa6f68c217e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a8b57d668e3e67d3a7a1621825883138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb101bd3ea1936cb05960f718c0eb500139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f28fd85981d5372b72729c19cc57f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bfea8734cae746cbf1eb1af1ddb76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a6881ce701cf27ea51d07c2e4ceed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0903317651590b96309eb0a516f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984541aa000d326c58bc26252d9818b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134266cb2cfc92807e113fadf48fab04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8445783b29f91cf5605275bf78252146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c108828bf68170e0678a8b3830d1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc91a140052ce92cc4f720e4c37fc28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806589de49226cd41df2e4c242bd0b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3045504b2708459918c6d4572c4f73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2306a02b89505961bad5381deebb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb5adfe6efc5dad96e11c2dab15d80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ab35f5d1b18930e04428d5353658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f82a18c5b86cd541eb5b008f3cb28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244efe5b8aa20d9d156b7756155aafb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f84e853cd774f9b7fe0978a680ea8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa728f814bd41ca0113f460a3007a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525c061cf3df06daadb0d7ba680641158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c5c7d7330adc8ab67921c510f2b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebf61a070f788f88e20c6f63819f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8232475d955bd60722ac0774e3a5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d5bae76f5dccc580c3f07575e33ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd38d82487e741d6ed8bad701d63e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f7decfef7aa40b16da010db1e34f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d03ad36410ffe80b2b33d37f3a49a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33619001c091620787eb08a9179f2bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf72611b3bb16cbf87fa12282dd34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5ea1fb6779e702b01182bd406ebdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbaf3d6fb13fab82247f6dc5b9a2e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13be0bfc48e5b633ef99d139cdbc904170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedee65972585ceb4f08013f1a360b69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc2897dfa2d1b5a487a2ddc4392cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bc3b9fbbe1aeba8fea42b5cf5554c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53634352088d133a58055222a3636404174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a86650b2f845369a3aa0c72b6b7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d048a41e793ebda73d55d5c9b0b2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354438424f0672dc51406ce0ee191a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1ceb1bbb8762d18a1a885c36e425f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9447d437d84c1f105bd7a60abc4dac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cdea9b79742408f7607fb1d3c800180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ab5ebe67784f4409c9e02d895da2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5430d47be6e3080132d18da3bf5c4c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c0515ab0c2a5dee155a1d777c612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edc1be740fb5b6a034b4a6eb9bff08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d3ad72b52fe33c2a6d71887af4c8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b2c81dbc06a17bcd5d5d77af831f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dedbbc8b9361c49bf6996dc21ccfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac2c944cade7894fd6d35e97c3b1d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9a6e14ce547c7ace7c84ece715fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b56ff2cb8baf1273e75619474cf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e900e89789c2b5bd526662c78d0655191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0318475b48127b9aa1bed80b5e0932192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6fbd860577c41d4231e4ff16ef6af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b1a9eb8a100ec2899c8ef1bf330f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ee57e6c5768274db2893e25f3d3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9d9ab5e1342b1835b6ff7e2bb150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ff8f1ac38731ad1878085996cb0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0eb98416eae3c73005814ebe4f100198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d55fa265700b286d1f2a948725618199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a68ae42bac3dc17acc4df39c07881200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b71e540ca937f266b9151c5faf0d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191810dc57371a4ac8c988f20513e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114b5848217fdf8773ec8c7e0a7de27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444546bc69289e143d7c844577e75a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c25c45639a90f522d23006a57eb4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b990ddaf697b6a3202be81c52b1e4d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135549876a1511caebbcf86dc5f91ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0d9206e9e3782989bb39bccab672208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fdeb45989271c6c5681c64b24cc45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf89d4120e2e46b509a23e4af706df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271d5963880f8d47fd506e6987757c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e4094487ecc339933fd6e4b332f36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d04750df2074a64086e6d0d619f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63127da06e154813ff16941447faf2ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba9114f712cb9c55061fa15c8bad11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ec845a814f0b3f210c4692e1b12dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f51665bbafc80eb2870c95ec2dd5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a25baa5fc48a3b32277c4cc69226218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd4d70f2d1bb59f4bb48fe2875e54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2a109ce20a8a31e87ef341e861479220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71209510aefa763382cfa26317c97b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acc5c3138749910be166abf228024222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898c747e8a1c0e12eed7401f2f4bad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fc59da6b9fc55c1599946b579f43f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b99b04287efd681b26915fff2baea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e81739f70fe43f7168ed016d6771226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b048518b977520c7247e394fb882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7751ed1c71192bd06cd53c6b6658f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614b900b5dbceed3bdeb4c3c437e3cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb386ca35bc2bc103685ef22ca7d67c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa48e795c9b203f75f66a3e0aa4435231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cd8df2e84d260d2f94ba80bd5131b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969529d0962a9672f532d83825125f7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e673b261c8ca837406d605df511803234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17c158b26d76d71944f9152ed4830235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e745a9bc764b315c4f3d50adc916e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89258da9ae3aad301f643f52bc667f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db486af28bf5b2d82e8b59bd10ad8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14499e7d3503630b208a37e3a8446a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ece65a320b9b670688a403cd19bec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff6b6fd4d806488ca39dce9b98b02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5cd3543516e32a6d6789b9d69e59d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f19e5fc45d73b7f10691f131434ae9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c39bce9335ae6c321286a7b59a05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de92e4413acf773bfcb77c5e6037b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1ccc92cdf5ae2831531537df33dfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049bd11912511e79f59303e5ca77d11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b16a1f2227c539787e8e0e47902b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19095897e1c32e86ad64cf6fd42991d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846b3e1b240c9a37d3afabca8258eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bccf4f436a5572e949fe4b6be70b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16d4697149550e849eadd27f6bbd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f80a89c442fcc990fb17278e822cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d92cc55794016ce761087b291436254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773602b067d018296072869f7123df1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28063953ec01a5bbed6fc6c349725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c90b23d15f974b8f0f07a1fceef18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bde2cefdd80ec0b0324827eea49ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4481226641c97a56c16f6ac9ea6cfed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b5592d185441d2d75bb8132dd7814260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f45ccc49a515ac7c867c1f48cac7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3de9b543e139cb3cb1527ffcb0e870262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3688e6c4033bc98ae4eacd06f0916263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef35883fa2bc1ef73ef97297f78e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcae5ad7c3b41682eb37753b57c820265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0356c2b16cc0bd81b3be9f1c1d330266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb4f27bd8438bb7f6deaae421fc11e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf84f71a5edcf889e3f97c1e20d3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78097f69514649fb1f3d2976c7f4e94e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b5f0a326de7d611e85b479ef450c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051a33c300b9b16e21bee4f9715dab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f717e9c0f2956b5d4af60fd815e9d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef38a3ddc3eea24ebd739ee9191933273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbd92972b258eb11c5ef21aab498e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f20cf1c381dbf6436f1db4146c22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9910dfc12333fcbf8efda904d2ab4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ddb0d76c01684b232a8b8a35cdb68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3954b44f7e57de2af77f72a7649045278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c5c84f31b63aa06cc533f60045c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa332267ac6e5669b04e592eee3ace280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f19c1278658dc4589a7fc4a588e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee230c02b15a9f39158186050f1ac01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27479326e1d2d335aa4edf3f79a5bfac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d4d3eabeb5f3e08acb603a0ca9671284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d95d1940adb050a474682b3902d43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111bb072946b232a4a55d209c683bcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e6e1a619cd61a5a23352eb23ef03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03823e2f90ec000ad3880e172c4580cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b4ea217ebe7f3ff023dbb40738e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca8892a713cf5a229c2c9157a9b46d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84064e00fff9d6b60f82b1bbd62be6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898110336c5167bc4b0f5ef0ef3da7a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd841a89ae77cae54221b9f62c2e5845293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa0e749be36d7b74c21ba2cd9bb578294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047ec4b649ef41bb30abb7cd9eb1bdd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b4ae5c52b10e885204b601dfebd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da8daebc8904123fd7e3b322bf620e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc2db3e84e5ada9ec11204cd78aaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975cdf9429556dd10504f545e9cbca9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac96b005cafffbe4737bc14d51952300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011202d8c79eb6bd101811313a9c8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e368d8fbdef39ee3b02baaddc58d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afed3610d5937e83296c5b00d19d12d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbb356aef49503ce1ea683042b66a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f18b222f8aa1796a723e0aa5db6973305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b686c4df3ab325255c0ea86f1331306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0fb5d52a2909225ccbff290db792f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91165bed0b93b1a6c3358af4cb0b0893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8134090a5da6a33a59501b2e47e35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943bb21b75c8cb049db332272fab26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c210fa397cb0ed4278586e22c7835311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279f1c4d91a805b7a30a3da339fc0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521588b1b6a99c74cd34b236e6b3c275313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb5fe6bbaf278c363866a5b1c4b4f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1391654c205cb0af65796e019e919b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73c297410cab7360c783e99b8fd49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfeacf5e8df84126220efe98e8a339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852076947d695dbe6ad77892701fd9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e637265bff2f741157a8d050c6b5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9475a23db0b3dd929df5be71ff6039320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989d8866c2d887d4ee9cfac3e91a00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b15c3475c91c2309bfa6ec381a4efb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491db7e103002d01263c149ff11d36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08020290c047463e1b9ad5a474ac76e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a90b1c85b1aefa20ca2592193e8bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7a21add49a71358086e03a969771c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e24352a2aac17d625a1a31fb01b732327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88900660500bff58402fb202f044b76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc79fd6aca8facd3b20f7be5ebbba3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c50e4820d3c232e5681a77a1aec6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3f2f5a1c9c66be818177cfac3d02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076ae987f7651e83c11547d9ef316fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00677ae15f1e31189ad7f8ee42a839ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9fd7fcee838476dc8fe182a52bf9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6dc84981a6c2a0ffd78e6389f0a56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd61d6747a8c415b2313ebb9ca1f7ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b974272172cddf718eabc92b68be2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2769a3a6a9645fccaf85d2972f7e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634bb0ae47935369de56701026c277c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f7e620462693bbf74a184be356e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a909a486b63b38dd64e45a65b5d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742376e44210d6dcd2acd375c9584a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8baeb88a0286e7f1c53a3603d9282d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d27111342f3de518b5baf5f573058344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ed4aa378ca5287d505a2b7a4a63e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f879ad7651510ad8d109230eb8fe1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de93e1cdd9543fbf840388b64cba493347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467794405aaf5e4904367603c4982ff3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab0980fdc5caddceb9f93f4c97d3ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf76ed0359f53df87eb6d5e36ab41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac1aea8de8f6fe06ef475eec5aabe2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d16a190265b65fee5ebda3eaab231b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275285bddb47453ff85fec292e7bc1b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042102a38f15874fbac6bb66242bc424354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fe164899c0ae4222c1a719b1b4c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e79cdfdeaa70b6766ad66d21d284356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f59e40938496c554ce55b310e47da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660683182bb3103088a59fe7749e7b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bd9b208ee40b87142797c371878e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8410f73c8b0b7b41c11588a728b87c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e4bc66f412fc240b70fbf485005a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d1bf7f6ec0c1f368ac7912b99be2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82830aa2106842ac5805b853c783bae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b72c37b27ca70fc535f871365219f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506966e2d96405f6425e91b763b4fa9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b5bf3c27dde8dd06c9af67f16ea5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ab33ecbaa9eb7a4179114461cb3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541fc7d3ef667879f5ff89b7e53d3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480225c2dd10480d66fc05ff4ccb62b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101a7f27002de75d6362207d4856b13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce28e33f66e848271ebecd5cef632ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523634cc0d7269cb615288f7f3905327372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919893ad54f9dfa28300359091bf06e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebf7ae1cdfbd5ff487aa0a6cf67519374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22fe55befcd7d4e1a9db17eb64b21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39165b835770c5c68099a03c6c119d8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99859eb855bced276c64d3d4c617bf46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa7ac785f5e90ab3c86cd7258a124378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5452a5321fae41457fca6c62327d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c444cc54139d753eda3bacf2dad8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d494685436bdee016048d8a1e0f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802805c02370e40d548c0011fc223a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1957f4e2ca8e7e5eaf1c3166ceb69dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06fec666a4a2c9f7d05271f82bcf5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe8d680fadfee7745bd428d52ff23d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c45329b4b73f5f3453c2e4731537aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef7d0837d5c8efe01e276a48ec2dd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba7c77d3e73786fd3397b53dc7964e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7e859a5477f73b3c9c8e09c0a4ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda5f4277460ac58005808ac7e5634e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4902ea2e8cf25e628abda62e16c239c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8296507aa12cb05083259366d6656392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9b319442a9aa4fbb8cb808e7176ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bee16822f35f685a8df1e8c1dbb25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0445a9b324069351eb69c3f21af93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773cc2d1e78e397e52a409ddd0bc563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d221c344f18519e0d7136a8a6e28e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424b072686543fec91142c4fc1f689398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3063d9b0b2ae20dc1cdfc1c41c0dfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b88ca65681005c5a0d60bbdae9613400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec3704f09ab725a094cb3455f26a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62013295af9b1c6dd836e3c4340ad25a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95515518e791ac1e7ba5d475a74b6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0e59a332d25d0b0ed9d04121f4a44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dff49bf3cbf4f6b35a9bd4065859b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750db09045159c51f0b648b579d4efb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b114a7e436066906f895e34feb9b71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b20ee650f9ecb02e8c908135fc6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b02d84324f87c9508d2d0ff511a0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b44179c23c8806c43e1c8734ddcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ade3a35ffbf7696291bdc805d3b22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca01f333986f94f85b4849c0f1b53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3094295000e91b3802419a986d06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886edb08c6fda5535fd4b6be91df4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509992f90302b094af2eb4fa16a2095415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66c4548991245a43126fb0917f732416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad6fd22e3137c942df33783577fb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6450526b22f7ec09456c5098f237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5df46e1001b38e149c172f41ebbde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ffa578cbf7ddcfe4f5c0c7a2ae58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b98f8b233350f803d7d7490104b0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77312b5173fc78ee25c69c485ef2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6475a6874c62b88df32eba473a11f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b293847e990c3bafd81368024ffbb71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0fa29e72bd45c2aefcbe8153675b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d01876db4c7b8d9482d39731bc3ace426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199fab49c4af3d6e6077ea13b1d7fb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfc610ed1af4a6cd3b61a1cb0e6d2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed44161fcb7b180cec2d5793b675e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea55411de633de71b926f0fe1facc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eed615e2412164ad0aab45b96db4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd415fda3c8f036177c7cac863c2f55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0fd83cc4f423c3bbb5661ad7e222b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a7a3ed957b33e572f3f28038c187434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6bc2f4e78ea04bb1230a16dd5a042435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d292333447f1dd42aac82839b3caf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b04e7d037c1a2b568921cde22c65a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83348d8404944d7cddf95661ddf685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465939f0d06ee3b4ee7f8e62ab2f28f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e848a1003f67b9b6a340944af0bd37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab3e163a2fafe4d2b2d3b93c645c95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d5e878073cc9a1c429c01861bd8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4fa5d6b80b7d181fe9b2ccb9f9059443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fc30a58555eacb669bbdc3883dec1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6f3f9375d59833f9e18a513f6faa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845f8d8e266156968f089f5e79e7bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2f1927b21bb90c7c797b420efd1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43ec804cadd793eb808860dbed58b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc18f0bcc5eebb9b2d135719f16fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57d11a20218c877fb622db43314efa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d397894b20079da90a4d5e08fbf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f540f12556369c3dc790e9291726ca1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c979a027bb9d657314a856a4ceba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1eede14a9eab5f72159aa13f71aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a79ae9f00a5db42f595a2934db22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf747130c6d51a7fa104406eceda33e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e1b3b23ef65c3d97b9f25d3a7237457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e09f90c75830b6301d28349230cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935089440c8c4644c34558f5f3a82665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f1cd9d1a3013d9f7f94e4a97a31e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed512e6e8b49e3c1b0dc5e45b1af0ca2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450af2fbe9f632d1ccd4e651917322b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f378770d68697b455336f0c49d46ee7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec6acc102ddf1ef1e78c80526fa68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ae55da01b230eb58940725b7bdc05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52020e21f2b9df8c0e661594c17918b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15affccd0179d0b07e87947a5e4d83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d73ff750b2a3fa677108e814026bab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9cb959a9f4ce9974942b18ceda84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01806540639ff45dde43fb4c0df47360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c0e8fd9690da70e5c1c026cf22d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e656be092fbcfeae722987545d7c8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf5628cbda06958421ed2f35f3a0cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223dbe49e5f32156e4f99c4b5db2ff3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7617854cdb5e2605bc3865ba1a6999475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e8a71561d6ffa1e16e003b4ecf488476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf97e2cbd76c0fd9f581b25b162613477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a82054b7e04166c20e15b21c3b2cad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777142b764ddfef7837cb855c534eb90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91011b203667794fc893c2c9530d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053b4e593e8072093f34de3c6479c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5be991c2ae59c52df6022d5d071fab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf26a609245a66d6ae611af3a90a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f416e41c64323cb3da8e6afef44fa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96532420b37b49c117e9f936ca2a07af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498dacc1b590a75c2230f98d09bdd4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f776f0618aebef6afcb01078703773487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fecf634e3c6b08b7e58709312ab9fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290126d58c85550a5a55de406204e1e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeea2b5fb6bc2082d3f66d98868bfe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13505748d7d52f6604f876835a5d72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e713d532b036f4f4bfc74ad9b2309492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ee598fbcf6c7b7fd9951a5de7f3d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063613c0eaa420e54d4258ea4bb521e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a5e216808bd2f04e623a77f84f25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb84278c36eb8687fb36e7beb6465f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae37ebe5a34fad0e54f24544a49ca7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd463784230de2efb7a83e7b8725ff18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad09c550f0440ab431f8aa4b8a401499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49e48c82097a2733d21b15022b0e74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f22e30ba068c948fb7229642dac85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa79e270267b931870f74e8babc268502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9acb1daae1b320b2f79886a0266f68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f97f053575b4a6f4397f952c8ae0a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231df57e5d135ae55e0cc5ae05db535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf211899d8327c6708f931a7e22cdab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a5bfb9ccf3390c41c556475812af0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366a2ab321fa7018e7c6225101af1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003535f306949a6e45d41ec9fb82e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd2433e72eec334e5848a3055dedca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6bf9e14cba010ba8e0719e72544af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641ebacd2878c1974c1adb0aa819d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8c9e56e3994846758748441047c97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b034d4b477d34deb7d2bb438b0dc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9bc5d4ac418a0907d5f0d2dced86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3a7b853f551598506e9f4c30d284516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce9159764b74913d5f6c3049f28533517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b7680c4009785dbc99d298bc84e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a37b67e70abdf2df32352b6c2874519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec8706ad3160130559b36a491d83f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f9db45455fc243b229bbff2eb5e51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75dea70b122783be88d9bacfda3dff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf71a67e5302964a3e8b5cf729a387523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d25c935ef076045b9e4503144cd32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb56f5e9d5edee7fa6786d7ec60b4cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b6f44540d7c0a24e350c12aeff75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72fb3ce802561ad42920b3d8df7958527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bcfeeb9a535e4278863a62970e08c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091ed2dbb9101bb1bbfaf197f666efa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0835defa317a1a5b041d0f9c5adbc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b8cabdbcf380f4813dcd93ff76c5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12ee43d6d068a71b82be3a2700f8e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd17b95c442b0b1d8f78216b7d426c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845e695980e4cfd17b27fc6b3fa9c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a03c42861b7dc22e27d734302bf41f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854071d915e7e33263984f4d3ac4a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10449154043ee8cad267f2be8e3a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613264663783ca8b8cc033574aea9dc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b195a37647220abd7008bf2dc2f224539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d24a8881aea2884016963bcc537e5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1719b798230b40b266bd78d2eda3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffce8343186d777446967b9eb3f9d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ab6ab0553388c74e870e8fda09e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86cd711fd0829b7975f269105805eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001b9338e3ad74219d7dfb85a4c7be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e91713e3baa16cab28f7d642152ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8a9da60115e4d6fa6cf55c7157c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665f9d21f8f56c03497d9d5c4f7b36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45611748f5285b92f394213571cb23f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040dbbccb7824fd9996231a0bf7f452550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34780bccc1dd2ce9b3437d3275424551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da490f997741de08da993ac6612bc385552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d356dadfa02617eb7fec0a94d59d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90e2b0ec6e72058601c7889fd0255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48641fda5b69173f93527716e4ff1ac4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c027d326fde44f77a703e60677bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1518560fa7a7cffd49f09868fbbf95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b22a7960202069ce50f5dda24a6f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebb5f85d011b1bc4eb2dc980ed44f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a46bf6e3f717ef86de5f2fdb059f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ad28c01aa64aa0f1137db0f3605e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868ecb16738cbbd399ff271a745bd59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142f1ef8f30aa1dd8a395c525f9a84f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc2189f409d66e72d44d40384ed4f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879978d2bc02fd6a15ad9cfaa43a6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c20f3c53b9dccfbc432f6ab06d31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d988deb28aafc2e6381c81af08ccd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e713f97265e43262733d185ece042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667a0afa9726d1c1f18784e2c69af8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d722b4e40a497b53fb579848d65d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88ea131b87c884796ce868986480b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567696b23ddbf5dba0010b522a38b774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a39016dd85ab91f7aa08b1090d38bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9593e5817d2d1dcbe28a464ff2825574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f67087020ff53910edb61137c6ceb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe662433f1870ec0470c4d8a4ea66d48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9224459c42bce9b5134d05ce422ab51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f82cd44a322f23afee05854397d53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb60d3ef1878ec7220eb0d202d667a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21b0e20b55746d258a72f89843f748580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a921e7fbd819f78d380f6879ab436f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626e21778c60f565ddd40e09abfb9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58435e13135fdc95f8ed2660bf8dce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697c278c3577081104417e4ae59f79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea099c5dd1fd7a113261db33db99e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c51e87e22db3395a34d2428f960f73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec2dff089925b954499a6736267aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc572872369ea786e557b954dae9ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225448d6095ffb60300b3ab76fab2a8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0a9e16999a1f03c948af4cf8bb00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b2689f9805389c4ef4f97ca040f3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd6a1f32b65665a13e908760c13fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385152548a58a86cfdc45a6b77972cce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913d97491b1f59665c22efbe53cc0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173bc0652014f0356009d840f7e2a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c6bf115f42b39927fa9d89e36050c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a920bf306df9a9870db363c5b3a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e8f94d60629634bea9fbd6beb8a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1d285112e7fa1ea1b2ba7b0674493599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec3aa4fb5c4c3e192778e36f84773600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753ec17875e3f7670cc29f1f15add2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cc45c23e49677ac7d2baacc13b0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70549f5636d9d72c4868c20d6cf8e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1214c382f66f317927ded1e9ae39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92029b9fc5e6baef0f28d213755c65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f27ebb7bd5f4c766fcafae37e61c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa444b3a0c48de49dac9e6300442171e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20805de8c35b9f26f13de6f7b17eecba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e25861dd4e8df5d234e6d470d270609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c7b314c1e3139dc61f1a30ccd479e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c047464af78324e531457755691bfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b088df5418b126459924f341f45ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca30f3b3e6895acb341ecd9c2a5dbe4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b640e7906a17a98f9ff956de8ba8b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a299d9661fd46fe3f860682e9fee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab97f44dc034d8f9c0802e2f44c75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6348b82f79e60421132020f0b5cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb90d44701fb6d9b3c4452c3be805618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026bb7848945cf01a90dd72e5747e6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659697509bac8649aec833260366f4a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa32d00b037189f58b4cb749334eda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c55fec8299fc344e1148625398c0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2787ee8031eb7d656725aafa7af6ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b883ac708de1bbd88b0312db873f65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1835bf77ee1b6c0d993046e9c13673625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67277df3650b79b24966a115c9f39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3071f851d4beee394835d42a2e16f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84000c93df89c3c494978ac784730b32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6966fc00a0b2fd98514ff4c85f4f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d8b6d753c7f566c800228c4707d46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023eaaa53986d67e7efcacbfde80aa2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6873b0d9452f9287db5d09bd88117632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bc3e12a10d2dfde6aa22601e3df6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6656286a67dc82ea322f4f9bdd67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52e92923d107be95f6211bdd9d3e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454768b98b7ea5efa65497bb613509e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3da8fc618b306b191ab83845533a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8ae7b2c564d841780a1d0b5b0bcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f89020a87a5383fff98847896e30a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f329a8441d4188ed95703aba7136f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203bc03213c6a23e28b9d8fc4803fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4bf5c698fcb84fd063427769f54f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13e0a078b71e0b050b49265b340b29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f3c0840f65d648d9903d3650d48f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9345fa427bdbf0fc860ced65c7c4bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313830086903a62441f167dad16199646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005694bc373ad413d6f6ad751e79030647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97e715c82140281d18d1c79c987dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12500ce77f3ef9e4dce70f07acc65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca153db9a090b89acb8fa4a96b7d7b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f5e5fef84bf9cf9acb0de215c0aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf91f8b12cb3f2a0c91ff9c894dadc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72d12e184c9bbe0f84d01fb3f3398653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef72508033baaeaf0d615463ef4b6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00adbbf88a75374a4fef05c95b8b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2aa44bafc2062c425810541cf983656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d5c08af18f98deab0eda14517206c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6d6d5bb5e0ef04e40dc1ccf21386658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345795786a775ff3d4d37a733cdba38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dfaa55e0ca23c85eb8a7d767e5c8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb73a1d60cf68959bb7d8b9389db7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c02a4e8a6d7ce9bd5d336994db8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e407b8b26ae139dbbe5d98a57648c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59796472ce19312a39b017fa07f9e98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c1dcadf437959fbab0b63ea3fb6a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed762db0ffb58a9deb621c859ec9d4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a777f94504255160f2c20c4c40310b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bbadaae7823446f65c4302bb9089f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d022cb21e5487905b792b53c76bba7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8188a269c382d0794102b20a8dff6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc0c83beddcc058442eac94fdca40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf79c9910115907f16c71cf3bd85f2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea07d3bf2919945f26ffff338c4194673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb47f34d2a8a77622b5b465687feb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0105453b983e9732fde7abb13369e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503884a952d7bda67b6cbe01885912a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111b00788da7b4283574dafcf60200677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d3fc033a658ed460175e78f4f312678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3a1e8fa3a22e4493603312430fd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f415821af297c4a5201a1332d164404680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f21e51724051b0780906be1fc627b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838f80e268d0851693c8b489530eee6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715898ad3fbfb48432daaedf4eb9c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f702173885b0c92baad8c0b072c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39375a6268e9b981ee564beabbdd281685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1661d85de0458e63e23b2a44be2e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07a593ada18c9eaa726fdcd710729687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a997e6647e7b70e248f4b8417f44a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fff3a6f4c6a329c5253cce4ccf7ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96626507f389b4f7c9950653cfca2ca5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37caa68dbd9b1567f5e0afa9151e67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f0e006ce8aa48e338d1cdcbe78eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a928fde720622573d4ec4e3c6407b4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518b71ec274c6fe4536e4121a33b31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd286b7016ec48fc977b213ddfc41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae7edc4db4be31093c7e99cefdf19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7165e03132b4fbe75b98aa12a945697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc59e0739cd3e42a10fe0e07fac264d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733506a6d4d84fb45258dc26c4f2a4d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca18095fa5db4820cecba4610a611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc90c64c943c343c9c209e4a658014701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94462f9d1297b4efe4f1956514b1b4e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ea225472a7d48ad6bd11dd236ede703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f964a296afb4feee4702ac1472c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c56d991af2d80e1711813b9c77439705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3ad19ee7dde8801e9c10cd8518c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176b01af5e9c0a0660e1fc1900c5f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cd69a1c0227ec005db7c06a218915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0f2941962821924cddcae2cf8a62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f04c7e40becb6ecd5381a62f29cc710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d6d645de7404b0008df76e84c73831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f104906f9d6a4ec387481d78a78af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64c0b85b7498a6abec2d837914de83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee92da5ddc90fd4dfe43c32459be5e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608087e0d53c4023728d190eadff3815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df78e693aeb440461793b962a47d0326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6e8f074eac7f757ccfbfdfb251e7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e347ce2395676fcad04b6599ebf318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269cd5287020a55c4d8a3fd6192dc4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9acc605e00b797f3fac956c6f327010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71fbc551def86913ca52d325a553711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598521ab398b11c7f173b23a234be7da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e66f90ac9872f3e37cf480f90b2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b69793e391a650ef6b89bea706e5f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679e7f484a7a11105a019b31c471dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da5a5fe6bb2bd4c82c0c231a30478316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697480610796b95516d16c2892c03f9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c011921155c3b5062a7a1bfdf54118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ee388f6d15f72c9b9988649a7b6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe2c27a51e9124fc5ae9d6f1a3fe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7fc3db67a43db9755368bbd944bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194621ab5d6e12e16d7a236206f367922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada9d5a5af07a0be678f082e90ea0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b660d727bf8d824d4aa71746fa58724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512334b48a525c0b4cdedbc383f15225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaef1b9c8a2ce34fb9b73cb18b400826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9927dbe4e826550f4ea32d2fbbcd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9fa86d595792ac378a3266f1f264028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5c188a47f1f7195718e8e19f010629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceda481ad4f184e7e868cd82f45adf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca7e612e7c286d1bd7385a9d13f60d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33db3d5ac8d316a614cb797db3ad732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66796ffaf93b3dd7b6576d2b6eba833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f48bf08f321e1d2ee3b0d6a74b97834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec60895e8a0b16cdca6cb4ea54dc0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507c6da37b34857fd02f2eb7b6de0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3e2bb3c8caac6ae8bbea11dedba937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0759fecff1e9271f7dde9dd2cf6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d9c1e2712a29572f7cd551ff7815839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b75312280ff2ab25a9b3e09b59fd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4dbfabffe0dfdf6eb99be5ac9516841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533583c618ebab1d1472db13ac535642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4281263b90479d94b9ef07d02e9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082baa78aa06e77b09c2552f9397be544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773096435744fe1c2d38d186e3b963745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658bf85608ab6f876dc49dca5bbd1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b1b6fc99515ed67773f1d33b043447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d342df8dfc6476187790c75846cb5c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad37e5f42bf8d13ecead3d4c07e4a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914141848bda663681f0ddc3d99e59c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886daf00a160e727fc541afc8ee0ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55b3993110201a3ec5016f697ca8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc589d248e4512456839aa0b9c50d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60a82cba4ba1e89057a61092fc67d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb0301a2dd87b7dfa6f04a14de090155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9eaae2e076dc7a76fee7895b40e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0887b97f0a65ee2f9e406ee9139e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ceffcbcb4ea58157fe9bd757c293f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f65546277e4430f35cb9e19b5acbdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7b34395fab959aa4faa7e8b7c4ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3302bfdfdc2c932a84bc7f3704d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba97bdbfe3e1ae14aeb9b87b37b1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2de4dfd875b15d498c2078f516f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e7f1e946c2be5eccdeb5b60a1e60764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b7a7dad3c4d49030bde7884aa36765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edef06513aee83992bb071f0645a6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13bd6ea1c33518463916dd5887e0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76289bd34b31794c4c8455aa798475968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b75e5a2620f2245efbf62d050f778069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1db34977ce85943165748084027c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6a7427d3bf9b8c20484763d7379771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c534cfa233fd2b055ba9ce37c0dd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f96590dc1adea691cd6b0cbdbd0d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a04c1b4e567faacb4292fae85de274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397803799de8107beec30f1dfe8b18c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295f53ac8802d2d86817fb53573627076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d2ff44a6ecc0f064f0361f9e18ec477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b7299be7da25e846b180e70c00a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd483a74d9d7cdf90b6990d8cbe48c2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f0d56999c5698c8def186baa4bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51399e6b5007d8eae508cdb65451f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f689393934567d9cc241bc80b31f21482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51f2654c26f5def03e67b5050dd0d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad306aa7056937bb9a6662a53e3959384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383388df57bcdf2930e006b29019f79d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084939087ac489ac74551ad456752bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eeffb4d9bb99fce8113cc387e3b0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0ef8909b952adc4e384c2914befd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d50d2e0a8f541886d82cea083c3b6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e99183b4c9d210b90b85afbd071f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a13e867a416ddbe3a711b994f29991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d1e6372efb6ba69c67fbb2b5108192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0af57dbfce69c639d17537bf62f0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c3bdad43cc8f5707fdfe34c77ebf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162b9e833904c27040622573d7b70895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba9a77157e0209b1a7c64aab7cde696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df91fd4d438ccfc07070c69fe3f47397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf119c463907cd2a0e00d2c7e29a474c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bbd57dcca3ff54dc25fd33ef742b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8212ddf00ada28a2c063efbfe5c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6cc78a59064b348935b5dd5da0c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460325a31ed280ec0601a5acf16c1ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb44a66874ae0a109a79f984233cf2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddd7030cd27f7202f1504163819d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b995602dbbd4305b1884ce32b56172105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc15d17926954d24b702a965c301f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adcb68bfff803803d80a2529ac1262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe289d751e8f048e1c1f10483181146108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1b23ab465d008d088cf87e389a591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41efbb24e0c6b76a6891979b26fd3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448faa2289d44684bbd701730cdac5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca949df61259044db05b3d4875050112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894577541424032b66aba13fe9e931113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3441969d2f7a5a998c551d15b53dddd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2d7691a79aa348a14feb69ac06d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70f70bc732447d5ade5a0e1acce40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb7697ba6be243835a607e7076d173117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876dd743e8a291ca8e72173d1b56081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0b973e5d44a361a4dc26c6e05713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7b88b87ba4a466f4f896b13778805120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474aafe82170dd9692da5ed36306f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd85a3b701f482e8027195c9b50e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb23e2a964132aa3738b892bc99947123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f1273380b18d7d12d78aad3e79a22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b4a0b6a85cca159c07e4465de33f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010976cb710604d4f1c86fe22fb52ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3fe414e0bcb98e20b9f9d5046ded8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41813ace191bb5af0aadd2c921b5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a542779ec087122936c08c43ab5267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91215b078dd24d8502ba71d1174e436d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc54b3538ff5b372ac4019c646538131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09a4eaf524270925aaaf3edec54ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b228bbd9fb418e089ea2badf79f16a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b8aa3c2c573e15558c49065cf276134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd24b19fd64f2f544a693e217bb2fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd1c594f66ef8c74d25e2731c6201b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c16c000fef541b862faf404a6597a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2cdbefb907a0d3cad66ae1cea0025138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba37da72769722531a3906dc243bc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e94af4cdf29a15eb39e668fa5122d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3474ea6f2b236428344a0665242aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a1754d1fd213ac7dd9adf2499faa2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce870a9f9cb2286b4970b8d75d9cba5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce2fa2bb092c5bbc372c85961be3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be27032b6ecaaae00f06509e1fdb47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da2ca6443e13b82760bfe8b0ed08b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0fbda480f2e4f3699550cf1edd68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae9e86ee2019ac9bc12474eb9aa25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc48d941e3499e95d6d08b81e2ade3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b2b1f2b606956148bab833d6af5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2180064f6fddb6d17294db3ed374f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35e8d47e063bbe169e44ade430f86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f350c10d7eaec3f4fa679080b7075153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d3bab31214a4d40d70c1e0e26fe5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e9f8ca50a3fd6df033e58f9a7902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082ac89813e485dd6dfcd6accc5c76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ce6b8b3784cd7cee9d3f362adc820157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190628c68eb71e34469ad61c4eb7bda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8e58745f4f2547ea962c35daaa0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f4fedd190412755376cd20d431d89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25e694b4ebc71fbdec06a7414cbb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca305b81bfadc8408523b29e94fce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cdcfe3513eb64c8d238ab16c931bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d084980c79256f076a494a002352164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da32c1a4ec33c4c791559eb4ee2440165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c6cd48fcd90d803425f1c7b0b7d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf539c8ae749b4b2a9dc786bf97011167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d350368d0317eb52b81b34210b485aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d8851358c7577424cdc6c7ddc2fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3853a415bf0c9ad64af4b9c9de6f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7033c6d40861d6d0fbc28026a3031171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92009cbe49706426de19f40de8316fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555185ae1a2510e4fb070b43fab4fb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262f749799beb96eeb2c3de61f47bf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3024b0ee6b9589838d84d574b631175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe56207a407c80fe54e682470b59b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03982a3c35fee29258d20f06046258177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e3f0a54aeaa29735aa18858f9496e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefdd32b452c99c74fafc42cd9e8d59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8015e94af1766ac8bdbdf8bce750180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe729cf133649dcb6a144f00ccc817a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094943875084edc1742ec7f4f0a034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a74e4c6354d4c4cc7515334b3d33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ee573218941d0a97ea5f89d011c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef2386f1599c234b2f2629eb5efe7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee64098f6ea2ef66363c504f6f3e64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847083f00cbe594a9a224bbd1f5f8d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58c00dad57ab1738abd9efbb99b70a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b4e63a51e7cd53ee89856460315e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fff696e8975a34a84197cb46875bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c13123e276613fefa09e55b6012f8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f08c9dafee24a10605ddc9106146192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b90cf56ab900016d6a7e54c267590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee147fd7125a3b2a1dcb7032e4570194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3da6a340cec67195c218f4ebcbf1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc01e30674228c2baee5e9c7dc01b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fedb12754c2685313047623b65d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec15b6b2c62c439af311bb3a2f07b98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf282cfe6925f10dce981ba6a7f14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f463aaa54b853856d5c2f221bb4a12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9a68eef40b9a14c728e94028f0fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ec68b93af8946e9eb8eef10c9bd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe43990918b71bce1dab47528baa020203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f421a263b18c5ffc9b798db709139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d71d0c8d6712c8df74e1383a8012c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798443cb7f35fc6e6e7526ede48195ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175abea4ac8102980cc41f254ee8e76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb19f25b1c706e27811fe205c69a66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286c53b492b8a2aaeef34fc24c082f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6081fd10d95c9a3f27c0e8954da9c14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427854f2dedc687619da5c9848e5e37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aab54f643a6ff2649af2d0a94b3f14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e554cca68ea60cdda409a918a898b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823be7f0e4649252a4c5787d9327921214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da53b9c219ee74594ed6e6035b6999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846004c7360839f2bc006d8806e94aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef586b4d987e8529cb4787b33abe4e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8150d477f0f008d7f1bc38c2e3c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb96339aefed99a33be1d55055290f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1abef9785960c9d452fb8055f392d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51083e0c1ab2b4bc88020061353232221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53b6b16cc4c5beb12d53a6e3790957222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f1568d75f43cfa00dd53d5df5dd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ddd2ab99dd11f022e5c6c2480acc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af79619892beb97ec21bd1cc6565ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36d7b5cfcd2ea5efcffd4142deff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674490789d96aa25ebfa83c0f8d09f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b66856feae4e9e3c0ac1b5ab31123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfefab631d00183854f30352cd3067229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b49803cf74ea0a8b48e01eab7d5589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2303aaa3ec1cc4118e801652327b06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c24ce7407cbfcc1736761c00c617232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d2bed08384855318dcc4eb9def0f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d101c6ad7622e0689a93f65fbaf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e3a2378b4364568e09dc94c23f9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b2b09dfbfbc16f726291a5b714611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7bfb1dd4839999859cbe11e01ce77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67f9a7371a1e2ba8935f087171289238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3179ccc2c26aebd7bdaaad7d8b242a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50ed3fb276140cf200193767d8b520240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a172be6694366b512b39afd371a9f7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a702de5fb2a22333f0196a592bb22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c145520b4798ae7ebf6ae6feba4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad276f69a6e2311382870e72d992b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492a3c386890f663acec8bec8ea3214245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026bf45d31cb391913642733b6bc60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349841216f5cc529b8211f1240a0e6f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6aae72fa78283d4105f3fa9c357d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5bfebe347936d9b16736be32d04f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bc7f83c82786e0fd33e338a3cb7a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900bba2a9c4c703d6c7a3b6b07e9a5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4b30c9793274d362195974a39f7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa479e1dc3f4d21282123e511db55f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a87b9a50e6381a1acece3209a96d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f15a75b2922362ab7aaf0a0878a75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e052b17be7c17d1731c1533634cec4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d163cf40d7b55f8dbc76be5d4216257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713501cfacd75ab40a949ec0b3e8c5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1baafff924a6d89fa0b40cd3e1ae04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b4bd9a8b5ede7489d4e18e4cb7e94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f4a4939fcf84e6726a588c83a5178261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00284b9b4964a2d2726e583d7f6cdc5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67b9ffb78412bfd81811c10d510570263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a0eddfeef1e70f5640b656b0b4de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec9aacac4af0d7877b4ace153006b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8865889b85a20d87d1a4bb42d53fe08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08c4643e344018f9c12e13e28fd08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44916ac6dc9d70261a2b974bfdf5d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e1bc3c5ac4e4b7c5edc233827c01f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd3331b456d3833eda48bf3cc578d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a9814343a75eaae2e83f32886e4cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112debcbff9cac447a05032abb5a00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8310d02934fdad85da8498b9022fc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab55cce29083b3b90a2e6b150e5bf4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4dd49c0fd0f0103c4a422c9007c7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4481060855dccd5fb740136b6b8269276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7c9a5a5ff75366c6032246db84f2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de73828b4995a9bed3c5d27de8143278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059e0db509129fd8d48853054649e55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edb3d3196ff865d338f6fe23544abf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa749de9132e41ccd05d7f43fddaa68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7cbe283fb9f73b48c8b781210a782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef32b5893055213b4ccee239a38655283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a605da9f0e8c9d935c1c401ffadfb54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd998dac72d56133d2bce8162b727285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab3bc980077f1f178d7311f045cf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c513c7ab7911682213b60a1bb462287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbd241f3d4f879bd3b6256324f0f19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae14d29d160d20a65b5373f3f2728b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee7d90ca92147cb31f3e1ccc1a94d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5a6a3eb5489a514b471ff0ee05cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7c763cde851323ff90d53b68e807b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447804d2faa2f0fa4fde9cb6be71de0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426d4edad6b54f53765c7a8f0ef47d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fa163ffd23f3165d12ce312a7a93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa642fa9b1e9a1378703847a79419b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c2fe3690d55dbf20dc040c574697297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33068ec8b5771cd8a0bb17cd8a43d39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a010694951137824e87a4be03b915c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef2e92c3df08439f91239c876c7477300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb5cda85a3eb0ebd925a30fc0b301301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c3eef5210cef6303c7a781176931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574e87a9bbffcd665bb0f8dc07cd8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d5b6870ad7ad8554143dfc812bddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98914237a7878a0d5a116094efc41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7f748c68e28d880b5d874f2dc0851306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2712f8af6fcff54eb81fdb1c71ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c25b42bee38f900a43e32ab80db39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ea86badadf8aefde69824be619aab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700102e07276d99683f7a1708cf5aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca09703020832c1ebb174dca0cdb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadc9616aebe4147895ca3985f9f315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a66c16850fde8d3c6f521eb90774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f643fd3b4273af891f1751f72f45ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7f406b4e9b9ac533a3144734c0db0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528324385449a9d5157876fbd70f1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a11ff4f6f8bcb07afda42e43b7bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480b03f64f36eb28acb5ce2954e4a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5ff76d4d5064a9f4f3fcc2985cd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af6a08a3df6166b2164262d6a69b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36c6ebc525bd84fc36c14990acce8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bb0e9a68f601545eeccbca5360f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217ff4665b237add4a8c2b5b3022f81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b18ef995adf4c47b6fca2a410563324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b29c764bb93aa93eb7a0e0d15424d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af720c84fdd64d38de7671ca1aac05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d195b1c36279d30bad4006761d282b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a04251f33b64bfa2ce6c92aaea650328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d59b7af172de8c926f41433db24f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4bc1fbc4532888a0e720ed7f17e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec46ad43010d7f4c2f11c115ae14bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f8c73aef5561efdcc4351a6342ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe25264fa47dcd7a25ac5d9748b00f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd51da2e410af1ba805b19070e764334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac5f3ca7dd5b4419571746e23dbb23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aed8fc0bf2d22147b9655c20e0c3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e6bd25aee8487be4ec58e0677f1a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445facde659caab47240e94133e52c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28296542f64320509e00652110e497339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844c27e2a67a3068cff0d45866534ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19a1e84a23b873e91fb0c98a760f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb862e30da2d8790c487a0ab3e01d066342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4311aeace3187949772cba9312240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69f866f000b87e00615e6c342a15f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04dc2c9a155ce57680b0547f6dbebf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c8aa0982bdf443589188483f70121346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399634ce99db18b0e818742ca8ed7f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb31ea8d1d34fc8884a7d447577a245348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0442eb4c84606f6038330da6f7249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b87f20c3554c2f9b8a2530b771eff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcd49b3ea76cf759de4969ae325c90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0323f0805027d663d7707be0539fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76ebf85bb92268c9af11d0d5df03a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f69f8004af964261483363b4b9b3b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7ab3d4e49faa95f9f0a32ff69a31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d47a7e3ccdfff0467d01674a7faa8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821c16a4048a27f5358d0cb4378365d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead48fb61af4208542c2b2d1b72d49f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4920c37b596ab2959db87ba86f4a54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536c78249e7d3c3051a36d8c3b74717360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a8f467acb3a24da9ee23371fa4af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50355023812a613effbdac7054d5fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53fd9ddadceb2e11a2366e4dbd3082363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822be2cc68f4f8fe9299434e9f1dcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc892e475c3c8e3c00919f2d9ca81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab12ed09a2611b6e040b30bb8df4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f7bc2659c60e37b673ea55ae5a26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b5482ba03b47a2642a948b47e5f06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dccadb6a4776d8cfe382d6dcc7a76f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665b3ae1768ccced8a5def31af6b38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21104c7f2009c85ddb08922dc4bf0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3061b08d3e9d2697e90cda7a47c36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ebdff41988bc31de390a55b103e5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a310224d2b6dbc25959999aa1578ad9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ddd0f4ff8c28ba431a60973d72224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838cc926e5e31ce14ce1349468b85b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc3bc7fb5f341c3bbaa684adcac9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e798c542ea36bc01fa9200bf69af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c0b0e4dba3c6f5ad107ca530bafc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904108c5349aabc7952ae658210933380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da9dabeac622686eb8fecd50cbdbc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945eaa0713cbdb571c3a3a936df0fbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f38db4c21a5ca0ab89b2b81efff2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc899c56c038a2281b2d5111928f055384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c250551f2efa0853d9fedd3d4b04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502f79f1a98fb31dbb56277f07a211386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581d70289e66b9d0c17993f8f2ddbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a715822f30b95a5e7db4247f9790f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606450ae11b32d2518360521d4416b3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccc86cc77432eba6a8083c4fd5f64e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac7de08f1e872ea19860c63926976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2745e6a59c9836ba5e234bc265a360e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154faffd6564d3949726887bb7c06e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138f4171e899e1286a5d3e931ef8a04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e32a1d7f9dd29a80c4c53ae4f1a90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c87ce539e7e2afc5ed2e54235c20ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0294de6e85805603b9c042b71a11a5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860721b9d887e93359e58275957f514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850178d2e05c88e20ba43ceb9c11e36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bfdaaac5252161faf125266be55aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a01997e03811607d2f8a8d0e8bb47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972855ac62e4e4e7555097d373238c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496945cc01cfd017049aa2b614ff1a41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce58540fb4213b854b5bc391bedbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31314b592aaeedd1a28d88aabb0342405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb4f980054a9e09ba716e656bd2cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6059bb5adfe155928dbe0594dccd04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe9321e14cab1c0c7559b76e0723f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646ee0fd341c3b12a7f848bf844559409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d532fc2c54ea51252bf70483980dded410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace4f54480fc172b232cbd6a4c43e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf54909b698a93b047272f0ebb5a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b696943fd624f22e1e1f067ec750cea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3132b7da01bd8d59fb767bcb2644fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ee43d23b7bb0d440b1a204974e9f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dba5a53ea6fe97abd128441386e3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b52292a7e9c38d40b01a17e3d3947d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae847417c32e6357a15c5647238a1e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced526d484fbde044db5d8be76ad7382419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb156f34b78b9572fd0fc7a85f4e8912420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552504f47c521db0d47725bd9f8d328421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc8b4a99bfb0a2a6ea6bca6334273a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa750f8c09c7b999c453f05d2a9766423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9616fb2978f7a48870fb30e62aec5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb613f12da587aab8a21a41ee12c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae797beb9bfba212a062354ca8ce0e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbbed66167c070a15755b801ec3f8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61152d7c5cd0523d3b66d1241ac7ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6301047a970b04001d4335db660b2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ba99092bfd4904198b1b4c8d9ed9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c1b7018ce7e64f3f3a5e992959eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ee1259e6ebba186d9807311432e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b9996fac674d5010df69ff177a8b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d4968a5463d45caeb375a155b5d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aafb1ca3a22f832374170e07977eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099fd6299df464d0a38c595aed7aabf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618db457387e89a044fe15a41597ee1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e61ac7c4bef00cac9ebe2687e53b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a6c2e5c26e3b2e1eec57b4ccca279439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04a0d8d430050a65875c995a91d5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa18711e573ad91bd06f99617199ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac7fab0d6a212dc831ad042d077f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c49a46488b037dc6b7e60c8fbfd51b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130843d37aef017aa448a6fa94db812444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c715f56ef7401ad0d33c55ab474d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d2a908114e48c938c23034ee53ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16aa2d289edd48fb6e68ea6f62951447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dd250ee2a7c6668e5f2d276a5b94f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c15a383d40bf949900c1b8b0b95a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a737b135d1aa1a3b142fdc1199a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa8e72d1e903debc74fca118201eb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6369e28779d25b2d25e9bf83ddf07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2c901636ecb2c51be61926613328453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd569a11fc35e3c3d7a15843d980504454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db491ff43b22ed5115d94114417c40a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8cd80e8b50d1ce28b8bff995bc79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970d4f276f7d4d61e6aef6d4a43cc8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea0eb1d35882bdc9e74ec3a88c885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857dfbd623d552849a95d279e6f51bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9896ce2c67808994eaf684d1749e1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305132736db7a664e0a6fe23e9bb0a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01dda08f300fb97dc62d02d2f97f82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b2905743ab2420695da170307434463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58517b6344155d52eaa1f4d880053774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8057005cc3d5d411623e7690e4f23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0348bcc7643150d016ab2da1fa416466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b3bf742ba0eb68c662696437a5e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d3a6d1abb7ede22dd249186c617b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df6aa6a348869b53a3b01c8e25529469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e9dc380d790a92b6f55bfcfd185b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1ca75bcb35cf2e62923c80d15c1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f403566f0a060c23d32d00f1643d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3a4d9e4c1a3ac50d994ff5aae7887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d91a8745f9b8bcd884076dcc3c2425474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880fabe2babe2b13c2a8992883ca5e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ac4dc16f483cafab2fbdfca49369476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ca9aa41f62d73f9da762cf33e51d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbab995b9d3cb00b508975527a3541478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ebf2cfb660025616c1a783504ead0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db4d2988659878ac5e002f6555b046480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d959a357d249fd37e45c6dc5d8efe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db20fafdead40db16ccea55b905639482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4426da1b45c5854498480d08caa1ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d56192d09237b4127f6ac7b91239e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7246b2f8c1b5018bf0b211d33b1e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf28f0dd0f918ef514eaae7d83ab887486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c273ac0601340c92ffeb58a4bde0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83691df2508b0e16d3bc72e2b54dbc6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f2c02a6a36cd9f86c24f0992c33e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33b23998aa5b094ed0a7a472b4adb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb24cec3a2e8ee9007834f1f943391491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139ef6d9fa37f8be54ef171444b57aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fde1b549df9497cb1a03735f7f27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fad237c45f8f3dd4f99bdc0b6cbd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990eccab081e693f050f24daae67f46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23f2a19fafdce1687b4a0d6e00617c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4212282191161f05a1aa224dedea7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af858f5db76e12a79224daa29e40133498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c968f3714a9c7eda717597bef05b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46b9b33705dd5e83b940639f3fbfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc81220e2479120d9e6bae095b18897501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d310da74e90478d34b5e6ef3b8915e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129975d57ada858df3a72de8d81b12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2959a494ae20c7112498db17293c613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0449671832b6d0a1dde4891e4bf2d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5656ba639701d37664c47127dbc4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07674f6bbec7a654b9d2b1197d832f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96af6128a23af0e1a5c89d7c86a620508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e490c2b7009db68f04099f8d0a5535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d01bc391b7823f3b29b3c19b3b17f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d817389e3ce1654764edd24a72b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ea874cdc53e7ca2d81191874b466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb17b6c4a3b4462ac1c9f04660b921513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a3f9c2327cf7785ef50c92af74ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f274b7be605634a689b7c07fcbaa3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd96b769c4d74bdf6431b4baf7fdd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e40df111bb44a1d96a19936b333651517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de53edfcda84d63e011547ad654855518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5294d369bedb50014ad4ee6623e42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c950cc5b49afef980aab44c89d1f74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db474bf0b07a794d0c4734913faa355521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9cd09b69aacec8d8f00defd95a09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da4f8f96899239c1d2599c45718c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd071cca2522d4cd71075ddc73d4e91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc53156455cb83d8d85a4a1147f5ffc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762241421fa5f1008d368212477d347526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d2ec1095bf03867f7e214b97f60b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2618808dc353cb95a75cbdb490b0ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae622440f575c6d9d5b72d1188bb71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f6cbf23ca9bea9b84aca65d1345c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0c1b9b3ae64234db46e25bc87847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0a9dbdcb1f29afe44629c18020f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b8f504ab3160a32279d803955059533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322bdf7b8801f872ff1e626fd232976534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352237331355d155244119ad8358fef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2f5bca36518cae1f952e700cd177536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474cd235dc1dde81be0b1599d0c4be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962d646c261d9a5409803c52f4d795538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ac7a7c5fc7d6e6d507bac34a6a0a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcdc536336fa81023430e6c6e2d31c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d3da29dc6f2dfcfdb61056cfb8c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee1a54911e576b66783b679d707d1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52280327567852042f22e548244a37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bfe12c5ce632e9ffab05e5bed13cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e64377e970319b524a0e598d719c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895bf4f74e34fd095bb12d0a3ffdfe0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360ea738c8b0393e2e8a09a2d00436547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95d45e9e068e29ae80516aeffe0e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca21c2cbc0739f4358439fe2f24e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef3763790f970bd98dfc356bd28226550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f727acd7ccaf90067d549e02a0981f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ebd034478b3f2fed34b6df752a9c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9c32ffb807fb83c6b0a66f5248a2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077e7906bba729f09404c480475618554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521117ceecb85d35256036ae66098ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eafddbadd39761e73b11342d758fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fcb60887fc0ecbb840faae5d6b4e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f3097ad3ee4d89344590ad9b0e5f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641279f8df68f39a83854e11a6153e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068f18b2a0eb449f464e4aec502551560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74b42dd67c4c132b8257d32a23bc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a1f122237762610d5adddb203e45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c6e725cf08cfb42d05823d17201c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72d40f4c825f2f7e5fcc54a8cd33a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfcd4e1b00dad45a5434e08b82220a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede55b707cb07e4c5aa9a15d43c69a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427105e424048b4d7a96177f3cc17299567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cb32cb7122e923e8efd07e9ee72eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9558313a1a374fe741829e3c27a821569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb5cfda6c8154f403c7f82e18c81e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3d8877c0cc4dc56ce4794bccb20b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e547862557574f66ed480658b26b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589178eeb573f1a2de922967d6c5971a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee432327b0b9546c8784119fe4843733574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0843b2fa771afd138e7945ba3932a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f51a7fbf1165b93722874107bf13d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1574654ba05d1926aec90fddd4f2ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6f0f1a1b850d48ec72c0049f52958578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88998be1cf0f643ca1596677f45af1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d42fbf9e26b2d95c38adaf6d4de109580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842406bbc4552fbf5be7b53b89c4a07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9c0c9824e394512c8d933ddd61f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a874e56f4f99ef235528fc9c632e8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862ee1d0736aa5eaf85e3715fd56764584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f10f1b58474fe67e30ab49990b6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939dca8a514b780fb97ca9a5cb93698586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196933b8104e7ada2ef474b8126ce66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59125f711373403d125ffd4b99045bcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac464256f9c61a1d56db55f98cf6bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da522353426144802457d17f2f2c180590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd43e7fece88c48863a20ae610def3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f25bc053d9f6f0f7afddbac1fcbce4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fcad566a578d201efdaff789a7fd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91a636dbe19b0f1824aa36e54036ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f87efd01b67b59af71d243eb448410595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6d06c1ed59960e610e57a0977951596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d609495f3f0ed17c16a800d396b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5039905002ee0e8e2cc1d41515aa3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9550c456b6255f94616e90089ee8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed47b6d966e7a7775e5b8d02c753e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc5b36f4616ae25c86139bd5e3f636601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583706a4aaeb906bacca5b5795911d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409c8418e77bed1be0b3240ac8546e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eba0b2e53e411b9afffc0ce6f5686604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a930f76bbd153421372891b1d18f5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e402540273c317e97a4912d3ec03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36879d045b30b08edb9048748c9d96aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6177b7ef10cd636e09d69aed00bf3ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf2f85053af34a945d2468d287b368609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a5397aee36e34a5f781e95d152938610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6e5ba7f375c48f19b34aa21ee2b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da8f8c0e527506b70b50f3bbdee44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ade2f574a088821b441c401180b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d3dcc72029c4d89d2c478440ce262614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635421740c48f84709777a892c29618615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb8ac01faafa9c430d9f3da04c51c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16162297a49d17779a527499e655a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5a7730897fdac6b7b9b4776fcc13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649b9b171954003aaaa6e430927318619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acb3219bdb1ec1e08f7f48ab96d6b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e90bbfa48cb1e17b853ef452552c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54008aca7eda423009c70666988acd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487b57e1e528465172519875d94be5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167a62bad624071cc4b45495cb874d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc11f4d014a0e6f795858bfa985ab44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be819a7a50d956710b5bdfff3de01d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eddc4b9af68fbb413f38b50c9b6e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa5dae8f5b7e23ad7367092807689c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d452850205dce287d326a3c51bbb17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71b2e6bb2f0fd3b8e536db3a14acc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87618dbd4e15a09b31294ff406e8c00e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f291e6e1e4bfcdfabbe56582542fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423bc259b97da982ca089a2414937b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cbeeb9ad8d1da3fb434821e1aec1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e11e097e9dd8d33d50224bf47fd94e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5984cfd5fe94e0e66d145ff2fd34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd01a73171f4d803ebd95f6bf744ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe6d710ea1b1e7bd24a7ba3f71181638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da270d3a77463c5eeb3a45ea5dbec152639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501fabaaf9ca697ff3758e2247dc1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c8b1cf5d6ecff277441bf328d5fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6494b93b438b029b659d876d5653642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d56addc6827bfece3bffb2db14b84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f50b1ea4803b9ec95e896ee9ef63b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259a37d12954386d39f279a73c63c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adde0def00d5d52cc0657a43cacbdcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a96c6b47604205ea321bc252bcfd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34930c63c6120ad680d1748c4fd1bfd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21175725ef5db088b7fa41af270a71b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7911bbe9d4c5580c0930060d35493c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3349ba3c09ac8acc70d05f58aa49c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d06cf53bea9ce54e041029986f37a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028c6240511835c1b43fa2f8bccc3a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884bc4d5295704d344a676fd871d3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9180d3fcc86584f834056fbb478ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb3f1735cf62814fdd907753e464e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734540a6fb2cd8790a368b3989c8a3ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ae2ceaf9232343dbeda7b2dd9ef94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763271e8e847393f0c052c4b4cda387d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179e2b230328f01e8e9c1f2b12afb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be82fd55247b5528ca3fc6a63aa24f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172784af3986b510957807dac1dc6bee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778702f8a677de524c710e287cfdb68f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57def114a9e08b5e607bae5391f4a601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d063ccab9b07bc952bbaf8528d2d77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e52347d4eee91f8f9b7c7d0cef92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecdcc8422e4ddee39794458eab94d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78adb6e5f86996f6aa8626dcd5c39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82ba53f6a715b6bfcd0ec1d0f1e86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba7f185cb656249dd08f3baba578b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591faa59a65a2722918564ce2f466bf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b75dab6d701d10a1c99e450f320cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f01d1b657e0ae77241962b1343d98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490925df86597e4026c96c981a299b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5e14a3f9d121f9832f55d35197da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa64be78e35100c3345ead890fa95b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aad8e445a64efe3dd37a080353a6da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9a7095acc701c6561817f2e445f7678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>