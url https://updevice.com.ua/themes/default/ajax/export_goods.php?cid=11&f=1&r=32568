--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5097a8a2c94ee3e4f24e073f300b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766ca5164827603312d67a0b5823f822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f480b15d493506e4f731e8a632723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53915a72d00731905ea0f1e6cefc56b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503cacf23cd686faf95f62d995155ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8a6c3d762962ce72a68a11d461856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba801efc1fa73ed881a21de524dbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cca23d2e33ffab0f7a00d03ec7b7c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4d387dc15320bb8d1fa0336a67f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60407b91f188bd230222dab978dcf3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc96ee1a67c07544e856f7973c27311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b97580ae8eb94aa32d216c54282b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a1d9d190b14631acbc337cedf725713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803991d8b352a13088823916f65f65314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b86a762b6cdb4ba696be43cfd37315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ee1b7a69c9cbc6fc6453b66bf48116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1bca0e40f1876a115216e17091fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885646b03b1070231aaa27879bfd975e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068162b474d7eb0ac3d4f7c2feaf67c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb832c3de2ccc64d08e4010e83ba40820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a085ee23e318bce44b9317b1007da6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b5f2f27e9bfccd1871c6ed5914b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2ceb8678db3b560df56c9b0ffb63623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f1b19838dd07994393f247fbe42824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e251d66edbb44c233672d596dc2fd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac890b2fd402c8a33630e701aa91c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb17708fc58b36d660019cc99808c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3d31c118cd03499c0fccf7f8caf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f392c173e05aa09dc33eafc3e1f54829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d199cf72292b430cf6468676652730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd6ed8f41e3d70736b160d997310bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354c08709d3a9c423ae30f1970cb5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfda017df4e1993a84a24ad4685bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a7d4144c94ed86b5b6477f8b583e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af6f4f75b152b4338653047904dace35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d821d5411e91a2582b4b2b4dd9fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f7ca321186e606bed5193538f45c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9e42dbb2f1b77a2766d8df7c595938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f20e90ae1c21904136c4bfe1b614239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f0a032f9d3c97b6b5096eaa84d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90512905cec1e998da2a86b44817ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f98c8f790f9d3e20ff57d753552642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac699a1fefbf0121b2bd0d5c3d6bf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c59d813978245249ab3e8da8f2b5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a5d0ef0f009cc052a9448c5b5a0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63466d233c27b95f2ef5a55cbd33c9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491785c08e1d6a0b793d34dd0cff57147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e829cdb782b4e7629d1fc3330083e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e423c913cfac632743060d873ee351449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7d1a9a0b104588e4cbaaa643a066850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bde40876b8948cde7e1c7a3a4571051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e11c7e99fb501fc10ba2dd0c968b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776dc7d161ea71bbeddf6a0ca2ce81053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22df59424bdfe84aa7df1b1228b1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef4bbaf24eee3ad16bc4d8976c686b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf90b4c996ec10af5e0a89d8a7fbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c1b1f96525fa0863e279ab4e879357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748bcc799e640f6dee60b48f972cc2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af4a9a8ffdf00f91475669ceeea6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff7fede7265f736f450537246d27260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4869ab3a86fa65af91b546284c3f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490197e93b51e5698e154d14bbf4cc6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4527e6ecee8915408340c637fa8eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce28a539c4d67fd900e26ce96c2a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cebc108c29eed9e8d69cfcbe0e11665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec35d3718ec5905b31950bf4f3e64066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2013415e6cd0cbef40453d8a3de88a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a9cc97e6502a80d38b4a5073441868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d5a4f534a944c10ba51223c654fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4436665c0d8203d7c30cd6125b32c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db6e153916362592b8132c15f17a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca755b50915a9a8ea052345df9be4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68779eff7596495778d492d180788ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552321574360ba4052bf100bc05943974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1efb682c8c899a682067a6bd41b2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a79f8f92d9dda98366b957f84dc8c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99852d0b1278e529a15aecb2e75564da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75023db6c6595dd235ef31934ffa4b1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f760b477b14cb1d5a1ba61c81dd7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd371b0105c95540d1b6d33241c6b0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5471ea6109256a997389d315882281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7cd11922f2a675ef5d65b4eeaac1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6f9eb63d7d531fd50acea4a87059783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3854955e4bbff6da3bf17ccabf1abea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76dcf66fdc874c079737d1b0eb5c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d09a0d59ea1a14c957c3f1cc286cfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dc6410cbe1850866a24eb65a3017a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9acf08262f819e957c70b9f011349e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03971035dbaccfcd34a5fa3a7b3890089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c53d9ca0885b3aca37efb91d164b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b7425639031f7eb462391bd9d4bf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e69109f75b40d72e5b55f161ff907d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea680876dd50b616f5a867745d82f4c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aae7bbfe1a52e07eb4069f6450d1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ef649f4659f9f25406268a13faa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a6feafd5db622a56ca9c88cf5c0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9069cc02e6be4829496747bf3dba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e0cc708a2fd9895c9fc57811090398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395859dc70358c216002536320ac5fbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990af5bdb76a4006ee896d3d721fc5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84533d613b6b76e6a5b7cf5a6c8385101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70abd60d0e48422b4f794f6ab18f72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad79223bb09464473424ae9948259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254e5fbbd9d9ac0e96c20e0cb7d1d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b511ddda691d01440fcf52bd33666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21decbd671ab26dcf6996458d228c0c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef874267d9dc9a8895ca0044c667e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266361f62e1a02cee786d0324fe7a30d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009b051d83edba7592bf63f5b2e708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe6a619f5688c511b9567f9545d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb21cf22228fb1778f50b2cbd11f68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4cee076263dac25d8835ef7218e1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108026a5113981a20c220babdab7f56e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aad4092134cb73018b67381c89a443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0f0763eb596431e52f2a8c160144115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ca3192b83c7c8e25a967971f777d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5476f16f7a5d6ebe5a0cc29333f7c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5bbb4e4ce7892bdc9afab7345905d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19663cc2fba3dd969d7ebcd584737c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf6e710f9592aa9836c00ff5f00e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018deb1901ae8810c479c06ba4a0410121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a3eaa743afaa61ca4af08727d764e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49211981cc1da9ddb6f2ffee7de553123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb11d2e64d8c2fd2c01608d7502146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d2557d1bd7552eb8bf7107551cc06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c41b31de632465c0a98f792c66c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92cd1fa848dba861e664f9bdd450cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10e704942aa2af050427a0fdaca4a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120e487b8449f84a6d939e0753f457a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1066243d96231958a6c918e64c594a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f0f3a7165c9224ad92ff61a6f357131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e6c134911ba2bb2c267f8fd9dac5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74595a6a4ac163388417e535a2e04a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092a0aa11bee14169b290412627e4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c7cfdc290a3d8b8853ae0d704288135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca530500ba8c2ee23bf972cf87e84b6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdedb23fb59d0918168d21c1a0f440b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf2267bb3670f96cb90eb360626431138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc2fa8d2e80f10501ff4022731d049139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4653394e3312800787b9e87332ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac111354b46d43129f4aa724bc4c915141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becdd55e65a18997816effc7d18c3eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e43e5030116ef514ef9ee50e913ac2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd2cbd5f31e882c7ccfd96202aa37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569bf7b74bb945b41a5b39ee0ce38a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e7370008ce03242aeb630d6166058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df3001ae7326fcc6efb3bb268a9cf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea5a9620880e89a8a36da6b8a231b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a04a39174dfbfaff6ea38f5b93c2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c25e1323ae7d390ab20db1223d39c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269d013b8bd71097d21b391392227b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f840ab52283c2cbf2aacfb0578bee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac14088cd5b8f451ecbe37563efdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b0cdd82ee8627d080a3574ccf40b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8bac65bd15fd5b1c446761a6ccbdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a167813f0149dba735ed418e4e3f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9840b579f3daaf0d66c7868c7616d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacae4556578eadc0f1be18e82fcbae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb634f6c3430b6ba34c7313bf59a6481159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4464ec8a018cd5083dec03ade3c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307b39852790e68b1fe620e5326ed2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d37772087125c19b6845f6c156a8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff41fa907bbfb9e4eeb4acbd3cfe999163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a27ac8a25cf863f73db3e69a412e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c407a59afbc6099199ccfacda004165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d8922913af6bb976b978a6f3a973166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7042c2e4377517bbfa60484d79c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb22fa15552d08cd26224776cfdaa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c14abdfb3ea1222523797865a14f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3c60a38bf476acbaea00139f608f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81bbd4b5dd28d7b136d3555d7b2fb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48914008fa24740071e979e2c5a568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2896b090ef628fe501976674274ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44054d1fd253f59c1b9b44acf2b8e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c7ace3a09ac8679d49a1995cc0f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3c62a0ef2ddcbd452eb07b3dd9bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a86a08fd7177fe50a052f18f70749f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe4acbc17c68a5a01ca55f210ea380178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec32d0068abfcf4494ed2e2bb1ad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8231b9bcaff54f7c7fc19d319eb1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2aefc3c13770c24b7a22b1d176a72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2bfe38dad56e39ff0849a6466750182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf2182913e887b207aa0fe5a935cb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e8ec6563edd6c6b3e28762089b3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b857235244ff447283ebee914a29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e0dc62a6f3befa21b6f6126b065f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efa82873d6ab8fa76410d83afe921f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79e871fe2d94b5a32cc969d04c531188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a74c949271d0e9291e3de6aecaf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269376f2fdc21ea9c429d615ec7fdb5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5760a75bacc95e4526e77ec4936528191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968137770e879eec9b8f31ebe95e8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845728d682b293101cc8c0f087c92aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412f546f8e7fb52db028ed8332ffed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc1765b9778862d5069f58013a68c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7335be3e76ff412578bfc07e361b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ade7b27bd06af9f813bc559c8ec9fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e8af1593dc4913aa10b780e97b3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf482631a239a0ac0ee5b6f3d6227bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a019fc9472675d4bb7bdb5f28c031c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5d1f7017ddbffb6b4b6aba1c5ddc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ac1211633f6293c39ad76299667d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34576e085562998adcc62028fadd7f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dc673995f889cfca6638d0568cc18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb9a21ed0548b0c9a795cbef42c0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89360e8a0d8aba590a4167f71c401f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44c21d970276479215e6e2e084fb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfab8664777a14e5c3d9f8f855b470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e87eb7b458b8be495c2feb2693824209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db14cf4af5b57b4d3ec64039da054f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4295def3e727e0534f2992b511e136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d580295caf620a870f2f01652618212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaecbeb12086c1ad48b976231c0594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b083d11ca2658b76b45e22315ed9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f7a80f7033c18557dee6fcf77c5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91612794a4959988287231062860b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149be0dd0dc006c3f6f88ae2acc04aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4fa925d3614565ae16d38fb2d2ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dba8fcbbe1d2aa3ba0324dd2f25c88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2afee464f7a95ad50f0ccd21194a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ca777a288e0fb6353beb774b336a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52933137c44d7426997300968a5cff87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cb3fd3913c1b2756b648208965c67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543e6da670e1288d51922784d39115224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16152c62d2a9f9de3c4aca1348ff3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1fcbad2e463ed940155f3c37537ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e262f550ec542cd04e5b1472babf60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940ac39a55681254938643cc1710ded228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950203d8ededba3b42d7da9f1e8035cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0bc267ed2869730fcdfa75359a508230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000a55171a3c5c6cec726bff8cd3aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e20c4ee75d9b48e75d9e0677e1005232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3099627d4037bd0b2bbef4fd2809198233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f336efc56038935e8818b037c1c914234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3b8adcba115b977f9e2300679b45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac59a42ef82b3cdfed1efc0f83bf9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca10f19f0ca8745cd022d54d0f829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310cf8f23e1b711574d4b285326f81b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c3fa8c1ce2f084d921031a5d88b09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e759af5d87073958c1fc779a12fece240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbbfa29fcbf4a319e96642af83d376241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df2d9b6feda6d2dde093f582ac114242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded308752d3686a2ea8a1ce9b282cc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099826337bf5b341af74bf7cf2106f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab3bcc1107ccd5982b28da6dd4f9ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a250efbce789ce44d409cd2f4ed5a9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3fd3d7fb2b33b3894c3b6fa4db4f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2a7e101f933adfa867393c43e69ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b075d26dded6049d3ce18bdee1f0da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d4a145f06fef5b59949c1770a93a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdc8f10c79c151f3064b7f65de4c59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205552cfdc7c9125fd63434f24afd72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7d69372cf34849e0de1dfd3b0b1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e866ceb5b56a078edc6444898b6ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7c03a2c308aa3bfc44781392a60d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a601c959e56db011ff2b3f03849e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbe87edc76c8e2b8f4bc331302ee2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f90a7c84d82d22b2b614042f0b18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e139ce4f67ecb7b8b89dc15abcd947b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dab3b73826bc163ae069f552566616260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a60910cb38c51272cf7fcc5e616e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe39036f17bfab85615eed40a4e77e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492184a382727446fe22d78f6a505b18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d915c155de736e65a081387595e5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518d86baafcd3d341adc3f3cdbc148265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c134124187a47ab356257364c2dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3534bf31c0c442d63bc11102f7e6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c06c6b95cee258e258fa7b2f6017b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e28cc328e5d19bf6e0b050c013ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c55c51f82ad4475aefaac258b12ab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c614798d57c435a1c5dbf04ea025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640bb6597d04d229ca4732470034815272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62faf6f2df81fe549f879a524c950e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d196a5a3d58f67c7460e5c8f65bb067274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331b661e61cf7719c78a5acb4d81e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6315868c17129bd38a4b6e48c39205276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3cbdc5bf325c01d407f11e15ff4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f26be1c7f11dbc046f4436bdd5181a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e30205206d8f4f6ce52a93956754279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11e3f5c00d4233409210a0074fa89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558d4d1f39933d6f3b93ba2b9fb1ba0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320624b4308b54af3c2c28f65835af4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c50ae707495a38e5772ad1303a79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a97223879ebee4ea9fbcbfde343782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba8646cb17d470cdcdd27a69aa889285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a06409932880770a400e8464892e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2f6ba8d9b6870064341a4e40a380287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ace57c9c9ffc0d30b6b1528dc6851c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9aa4d942a7f2d025a1db6e5e0957289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70540761b2d49d6798e5130a596c9fa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80000f8b2821cad824fdceef1fed60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ccdf2677b532ee5ab0e2b8be8538f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e310dd2476f38bd5e1e934a5a272293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9ad26f70beb41dfdb72bfea807086294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d3ec4e70740ad5744c14bafec3216295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300483cb5dbc679934b127da1774233296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97133be95d487b20ff7cd3d5ce9fa634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f7832dab512e462ba6f1a767708e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeabf80dfef906b94aa64b685a7354e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b7157ed0c78131abd8dce159d317f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c0464e3b0c15e452535dd30ae21d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d5dc712ddd21eb6e4a9a89a24c427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c863faca4e19843f35a3d55b33b18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5f0a95e4f08a1bc89685730b694e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a977b10dee36fb4bdedd4c220b6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335eace52a20a373848ebf6370343cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f3937cbab2524c88bf2606723985307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44003364b1dcc1a48f2dc1a73319253d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad674835a42259000731910623f4fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498515755701ad210fc9d0359a3f649310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f028114c416a0a30125b9090b8f4bc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a73558a42b6f58960aeb6a4118a46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e97f7cf7b88ec39c30aa3c3da05796313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac7742c228517b5bef5870a28b673314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf8c39e3f22dc40a860ede2c801130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f76118685255b34f9e519d1de3deba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9435ce6ec1c83263021af6ec7cd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d170ef54916ed4a0f7ac0b112efb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ec873177aa8f57d54768047e9620319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609fcbb60a21d8fc6dde520b8a271a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409531e30287f49559ab458c13f7584321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295080a53486e55b48ae7246d3f24a02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284974c69cf6b768d226b304339f83ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f49440c5f3a3b15481f3103ec4384c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e2f85d4a4a3a1be379dd0f9b8c62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf178fa1d01dc2d43721ea7be86ca7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876defd4338a697df66967737071af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec847e0d5268403f7de2a835f5416da5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef88a7f29cc300bbf5beff5f6a3a17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ea5d77be17ce0dc4cb32825f6f73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d486f244cae4845d489840755b9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2da4cd00675a14acd1a9c1cb9cd711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626cfba7054f419f04fd2eedfb1887f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693023a3f2f67524e9d56c9dcb9fe80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b081bf1c9efe23eb44e1daaa11d3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a2609677c7263907fb33cd0511ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baed23a82c03a3106b78ea4c866da2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104faee1db2601b22af0c0235b776f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7baf408273f3f7efc3a43ab4d753bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8b1b97852e523a3eb4b9ee4a866e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea286a9be88ee428278a1be96c2b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b5a3c170519755d8bc7b14484e163342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5ebf87746cc8b76b9cca962425937343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde073b678d9a35061692d2be9bd53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c525eb9987b03c55cb8e664fcc16b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cbd426c96bc8bf8979b1ac2e8858a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a035d78d2d9bc30240429779223e006347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5332204ac4cfb8d2e3707eb722c123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ef949c6a955ea6e9c16de160eaac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db102816813e1311899f7690fbad47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14467f795d90dad6c71ac1b8379848ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b59d5a3fd768913ca9f909486c7a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b63da12fad0b297d3142374484126353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715758bd2346e33af4a86347dd673770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5efad70dec7935cb03323072b4929355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940aafd689c13ed66649cf010a16ebe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d23b2eb9567da5a6fe93db8544a25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d369cc60d187c44c78f863d79af0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959419c9f560db33d1d8bd0a466ab3b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6875c0ebb1fa37845e7d9642032f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a61e4e1cc098b55519997c29abf3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2153dfaccba2b5522d9b49456b185362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f669b43aacac65040505e002920f00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f58f1a51a76a4eba3daa6b7bbe8e41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e301734562c4b8e33d8dec2e5cefc3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f5ec9ebc4c5e56a0d8b95ccc88b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4554b009865b565f5ff91b44a9df2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0463dea1baac45572049df34d23602368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eebf24dafaa9b8e5b667170f2039b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd823360d0ae54eca537d0cecbd5a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563a308077a68bdfc16db8f92810b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38990aa716165b6eb6c2066677e17a14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b45b8ecd9ebc04839e6805d075204373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e53135f734ce266bcdd815c8ab94d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f46f67251059914ff29ebad86ce6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38069fae23e0b0f727f68152f68f8478376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e6b28bda6b0c2a2de9710846c4af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10be8c1d3c7eab8ecf09d81e6fb70c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d8fbdefb968b41a7eab92cbdc38b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1471e8c77f1d6d7fb1335a9c1fda11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e1eb17363bf70b99dc012cd9e5c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a42a33999eaf08d0197a158b94c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014297bb5b97de6de8eb39a3fbe8314e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417adc8913e61619c7e5e206cbf74f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc484f6846b20224632ab6fd2e1c5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98457d3f8f8a9f725f57c4f7186f587e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf5b1f071939d30a668acf5b5283b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f316f2f4f0d0a2b20437c26d0d400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8b85127b8924896f707029313cd25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82933ae1153b9fa5e33aba0b59e6ef8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6cdf934e16dd250a34668f0bc5643391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd1d9cbc31b6e3a981abc7855bb51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8342973b5c3368f5d203053cebe2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0a1501ed514ccb50ac2391ed1d926394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70873768a4e4c4e522f5904f6231f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f8e865f78b867a270e56e87ee014396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851bfbe0df4fd518a8f4722bee14c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694740aa41add6a17f74700e7e2413398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d0d3f960d25bd72b9083eb0dc8abf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4d6ca2b454b9692c001c6366a7d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de1ba848c87b330ba19026da2a983401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a1d0f07f26698d0f77811b5b62fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86dba3dc075bda2acdd721b35c52c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e858ad6ab1247dd8effa588a3a038dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78939069ee64b2bc08346912374d744405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c3ea18885b022fea105e7f87beaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823db9b0cd93710030a6c43e11b29c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509efd7c967b4db82cbb4facb6a0214408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966c95f71b01cb7606acdc0742ab549409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd9c4e0559e75f8b3a25a5aff2c8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff44c6d0bc11031773fd633bc4ea26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad5d0ab0f544ef7fdee916d00fdf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fa00f0c8655af272b5c935d593904413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2e51d0b5fcd81b5f884f1132af88a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca47007c900fda4b68f1fff0e346b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665161c4ead74e61308448344126c9bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e39b7419489cac5f843fd622043f39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ead336c4579fa088695e35e76aeef9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172d59973213ae25e944e66a074dc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf135c1216a974ed32b88993642471420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21562784100f321263206066d1df5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc03ccac503fc1287bd0c2233a81a8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67706622203b2e9b807888b04ce361d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c7058a09477abd514725c66c1b91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b9c810618b0eb8ec916712e618db8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b0b8855e8269fafed6b11f5520a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e594f2ee8060cba5fe70fc2aaa65f8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90309482c1a82c70fd2a6a617e53c483428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c1ea280911c391a9ee33f801e6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd754ce2db0a1d863c9dc5d7bef24a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a5a7e59c455dfccdb8af5f2e96bd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0b0fd6793668c6b69da569de181a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bce2767cf20529e224836935aa34ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4318ef49e983867818eb2752f3b4e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441386a5cf5d6bae8301e38d3f6152a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1111e591a229f9a9fce17a993fe997436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad20d8ba306d5754f3d109fafe371437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5058027b825eda0fb30077ad999972438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f893a930421ade4757b2df1ab81ed95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e200f775cd3d4a36a1ded61ef367291440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608547acaa543b3be1a2a3339a654c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5383314f6d94b9224b1f6384772d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ca336f23ab9f7ee55985b9fc276a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0c90ba00d69f12e6835ba07d8902444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab590f97b2eae9b7911d2123a95209f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30242221e27cbadc88e93745e1109d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9917face45b5450197715d7cdb6a2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215163f581ef9524d9ddf331cd9bf4d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16aedd122d9cb6fe85abd43279369449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781b6f0a84cf93d048409f69cb8c22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987572c2c24648684393033f19629673451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb252e7eb794b692651812d240552e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e42da966c448df67c6fb461c2e15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c8346d04621978aba067597651a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6093ce4cc799a071ce0879f8b6158a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2176d05b594b1f6a6777ed02ec317456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39ba60cc1960695caa9bc4b3e3c3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5827b455a944e935d3db55fe40b564c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d45a1ea8a1de78ad2dadb020d8b633459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd9fc4da75d44c88602cc48f5c2eda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa28f067f1817f2565ec7f887e2ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4d7635466cf12f14f2cbf1bfaa3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a48bb7c0adbf4c7009ab275d5be822463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7392558f7cc46c99d61bc6e543be5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e342e58c0d54bbb85e73e92726501465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee232ad276456ec42395c3f24e55606466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e715eea1f8b1828f90d763106783467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b084b690f11b0caf196e4429e79a326468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd82e1264d16e0c91ee6c854a49e4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475dee975b13b06e46395313bd02c92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593b29fe722533ce9cbfe58c9cedbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5678f5c64b132d813f81dba7e9c2ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b9951dd730b0ce99c55403d1e7cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807347b43b5beb17a499969b9f7b82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17a62a4d645dffe9e04d7bf0c06220475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b9c74516407b61cd5a8168123012476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500de835caf42ff5693a7c329bb43cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54800d4df2530b637fcbbbc42125fca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d604c5dd82b04ca20c365852ae57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec3ce1ad70b43da761617fedd9e3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb73165129fa0309367519dff69aa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5cbb42a835fb02659073b899864dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf11746682d337e8a85850c9c6bfb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853558c13d94b364be109cf741cf8cd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1fe9dfe331811727cc19204018042485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48ae0cdff6bc528f532038b3190a6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8002921b79093ba9c31c2b769bba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38678c4fbca35cee6d7a156eb37030488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ae0cf8770c141f288c267416566fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b0569f7bb068ff21374e323a93bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb1a9b52d58c242f8660ab2ff92aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f0fdff8596ede7ded35e55458711492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caacf18a3950e8cfdb3c7a9750d696493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2358521e820c9d9856f3f495ac4622494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5032dc95297cd8c6dbf02370c9d4d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e7b080fed1d53327a25579bf5bd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8f42e486fc3d921887d7c6013a37f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e6c4d505458db1a29628f40a2d68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36861f3e5ccc2d41783bd04e59f15a61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201a12a918a0fd3d017663b762d0e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7429aab0655d6a553c778528ade5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a572e611bd4adb32380390527109502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cfe21266838d62fd06a188efca1d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7cf087839aec496136525ca12bc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428b4dc0edc430f2a2a3fbe8705853505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667d712a40b40f3a8fd7a8104c4665506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5fa41944f2c011c3ab6d2366da937507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccda3c2b286d441f7e25f1388874c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a482de9513e92dafb2e08011fb49ca6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7de5cf6dc0bf285d681bb5d241b985510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98922cd1a51f9649e660145704d04594511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b13971941ed9a2b4b5a3b47f8744512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d187720ca009d39d9409446cf2d91b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f65dfbd4f4d10522d6452d8886c881514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e01d170403e4bda19d0959a99f5ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc8f3fb280e063a3e98bd2fe3ad5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc98544dc8ce3b89e586eb10a421e94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d72a9faa60e286193c343e6d5a70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a0479676000cf47f8380f75b0b30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2951d3c59e33370b7ce48b10b92f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b329200f82126fb93f7b90b8a2f412521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c059dbd9fdaebb2198eb940ff1b1c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80e2d903c780dffa3144c7301bafc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d142bb5e2d0775fc4dc1f06f110bbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab07885ac12030e42a6496ee42b31c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45589e16c58b2bc0f3357e724a00fb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf588a86f6125d6fc92895923223133527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc3bc0fb9286650501e49ee50e09c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac6a44747518f2a421679d71e0d45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38707edf56e56980275d271d62fc8b6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d257d5f3485025c6d54f5d74f00b8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45e9c6ed4c02ef12b8fdf95860050532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d196e4453ae38ca5b0be537b36e339533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc7e70a77ee7d260d9773d15451923534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222964beb4b419554c2b19284a3ec1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bdf77fcfd92659d68dafdfc739e52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6138192b591917218e2e4b8dc47dd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770c59c3d767122fff8362bcd1d351538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2bbeee386a6147aa1fcc74c82cfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aebfba1e98f5ee5d2dcdcda243622540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33e3d6f1959517d3f16c85948b19d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5aede37c37c884b83601bb4e3ccf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f29374344098e4be13d5a4c241eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619bc795af2b1dfb2ed4f36252f0773544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e106dc1cf7e8b921ebf1bd3fa17a050545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1208fd8f30310bc0d2a9a2a57847546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bc46c838080ebe4ca2fe42e64ddca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722fd581c120c43e6ac3d0d01d540b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ba3b320fd90e3c40acae522b2a48e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83babb25989e41dacfd6bfc0f71cacb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8ddcbd45571a60462bc582146fb49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206857bd2a291cc1410028fc8ce0c73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78535361385169e0a8b82a1e1498323553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d74a8667d8326e81d8b5f1e829016d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8d4606cc948734bcd13ffeaf49e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec582e64d25cfbb6270bc478a223b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586b7e1a5965ba0189c9d0b56d0bbfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702403ba8273c213e3bb705d477381f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098b5c8489260b12bf288526e9b055559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74052d3f3db68baab72f8f117ef7bb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83a609b35746a2554fb5f1c6ac0dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f29f718f3584139e2f75eb241d2c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b6ff12a814504c61fde9068932df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1791cd0e535e3f86e756c7e9696969c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd5904ea825ace690df28079b2dae5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749edfe065dbefcab06c27c2abf210c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fc9c6d53e18c42b8b895181d58c6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a1a442bff3736170ab47338d16345568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1280f5671c4852ba4b195ba856b81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456d2994f2c50214ef33fbf7480e8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2d5929439fa506aada12761ff9e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d7b9b727a175304971593dedd518572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834702c59ac5dd32064ee08a890bbf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff66a7d2eac2da578333d6e26b3c1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283481a334bede4d4e9619a73602491e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86663234f6a0d224b4181e96d1e40338576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4e60dc2aa3af19f26d1089e0c6edc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77f538d33ba5a5c04d192f17839fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9d896137f598219883bf43fa2213b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e9010bb1128993538fbf47d87143580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e76013afb477ccfaba2dd0121d67b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0121657b998849b842bbb6f8ec1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550fe135de9fd9cd57e88025905aab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d2d4b194dc1f5a8a6678b3d59a00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c4c33f33e49bd61f3de7650e48aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814bc3aa65ca7f3b309c006e538f446586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40789f16ae71c04f8f18fab5b6ccf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4847ca603bfbe85ea5aa816f4ebfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c03613a0896b05da07dfd27ec595589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcdc65a561d535d389351a3699d008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10153cec5bfcde237c1af88cd4dd5efb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c0bb4ced7b1f23d1260805e1416a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62901bee523260bf4da37b01afeca22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc328a7e9bbff221ec43e8e22513df1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d6be43b06e7d74441072e645f809c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a2df62b06b396acf4aa03ecb214e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c1f475ab66d504f46e234a5cb437597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcb414122cbd31fc3b3753569bd8bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9634ea115ccf4bd12d471b155f431599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489940a2f178a146b38f5406791c3682600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884d36b9ec6cc7472f47ee3f3f593a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fad9ab8d2eb9f60b77bcdb147515b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541aeb4dfe140d61326c19ca04035a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d169c87377f7ba567dc5b34e4e397604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb3f8eb54eb239b8f2c2bc9cd4e01d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e025ee6dadd8a55be843668ab82aa1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e574dce68ab4bffcea4b746ae8c9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401e90e9b81d52ba178b73e83f41e9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f5e956d656737dbe9e12932f6c0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8d196ea4e35c9066d57a13e835015610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0ce24a58b1b601cf23e3970b5d3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149048a0f00849900c92c7d7c103fe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c105d3ce039885ae11879cca3687613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca4e4a6bf5d2f37e0b81089799c29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf120b800a182b808ad17b1a44f865d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ded627b59a80fd846cd10e2eb67cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ca380c991a3ceeb531c639ed1e47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653797ea0a8b43edc23c01ccfdfe22d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87708dd86bc642d7d2b8c548647d3e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884646f702fd48b5f73c7511070fd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ca8bc5ed126c6734714738f68159621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef72f043df48d2541caa5db12c1949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a828d1da1f96392d37d98662b278623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f68c253d3b1b8dcf24144f343e2cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bcec98e6e84516cd0a0066e560230625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea159769ebfe533ed87cfb63650fdfe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b0c039078bf1b864be998d74cad8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd464982ca4055225a51f2259554545a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d82339e04a4c792c8dc5f2b4115f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08636d2c5b2c1268ad638db1d0fb37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762461d0a52e5be2b929436aee446ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7c60f23b10ba0c6cd9a8085cfd12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8a5e58775650e5e3e7e1f76b4631633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f752b3fc8c11fc8cf9f40a181d310634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb787fadcce42e5d706ba947aa53669635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ab8b9a828d3b48270b455d27e99b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c684a6f7a68ac8af5e300baa42717ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7209bc8dd12cffe1f19ecea92550638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816e1f4f29a69eaf01b480b6e92f72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441b97f1e89f02c74a1dc653525968f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a888e54d29c3d702f6ff1168b098454641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a788549af6e6ea60c5e632dd2f4f15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a78dec86cc72dd7470312638fa4d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24040ef3cc6b4a2e100f2738a494cb61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda26edfb2c7bd2c78720ececf8520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607499c941702ca2c6fba7acd8d4c9b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f68ab9fb8b6dd68e3f62e0767934a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a02cf2cf0b37df08a3234b0b5a823648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a32c9ab8c59351fc66ae6f859dcb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7b48cafb64574dd2315ff945ae861650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a44e9689977dcd8fd626d30398e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f255e4df4faa3feb2f96f68618844652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481731ff7b9818d0f67a1125b5d9af8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3dc007320d2234d21be1b83b0d199654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75642a1605eed8a1c3de4af84115dd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b919244821dbab13fbb5d7a5067518656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd48cab09f45a4adcbf5a485f2ec67e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b2175140d2b04173b381744fc95e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b67ada6af50361f70382f9798a11f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70263d8ad907b8855e265043eec01d2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3b719be541dfdf448389a8e99e5dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d8e369b83cc3adcddd05c65ebaa2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725340f8c316a18dbf012485058d65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dc872ced3072518d4f5470f7ae85d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b854313f9bf1db47121c22a9d943735665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b46ca69bf9c2f96544540743a7e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0f7967f0557edbd8f6feba4d528b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80be65c48b6f37686525b17406766668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c3109c4905b56409f9a41f9cae26d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8100ece5bc4177e55229d79b7b09d8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeaf64c2d5b7503f9f9da455d769c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5407c594616ca2cc520c3e80f9ba59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d276d76e479b08d9b7053af777f554673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00daf8d3e959ebaeb796516f650f5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464fba41c0131f8801a63906c6f830a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9b220f7a6efd51faa9b3e7049c73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425c3e4861672291a7b300a4fd0aec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40267a0f61a3f475785f9dfb1ee63dae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe950505d35000f773de824f72207679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1479f1ea57aeb7375ed987dbde78c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d7d37ee98e718a28364612e005d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b608af5b7c9ef3992006f83268fd15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa5b9472e2a5616cf42dddd8433706683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df260ccb9039cb63b6b8acefddfa7ee9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a85fddd00e5a1d6a6d0082f8ca8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e68e6a3bb042483fcc98851489db62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7179f190e9d00077a83237201a1e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a847b60906d6c79deccfe41861653b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8d5e0d61d19590c36887c62f939b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf2f13ffae0dad9c8a2616914eabc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0052b2d396adeeb92238da6e079a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3d954c3723433cb64659f7d469ebf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a75f325a0443e1729b745060b14d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0f83a7965272955ae324ac3851a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f33ce157f31accb150de3f5c30d21c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc31acc1a39f60999564f557cd1f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a33338cca3b2237b78be22d0a6a45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a4dbb46775f59235a9582ac71854a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aec70ca239257a93434f20046e417699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd7f65e7c1180a764e7f6c0cb36c05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b4ca51760df2f31274c3796e09ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9709c3a2eca316c4dedcf62c8e85c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd99c0b0c326be753a4809e85b962703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb49907a4c4a6510442535a60bb4526704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de3b88d0b4da7c4a62c9cf8f6134a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a41b6e5c46528d1a7226157fd96dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0d5ad9dcd7f814ae488285f9ea5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c49dbd32c1bb36cba2d3a6a54c2e88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261fcac2e3cf0a4aa1ac62d38fdfdf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8baaf4fa15638f60ae01287e41a9a710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b2df107883a6531cc6ac5a4cf0801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa727e8fbca659a2fe0a5e83b67c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd3a75b9c6c69cee83bb7415b28a2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d366bfe5943a162b948ed7270e7f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778730df42215a44eec47440da8f985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05f7e5145e9d8619525fb4f7ce54676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a941c253c13cefd6851e5694e87e657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d697b7250288c7e85a28eff5c90c2928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83c22f4bb082f292a13568b21ebc019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d30de990e6a4b3922cab2589c216810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66693b4e041a45136d219c4ef51e705d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522641429181853b299d28d3c3eb61412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b3bdedc088c5b735435e528ded7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c139942fece50e5cb95b2db4d9c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140991c6d9965cef771f504ddd70fe7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb09da87bc8b8f334fe857b12be38e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7eb9f0aa7371acc3e8f5bd17cc10b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb558e8ac01623253a29d6ec182965b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf2b998acad51241d83ac46659c1b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e52909247a6fd26cdab1bc829611020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40970e20863a53b0eb4dcc0a097f998b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd5a022f1e3ffe1e410efdba5627bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d7c8253a2f75c7909fe6e213a2dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898fc5364b38e82f144e909c1b237c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d61273ad992f11d52125a516b93f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc498e118398802099afe8898c32ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39e55590a681943e4bf74422edeac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5c03219a8aeac7824e232c909f0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536803c250c92eef4a4bdf145f2299c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac84bcd17935ca7cb879e2aabef9bc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13450d88ed98606aae859935838cfcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe274ef489482ace2a66dc91286f7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad26d98009cc92acfddee4ede33b3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ec1d593dd0b498df80cf7218ff01c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78152c601aaae026a86d24bdc0231b7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e2c8ba396f63f496d59215c38913a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce717efd5f0289b7f367b3dc25533337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcb02d223df4bb87523c760c2f031838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc901ddd5101397b003ebf13437e3f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72526d44b6192c594a6622af439de340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a31773ecedb1597c8840109d2a481341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb0fdc024c42474bfb6207c1ac78442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97f99639052199e2a1d90873a696d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f64515d75aa1fb059b44e375c02d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188546149e10dae285c4603b9625f0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3b34374cbf7710cca9e062b70f0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c02c99f6e23623711aea9a0221f6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0eeba6b78e735d82be98bfdf2b48348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c37ab248a8262d5e8d388d7872d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e68a7ca5d86353b67dd67516129ed950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f4751147f48bf15226f58faeefb3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc360f921b8fa8b28b05ad0a8af6be152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9817123750723753f322e9bf27db453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1d4bf5e10bb2aa090585aecacb8f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb205f51bd52def285dcf72fc465c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a0d0145a2df7248027d982f5c7ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58127786bdaa46488bf57d81c225432157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782cb805c13d8869fc8c88b36bb68ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56753235bf4e464fa638dad9035c6b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931236f726c596a40278fa05696fb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e2af7834281fa82bee05046aea3ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7846d079dab57d3f8e0c6085112ec5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70719eb36af598ca642f7ebd3c5f5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30ff3a3794b1cf9ffb4d893ff4b0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835e15c6b0468d53e27e259cdc9e6fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed75b6856ee39d403aa5001878636966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5763f0f749f8410825d897ee6e65a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce680345e5ade61eab9bdc57d4e7da468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843704254eb4f15f621836d91899b03c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9d8a2700afcddad6dbed2db4a65a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0db817a8defb40e99bed91a71654f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f8455c342f8f5cae5c02ec14ab03172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0931aab10fd8a7659f0bab0df2060573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86584733ed04fb87555488147153e6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5805d153b0426a8db85809054a29f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5515863caa03289fdb4a91921b0047876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fec30136a0cb8ad60554c7ea3855fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196ce495e2db295c7f01e6707b72a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ac58b7c22ef2616c04389ea4a324479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f269db86b1bff8f42f5292f0ab5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988d7c276789ab8066138d40a85b37281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c45ca72f7599062edb55f69fb09f5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc875cae3d8c923c943899e25af4b3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b776557298a63ec89b9d37367bed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81577ec9f6c99d518792d5559badc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ff7fdb2e5812feed82a6878e7b3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a35e87ce0b0845b84cc267f8803b3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dbf94e21015ec46ce2905bd102f2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1fc404eb0c989e4df928e809799ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7c5c61b59ddeb4d41b4d8e01e3fd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4c0a965f30adf3ce85c6a60e29eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c20801606434368d1cb242fc64894c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978426fd13bcd0d1a76be27c8a30733693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f1c429b8a90e0d9003fa9ae0a55e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa72e865b09769a6423e2afaf500c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a2412b3dad8adac6965d926562c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b78986d774399075600bf0c3840ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac159cb187240f20d593dddb56ea7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccc6e31b133498a4f9ee76eafa5ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff570b5ab292149fcf65d5217566a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058cd9eadb5f23731979eaa35fe8199101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d979352973ef634f4475715e4d3420b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b2e765315ee1e78101a8749cf36e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c19eb4191fb2c66508859ca1f67b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faa39d50a444f48c701c7453de2541105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c47dcec1123f9ac0ace0af422a5ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f795054b17154389a821d8c19fb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8b4a7731616f5a541add6026c572108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deef7a6606fb8f699e6845f27c1a39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2d3b7fad6a189d6b74a4da475b2d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981287c36caea4222d05ab42799f52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed80ae564c58265e13386f49232bd61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356a2ecbf1321e355e816fc6611a4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d85b8c445d60402f1b83701902eb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425673b64667804b5851ceb89a5b1fcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7971208f1cda1ec5c89c204663e83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a68a7aea973d51e72e6b7edcf1652117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570b412ba3182e9e51254611138fe9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f51fedf166dc0ab78978c69f85a9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d59361352daa6214535ad36b5ba1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d16ae377d4fd5280eabbd94b1300121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef5c239943ba76c7e3013a402802a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae1903cf6828d62ab0efa514936ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f2afc197b964f77b1cfd71b41c8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c0d49111c243c5e8e233a1108f5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf0f338f475572341d4ba8cd86691126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327cfd1134d3a882976f2be585b000127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbcf87de8e360b7055c59e2d3d9e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a00e36355a9992669583047b72e83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811533d76c8c89362b6a037bfdf0b34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1799d4253e9fca833213a2005cdcaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1fbed30ca11c914605828db2d110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8dfef7821ab4b943b87c4a776fe0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd52743ce3c8a80cbfe44735781914134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71125284ca76aa1281af708fcecaa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db31484ebcda0ff6cee7033d71ecef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef25acdb37ff6b8ed2619ddf9b95c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751291541f7a78e89f1e882557b4a6af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ef86eb22f42076e6ff2300de9e4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad522e383d59409e36357d472ac514d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3354defbb4c63e9aa9b5b41c13d72a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1959a061e74997cfbba29eb50bd4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2140cd9dd534e9f02f7d180ee26051143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30f311700b3cff226e3478f664c4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22f96c13b350b7881faf947ee10679145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17672e4984beec2e0ad0c448af26d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ab5a5daaa1efc51831922b0b232b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13eb0a8281df5515c08bb12f3555c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549788a8db7a7325871647df8c4113a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e354f52f44de7f377bbc449d08bfdfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea125fe7467947b328e538b3b8e89f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fab68f9579be5bd71045d44afdc56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76535ac7c06760fcf1104c362a0759cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0840076c8c8e37c36c72ec68b871a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9bd474df7544f09c5a952a8e3b89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae818c0a9c341a2e909cef283129e6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132b77451b074f774d4f42eede661f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7315ef40fa85184dbc30d19326f9da7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2712f6e87536b4e1e1f40cbace12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba521e945f69c2660e19962f3de67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334b68d19ba5747940ba9092c45ead161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543df15475958bd3ef422a027163377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d6b00e7c2195927ab6b7ae8614ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96597d1cd0b62dca2324b7f645bff2da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedeae8408d59599e748c358c2e1b1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d61d2c9c99e8fe04cf77800eef2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4515d4de942be0b10f38c5319f0262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99132d6349cf9ce051947aa12089e1ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b94cc52d1f25ebc26fb5a53b085e85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56928aacaccb6c55d85cd20736917170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48343172acb0fb0d7fc19a74fa3ca82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875aa68f230ebf150c350b7e1aae47d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11bd0e3e97011b1a622cd9a5825fc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b53e53c5af0be66dff6cd6810c58d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c241d8441853b489c8c2beee820497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c353570b3ef0cea0ec35b189a953e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042254d7aef2fced3793a46f3c541df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d518d9d83ee66fa53aa93b4c8921d5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048914b1cfa12e4d14add90d02c4e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9c1096d569686edc0095ca346b38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69469e2df14608bd318646fcdd6c81c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d3998ad8d5197513f585fbfab1e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439b8b5db341b2e3d1bdac03c337ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a129fc6aa054c378f14dc7d934298b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16231b6d6b44b9dcf6cdb83f03ac360185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91018540a97edb027b1248a55ac12ae9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899df31ac06dee193390168f5555f3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea984429b88caf776636a2018241e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975f31d73dcc34589eac90c81844385189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd565111908012c06a3209ff3f1715a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99dbb39055cb0d0e233c7e34374902191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86b047e4d7fd20ea32620f746719d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87af416c0d7b0795a22f28e35408f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233197b09c739427f1d0bf76898bdb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9cd8ca96cb909c0eba467fe281634195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e8b33a3fc3cd330b778e8a6d68f5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703701aa61f0df03120c0c513ec8a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96fea9cff129ddef8f1a720212b78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e3610db4c861681d6465e60298f2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea056bcc00ab26ca5dc10fd6d8a0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a6d559204d78e70f0d4d975ae88e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009ffb70821eaefe19d10193bdc1d55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81f5e6b1762e888003992ccc6d462203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b017f0f437524d3811242a7d995e65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0f61bde6ee6edcac742257917b50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab542e6ba4d316823efed61b7f67f40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a3a1c4f1dd328897e36cb0ea9c215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef62f0f6bd0e971fdaf1f0c758c567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece673b1fd558af88514261c235a70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db4b4cfc4b7cde9c9e2bf5e64253f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be34815d649d027df5aaa9584f6f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57a570a5a136b87d52fad7a098571212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9939471ead3d56ca272ccb60bc84c58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dfc89d74ba230bff4a59b41781faa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647298354d2f9f22fffd2afca8a2c6f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291211504be11d936784848b1f1e8c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954d5c267e81e6772039f26f64f5f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49543fad6b689ac7a025d1123a5c3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575c52ede708280c51101d0044bc75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fdfeeec53723345fa673e733660e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e9f5946b16fbc3394e0bc9ca007b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8251f50d83fd9dc590d1b59c817390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758bc94166457cb85bbc6971d954612223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19314192d4b3ce5fd0c6d02736d7f7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c86c8af5f55036442059f42c2983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260131e1eb24bc2852fd71edb8ec421226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f4a469312f957e17f7784cf87c361227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576bf53f935a333a739991157289fa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5911479ce03f1b3066cfee059d4132229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd5356573c956f49f2bbc9d8114b5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b764304d8b15d94d5c7e27a208da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590266251a61c65cf2a271d6d35a62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b8029f9a26bcdbd485ae1e8468e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1404bbabbbeef05ce29c524da60ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4196e549c6c542af4ec3f3e93bcfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0730b30379c6664839582689eeb6083236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290ece4f9db5e21feb62f08d0014465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8c214df0f9220b5510d603d584c6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d314600b431a7bbbe5a990d4180d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c129dc34f28046095dc9b6ad29c29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48532a32f09a7032e98389e253ec13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b549510e1b974f4c7c6779a6b5e6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74d9c9441d849d62356b49accc145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052d9db4b038636dce694a75987905244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1fd2e9a518255e0e915d51e8d751245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7a49abdac146a9c152abf5534aa90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04cd24d720e21895f9a0abca250c77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb65b43a2e37053a028b971aa6677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1621209e6d5149dad6a52c90b29d48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6d594579b86fb4df929b691273c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54b2f7269bd7bdfc07e39ec35b23e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1396f1176937cb3e6f3a3415def58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34241c883c6e39cbc36662d7a3dd1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f16a10cd663ada8c7620a80119d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749015c57138bfbba0f98ed0f0d419255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3b2a2512058bc35850c975d8f354256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dfb5a7430d9df7b4cca63ee6dae16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e485a067f805778aeca5f3bef86c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8298b11083c4e257fb3aabf8e909d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e2e10f81a6221104f1f52cf57a74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c35b6304416f22fd672aae77cb99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e63b0bf2860394025f4ab97f87a3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab22edf61ffaf807bbecd72e0cb46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecfe1f54135b19e410ef471518bbd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208eb6b4d34d4f945319da28c3b742b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd388643645cf82496821c73fe08e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2a6293d0b9e9905b124e858981c12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a644b0697d706b7953d09a15d48d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767900b48b25169e3bf1ba3803cfd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53b69b0c8ca71f507a5ec6ef26c98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ff740a74b2b1eb41970d2e6109ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cec872146ecec4d7b410861dab5d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a5d39d881b23f059b52b104e59761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19715d8da3c6ea7bc0e9add281d1dd6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d2c6e2d3ee11a76998a8162c7c59f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba81223486302f6a5fdf5e6806933c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b3450e52f265120418b2d101e25c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb2bb84f2e4512ef615aab556968ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c7876580c2cbfaca212cb6c2d9ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a0929ae6874d679ea7254f073d6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdfa4777aab5569362eda628982a7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301123b4bbd98193c5318627e20c46d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df4345afcad5be3c4187474d8ac01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa127f5ed9f127977b80d255855fa25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdeb441e3d49640e37eb986f263f3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc698d961f0ae994ec0a566bf278cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e61deb85a93ec397c112cdca9f7798287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb67e7e3645866adbe7e499f37a99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b4102ca9d128fefa9bc955ca4ec3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16769a3693bb163c82653bf71785ab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20385feb14027c6bbf47a6988750dcef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23f08239b38759af0cac83931ac56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d7d8c0d05839ac6d7e11d38b9d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804dea8c58b4a35fdba28da9de7f06a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b66b3125f8c19aa1c791fd27ce75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d5a6d6a2b7e6f57e9443928a7a48f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88614070961a929e646b3e7b60c6bc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac1c5778e03cee232a7af09bdddd51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee48b2fa8e93c5a8a62d31f2ff477bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb1f93bdabc91d390291eb02ac395b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b694cec5a9f7a0cf43bc3e1d611e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3bf44b853e218276bf73e437c5192302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f336dc368325a7eb97bf405b5f85ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399d57871347dd8028d66ad006e2ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf3addffee0dfb9deb3edb02d8c90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3d71bc44fda6c926c38b0a75dc5d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c2f809d0b3515172208d85eed36f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e606a36021262239d42b8df095972308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a5f67106e54df1260b13408bee4be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120f7beae261a0b1e4aa120fcf2ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debda55ab3a651ab992ff019d82f628311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d09d7985f16ca29494e261b45fff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecbfe94d63f7baa6dc14dc9c71367313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5046ce830f8fa2eff4d64d9f53dad5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fe17249381d7bf76e57ddca165605315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a04001d475e0b024b5429db6896b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d28ad427621da1647b7651f65b5164317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4a811fbcbf47bca7b35af6460b8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fa81e81ee014bf6cc4534832efc6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad2dffe876aa6b87333fb4238545e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71ba89e3907917ad4a5f92065f97bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756da3f2ac61a1eab46954af5fb93e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f283082b39eb4531de9568d5f8bc28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1f8242ba95a3eccc268ffade959f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b78e3baf88f8c1d06e71ccde603295325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409d59a5a0289caffa41e1f42e48a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad586dc2404c08a1044b46856baffc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355dbaa1f8b2bab95b28d375531eb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75739fdd8820fef55489ae8169cd596b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d81ffb33927bf6df3798b253ec945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a406b011a7b754272e33bf03695a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0aeb8da4429cc620b3b7b744568c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f449699182eb5582c010f2e151fa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b525a0f25b5439ff63ef620ced0949334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55801b18f7c5a5d1b245a9ef75df6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087ac7660782178651819071a43f12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240536b6fe2eec2b06acecf17f3795337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d221db739daabc4721aa35242f882338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233db9a19ff65fd9df21fcb358275e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d74e94c31683f767a65137feddc57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e46c88fffbc35f36ad114eaf30ecd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e046820bd08f8126d362cc3bfa3b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9d3ed715afad5f03dd25450a50dd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388cad91e2ba34449b2560aeec798e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfe0a901bf3b307977f3b4b6fd0d9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f100a8fb7fcf9aead8f91e78796ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9dd379719741f206aff1a924fda9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db73ab7edf74ceedbf7b98b31b7a3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d77ffb77b244eb86d59eda4467598349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44607a097b21f1eaf277643b42286c2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c8e391c53263fecec56f714fd442351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c48d621f2d01e12ee561b4c607125352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6676a95999120b5a9e1f6da4f22527353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac9ccc104ba6be2dc0fe7372fa438354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7e4931c60b687f2b9b5e2178cfe18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070ec00db16a06b43dbe317d428ef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3435e01894cf620b0d0aa08d080203357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9157b9a93458d514eaad548c7034358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2cd25edd4254d0e1f28693e2a9b42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50693d99e244d34b7414804ea2fc08ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6786ac854b61b9874ee41240c37b0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8b2e9b0362d3c88d0af7726fff03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce08a225c4e777a475331b9cfa47d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef747e3147f758fbcc6329e01061273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea0e7c897daef7a8adb2ae7a0a969365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5ba12bd1ffab29f55fe66313cdbe0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18dc35debc19e5e5c41cd0520eb7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472fb4b6a359f8b03600e8e00b4124d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae14a6165de831a026313ad883e6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c746db87a2ffe3e0e7113f181b9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5566d63ca5667e1364c56c541fd7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263830637719874fb245b78e8db8cb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6518b0ab2858646cefc113e876c12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632e8a73701e4693d1cadc5d292571374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04412219ead4b697613f223a29cacb81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651aae08b7a976586c306691cd8defd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e7515f9651aab41f1fc81fb4b058c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2cd8349d07d31dbeea9afb8016f93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7dd44c498d4564af528806d4cd695379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45093e48798fd2ea87f023638ab991e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d56c72c4947254c2fc04013acdcd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d66b02506e0fba928712d08168762a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de316caf91e5744d92cd4b4fdbdc36e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777217ecc31335eba96ec7da5b1fb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a62dcb8f16bb193113c66b4f960a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5b23f2b2508212597af97dbba202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f119382419d441555ed96db4e48e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f6fec40d5ed72135415e9bac0d666388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc421fd617b15732b114fbb6d4defd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af92ff330a93f037710f3153ebe2fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857f084d34e9e6738f14ad05230c67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b860b10d9298e9c2efb9d8c3c1c82e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa625a72b06aa5563eb7fa78a2e330393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24bd422a6043747fe9ed6c2b3b34be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7f4def941153b938f08293b7da08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764c72f5d574dd5143be7cf589db869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80448180cf07107c3cd907a2a8c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d7b63e81ff814eb023a0cfb1bd20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698fb131e809503cf9bf58705d393ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b1e6bde3bf1374e6701046780bfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76d6a2b62ce08a9b967d2348866c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b88376ae2954409eb9ea82d86ae4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b90dac1f000654add6d1cc577b75d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1319713e37b0b2e4cc27059579ec8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0760efeeeace529f3f6f4720899c73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8af3cf49c00d671de241f50bd63d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30b1f88ed68fa6360ef89db322b42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0b280232496256e428a2feedb46a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf4cff7cdf2a944c4ce3c07729fb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a26dbeb1a6b69480aa953b4db5360410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbefd4a9610c2cd50983fc906a58320411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b0d47039bcc245caf00c7cb4d7fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e68826f215f9b286671b926cb010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1f4beb7213548d6f5e04a6d94ada2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc145957dcd5fd34fc65ee6d3048a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095da8d2f3027df4ddfe69b43772786416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cb23db85c1b02055a99b9517e1799417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71548812d2d53e29e75e99a4b9645188418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ff382a3c3713a1975789345660e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d32ae9cb97bf94af21e0712b6d4ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15c354602383f89adc3636f088f09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928ee36f901023a48abb14dbfb9869422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b99e45ebc021ea9caad006579e423423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99709549e0f5a24e8a034d627cd054c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69669803df7943f724b95d27a1288a33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71cc2fa6371ce8c2d979bb733abeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcdd70931bb3ed7cc21e23ed77bed2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a90410f4d1cb289840e71a518b66b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ee001f76cf24aea417a53cb693eb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eedb7fd79e3b4f549c6e90fdd2cd6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fdf4f95d6d60ec78679eeb62a93bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8399be7b8de34b9f0077265a0e49a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc69f0c8124af20d7aafac41d7c7ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332898db9a933a8a50b0b9ec62cce1cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb25401983a50b065637ab47b5b775435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d9a916f7cad29d2531db4d70cbfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb561307c08f84419c69d1e4b04824c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae71e244264fa4a9c4a979517493e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffbf494ca4dcbde0d000f0c30c53d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0372e12cf564b9cac6b90ca3caa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c107d3fcec4198d04c151b3874f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e7635b05cb63ab628f277ee540f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf8a84a6aed4ec632264b6ae180b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a00190de62024ecf0521714935fd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab2acf9f7db59109afc07fbde454c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270a412f6c79ef20fd1bb82eccc813446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13570822455e0456063394f2a6dccd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688bf146cfaa7fa5c91617fdda6a8d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f1ccd1ac44e4a1759b842fd5917b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474abf1ee2d1ec42a1f2d90c4dad6145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b783cd685811fdda6c6be1d1d51f3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775648beb5f61611741f2ac113d5af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b22bf9ec3763218109043de3cb62f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985d6fe06f1eabe5a66662c077c4aa8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4fc441a577abc3105c0550ff8f832455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140117fa4d2892bfdb0647cdc8449735456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a29f5707750fd8db15d75735885c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb25e125ff47ed5ae1d6e32a2bb1f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d45c4603b94a6de6980dbca3ebbacf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fae28e815daa05b01b3218fd90b72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847617c00381838b607747d81952f2b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd06e5cc466c344b42ae14ba7b870462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc91ebd74f2e2f27a446c6f04915fd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdcc63c5b58c5672abab46305aba27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f77d7bae74c89feefbafbe4cfba8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949b4eddfe844557c380eac23f111b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86918bf2a842892b63271424b52b0ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4394842ad48a4267253fd65c955f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5905b96f1406712657669cd41e0f40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964d601b9a767bcb6f53f52f50357b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e537aa5ecb8b23058d8cef722e1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c91c425e7d446acc38c05bbcf53ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a3de85007e24441bc0ec923b94de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017b718a4e388158f6411ef7d13f05d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7151e308be5d98e9ee09a799852e3ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb9fc1a1d204516c17cd22e4e9b91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f353681258671ae33ef3a97b3f5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a04b5f02d68ca0b23d02ecf07d4e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f704063f1562f1ae1487325f6090479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ba21e4db934425d8940b827bac40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c41b07c98eefa53e285dda5c51683481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d931abcf128eedff05c154a957b3a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6bc7844efb96a44481c82b1a5d2ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c97e7942db12681d294a8b66edeb0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c571058e5452e812e6616b5c77a1017485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde510ada183962a189363a22413949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825071248e40483779690aee7949d74f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c81990d8b93d6f140d99626da115488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee82814bf612a8c09146453598907489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c12e69e4149dd57fe53c36e529f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972445bda799947d4a0ae95cb7d37224491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab60aa7f064a311b1b6f7e1bcb1d46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280c702e374af9bcf6f5d6290cbd71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb27ed85b25c6ee6df27c184372f13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9533986373b9f199c486ec18790e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce41ca6de3585ea4184106bc090e4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fbed0e51dd490e1d3856f8f4c4e1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f972fb79caffae6d7d332791f7917498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796f70d127614f9ad31f6115276f133499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a2202b1c9464e6de2d4fc36405e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6016decefd181f9ee1e5f9a158b05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb178881ab304621d5a8cdf015ee27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5bbf0d5894ef2db0d1addc1ea81c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d30fbb55be3122966e8e4bd7ea3500504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c665b244aad7a93d3c97e82c7ff0bf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81730a21e777bb8aee0cbec3c3c085506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f55db1719e19488447bca817c1dc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5633d8e561de12e75fa030f98206508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eafb6c9be66ee9e83a8956f65a4b6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533219eb85e72403dc06ef830c3fbee7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c32c80c943dbac8646cc6793209e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a904529b4bb5db04f140c9b272a31e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2cdec993c3cd190e79ff53e739783513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6efaff5a76aa5ab2002360ce40b6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a18465b8d1b328a0a412f76bd9ca6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d3b3e8c48d433c087c2603816e2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494b140c9ea2af806154b16c24ae60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee473955afdd31346970ca53d1c2c64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55082610113b430ab7ac499c7051b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cda668a77be32883b8e3a4f84bf003520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9a5f28368672792489212185344b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206de1a7b8b9c7a30a97b5b9b150450d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463396f6b25c8ccf054f4103ba72a53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f6ded940fc20475757992f738538524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9572074226b5b6d0c1ce18ecf616c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba851549e5fa4a33fef157e2b41bb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e60090fe6755a9b53c34a2f1a0ac9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3129ed905b444cc5b1ff29cc22d2715528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719edafa7941f00fada3e1dcfedc369529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a3e682f87f6f990b41d7c681fdc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000db8d77b22cfe47e6f50e3adf4f39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28185784f7b243dc92f6aa65ec7edd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b71febe1b2b36df7722f75165a7935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5720978ce50ccec927c58127a956724534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289360d387f58f687ca13a1e4894fa09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375c5ce4f31de453303b3bcb2e3f82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e6c055649c9043897f06167a9c789537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132980c9815c39c6619c5ad2188c154538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e081dcfeb8c5d3a686013e936ac7d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38904d9fa1e8236c1db89ee9739bb133540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0764fbf30d6c343ae8ddf200a409541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23557d0d5ec73365016969a86332460a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481c835393aac27888e339b0aabb09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8dc48d5ab40cc517d4c8acf09298a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb1c197e47cba4ee90e8e78e156b54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42d3d1746642abf10c85d3c6b6e0e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315baefa5a0a83d66b589d4a2a810c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f01944098de21a21b3501212a150c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d109d5489b5f60accca0e90964ede549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9721caa2d72f2e622a64305bc6d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba2ada51dc4d2b0a4c3934481b289e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04d1725e30bba70985152bc403c7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2f29bf397cad4dbf98a96f7a5c036553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d938ce1e23e58e5dc4894164bebeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e64336215bd44f389358bd5c4457a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01fc3a4471663eb8bb1365c7f29fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea24b6dcca8ca59c8dff21fcc916ddf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42409461001b1240e8509f6468360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875866c6351626023169c2297d1735559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404f7871f705c13cfba6eff448c21d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbb83336fc45cb7e793460373b161561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53ab95834610d7de878adb3ba656a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528f151b6a1e07dc48cf3c0a68464ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd6027b01feb9c2b6e55c69c6a093564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c0a0234e660ba50050f03174fda6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d9b77bfd356b824b7479bc9afc4e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d8b22461aeb2ce83089123612f7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7279b31ba6fc3152b897f501b5c16ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13417430387fe352841e21faa6c667df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65067d003ee404cb0a6fb6984097662570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5623760a91592368a489aa1ebe64a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b560d32479b12bf99f1d0c2e51901572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928e050c2fd4e6ce20186f17acf1811573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2329658d16cf7c47110d34da8c741574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53536a88c2e4ecc407e4bf29f010b82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535461e9d46344be31058ea79ece899f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a94b947c6bb85270741ee6ce2787577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb900c2b14c8be6b2db7540a49918578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fcbecb5d0b1c655098d12d477a54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5709d4d815bf8f9db9af6dd8e6038fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450b4b21e5be7a658165e598cad4d72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc69542e97554f2782bf5ee3b58902582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded4363c3cfeb898972ddce0a2310eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daebd53d5ab50ea12fd3a2aa4553b11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1037d793e65d5ecc7a6f2ebbe165e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9347c6e116fc529719ed81a345e32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbe18491c7ed1d8e1c2db187455c0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56214a6bd368910f7402c87c7ddf34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7db80fb5ee40304d9d953e9fbc944589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac885694fcef0c4d924d1c0f9f5eba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2da84e47f8a2b9101d0293ef5db89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f59e9242e075afd8471b4a36b4149592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492ed7d29dd7d9b611d6ac90943e6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f28269c5029adcd8ae0b6ddf00fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255d615137501eb457f599d30d5984595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4bf61fdafbc37d892085f763ea99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1303db6a70847c5d9ad3e24006f8e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a428c7c0cf2edfd02cbcf3457532598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b8d4a380fc1b1ad77086a012ae53f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8beb7eb89837419a49e73d4dce8008600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff40db4d249d1da0ee08a11fdaeef7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81bd3a016446ef87fe2765ad20cf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3022d51f76c32e5a145c09857b15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2572eb8612b11a0e0da94fc8180937f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1be2b07eeaa442d4318eec7a105d1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275122b508167ed1c430b0cbc7f6dc7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847a48d86a9da1e61f4824e9a63267607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8a2a5f695e07c0634459a41af9eff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe3307e63e2eed6b55e796b1bd7c29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f978e01e58c064d5d6425444d63d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba3227ed4f101c27bc673fb317e60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bed578f7721c6a5c56f4f6e27fdf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2918ad7c28d49794a10e888f8a7e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416144d04bec313174c06be75b79e50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d7194bf896a0c6724d896345d2e39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33ffa3b9c7b94be58cb55e41a5bfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4f7e48c2846154120ccc7312a046617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c77c26395912762de27192be0ea5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04fd054e77f4fd5c0db6c56516d062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33946dfae7ad0cccc62515417506c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75325a082e6b38cb3f1a072ba1cfa1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555878e40716e434c20dff8456981c1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0b8c6804f6d77bd229ce73f005e83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6021bd05ad35be8b6c2968f5df210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed923504dafdcc2a0ee884ff670c65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bffe9ba330800109bd1ce759f16328626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaae62b070807ed47ce96b5a60d4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d9eeb7818080b290921895a495bd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10326fa47889ab9a08aa58634675342629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f507df9a24b4a250c0cb9996bb0a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694107f2b0c668833e23aef68f474caa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4f981d70f42250d06b9b5d1edcb40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a12790c583eb2815c2547cf46430ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1189de757536752936ae958fd7ac1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5420f6d22e62a516c8df8f06a6ea0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894469e75079d56cc180f47641d8f08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928d2b4a8fc5ab61598a2ee6b7ec43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e01c4c77be01c4f688e635b301f032638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980181acf59a70da4a1ca3ec6e88baa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a9b496f52d7d43fa93a1486fb8ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c9aa9af849754251dc04cb3451c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb22a0b7d00996da954a6da9e49fb16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2792b3f92a70d15816f9fbe985c707643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72c937a16289e06952388dec29c2c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8dc9e7201ec3324ca16d69a21c175645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedfa0d220c2ae7d784eb580f9f824646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed8d8e5f54fda22867c1afd112672647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1941440dd9694ea3e52099feec809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d47f80af16f51ab44bf18d9602a36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9732daaa3aa937183f81af505e13e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07981ea6db6d55feaa509dfe344e2707651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f62a37c9c1c850a072e16fb422784652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f6c14e9c1f5ed6a749c9abdfec8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeeefd192e6921b597c0de799e994c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c9d507f325b21662caef14fd54b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ced078b0c2a90608c7e7c0f76163656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a2eec73bdaaf0a597bda6a05ec42c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4984d2485407fcd298db99e22cfb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191a0914a9a828f5d103a59b9f129e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3651aa2c46c4eaef35d08b9779f5d3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e075a4cee027c78ce1c4950a290208661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8b9b8d1458c3f404159056642bb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb59da2933c2d3bad4c5ad94291b6f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a71a307e69e888e5c1e63ed73d515664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e448ca631a0d537c20d304922e2e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9f5959c7639985d549d4672079e11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ae1356705934498eb4c9afb07287667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a733a9b32b90416609aaf67a46cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00785de1c096e88def26591c7ce17655669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ebb42ff9df80b4703e35da5b9814c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a1113d91db8809396b961fd71aca0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612bbb97344912db1c114d1a8f5ed6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557ee81ee4c59c215f13e28107f0b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b7a7bd8a6a464f96b58d8ce9bd11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49127394fe5eeff99e5a2e796b8a2608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00a0b7332e40518e1d8fbac86bf5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b640acc4adcbd0b32cc0eda4680dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8855751fcbb3dfbc18e53396f572d4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>