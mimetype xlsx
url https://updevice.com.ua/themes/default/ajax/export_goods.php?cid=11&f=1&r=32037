--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a030913635d5932f234c10be69671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698527d64e196af2e9a5354febd05e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368020a0509c7c613d14a0f32c132c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05de4a2f5b9bb0215f8fc63b6be544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932ea6e58793dc9492e91862343220f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9dfc5e72258f7706672fa61b117e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8951d865f97628935711845014aa4a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dde83f266fdf618f500b0c54d2e3408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990a98bbafb36c07499da38bb09235d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f7df8c691905ddb6f32d7799979710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a278e1d07aa0ec8bdbd119c04dcfc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b4dd5c43de0c8640c2554198cd9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccbc3dd96b213b13be4ea33a288ed713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded6a1faa20f326a02216bfa7f1b2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efdb0af9d34a31b34409ed95f533b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca83bc06bf657427c6c118bae6f4be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622064d19eb9ddece635286aeadea8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3cdea98a22b1529f29fa1d99b8e2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01931f19c2f749ed404e0484fcaf4dfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dd02a99c0f5eb16fd70c64bf3ec1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a249bc839f07cd8cd00cd33da75c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eccc162cd62e9d5d5aa0c46d65e9ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e5a14562edb921193e32b847704823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a31b518f5d3b958b63ec450634c7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7cbe6f1504fe01451562e458191b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8709c4900a5981561346089e669727c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ecc374445a585590e4bf17385d70827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e711d3be9f839256872ef0f9a85913a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda23829935bf10799067a34e7fb07729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9fa3209fc6f6368837a191beaced830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ebb94ca4ed92ad62ec6f2c6d996e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb20248d2700e0bcc3041f2579f432432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb5a4b854a9fe7103f4670e7b54fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25be0063c3ef2758e3e1c9875a086f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd2a74ef009f4e7ea836c6b4866d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea0e7c464199ec036f2dd46164cff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5823ed2834b78d158881cbe8a1f0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb3af69e603c8f36845fe7a8e1f8d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b719740d339b7cf3c5b5ae27ed1e2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ab0c7a6e620866d9dcbf5ece0e75740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e566ed5aa54071f5cf304bc8e9991041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd160effca609249e03f041a4813742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b265b5859586675fc508b554db1fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e57c370f5e18f6b9a5306c8e618f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559828eafa33a5a46ac5c3a26a095ea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836390c6e39f8a9e98187b632a2360446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851484e5912fccf6196883fb4e60fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1074483514c188be65cdfb8dc48348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86f08d12ac4efefeb45b187a39991949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8bbc359ff8843ab9a19d166b134950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066b69154d267c4f535cc8b22494e3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e082d78eead2946782dd97f79d7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf2c67613aa4a64c5b640be08ddd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185841c751887dbb1c12957839ab0f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75474519c100cb48a583363427bf52a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e175dbeb6cc4cd69cd78333ee03a8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ba0d8cbcad7400acbfff3b22826b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fe67f403623b0cdfc765f8060a86958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028d0816579820621bf4a60c1844d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de350f8a5459c0b2f1c68d9fc64c92260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afb530426c76ee221feb3c3704dcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f78206d862dce56ef9b5d57edbcc9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7589901855ddbf02eedd089a392a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eac84eb1f8457c40a5c804400777164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115ab931da14b0322be6ac6ced6f51865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c1fa40fbf466fb9369982fd6f8e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715ce824ca9de2436530a335a334e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb210ce7b99c1854d1fef92110d56268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327255b01435c99da47ac48a7230818e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd33dd5e3a2caa91dc62ae98288b2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f0c5d3d6141bf6211db4457f7bca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f956abe6e89e38cdb4a7384874a8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0460400455baceb8264ca41840d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b085cfb516e7630bf87ed3efbf0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b87bd33e14262967c314130a0d2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275b46983820e65b5f79af5ff3e79fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea405e3c73c1915467e91a1ded5e08777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b500de97bd7e15c34bc528af3216ead78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1609f1cb5f32e0f7720fdc50314879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe1d36cc0ba6c5155e0156831abc5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3068a5cd6eb350cb1801eeaf1f63381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bf2e688185290ab72f9edd83d782982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c85ca0ccf4a2687e49a34447cb4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a628472da06467a31200392e26ae6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1d71c1ad97170d1fe13129b04f0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59eebcc62b2fb7ebe0d252ed0d331586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc964142011c3530e643bffc59ca1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafea70d162868d065d2b8fd3235da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816fe512cdc9d4142cff5ee694cd5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed254e391e2adfe795ae120c4da2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8751db1f3998c3dbcd2a0b286414b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce896ddcedeb3dd2dd8346ed5c97792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c8ea5678f08dc761a2d356473909893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ca0bbc74ff8d2403e4ac5ab1e94794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc42d6a8f335410c3f9f0c318f81e1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d30732f757c0ea4791b5ef1b233496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b14fcbde2154dff43615748a75ba597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd9c58062b0776316e1b3a6bdd326298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012d7c6c64a61e48498a4fed9a784b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba64f41bbdfb3ec6096629529f1c05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b9d6a1fcd76f93b18a6a6e81086e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e44202b802075acc777d8f94e8ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f7a05548d0da3e2b6ac9ff731ea45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6af67c8d4343116dfc27669db65a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c58eb37a9b02d840a9ba3ecb15f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ca6d4c3b1ce7bd41c91fe1d1c4f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf61814fea62d64104e272e1837a47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8428fb57bf7a45a0deb5b72f31ffb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc60b7f41641b567ccf608876a74a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56df72004415e846a875f3554eb858110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c96cf77cf4b6a659364fd82559b82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86e1bad1d011e7d44dbc0137adf36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b666eb0b88bd8fbc42da96a6ea53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ace889181176f707d54bbaa68a12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02b12e6229b6161fcc70e54d510718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee36ea27ab208cea842db1fa64b49d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c25d59c8fa486498e790258208aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb00149cd167d71a470f39d69a50324118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89ae812c7ae6e7bb742474b007003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f272ae6c9414f8b12d0f42f440823120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c34b3264b550f2f0b9865f83eea2ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99175165c780a3e580a5e131844ae9fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c497b17a3de638947e69d89b715713123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7072ac3bd196d1b6d13f64c0417113e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f9fca19dc7a920c21e674bffc82e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d33b574eb5643c76bbb3ae2129291126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e8a572c4f37789fec4ab8e9475636127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d541ca3caeca04ba76995b4e566324128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bf96e320d1e9575b110aed860834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768dbd43b51eca75efe3fb023aea461130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06235fdde958e4de5b1e0319cdb2d3b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbfcc69e9e18b188afc3b7783ab372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1968b85d38d8204955279ef9b953ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18980f1d35fa22a4b44194509c0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eaf3f933d899b7ed7435906ad0d65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b77faa5e76b4c7a583c2232bd84f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af831cb7b17dbc46c94d97df04fbad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be705c9554adb68a2b4f93791395657a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1480292c40d8701db135906175cf8a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b9aba476886470d89162194f76e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c7b00dbf07b3cca4b488d589109da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ba7565100a5ce87c8cd8b10cd592142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a47654f1b0a5d7980d6bd73239073143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43f850e18286557d038764c031b961144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90648f8977987b1b92f6f88ee4c81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a593989e7b62b892eee5d1f4190acb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56e86037a2e985728bba42f1dc3fdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddd68547d080aebc4d0a9630b67f5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415b172f0eabd9d56c79b1d76ab0a05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9237e0a7376ba9578faa6a0da7edfcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c508f725d9183109241b45a237ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c63e2e4a3e59657cb69109f129b4bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688e3369e474842e003301c81105632153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb8d4112851a66f25531e5d6c7c46c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebf98705059aac1c6b95d082accd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d998d9dbc49b4a9acd19af3032959a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c35f39025d13b6b424d96241311a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0c189e7020cd55305b4deac43ebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d99f30715e5264d23fb17a3125736159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffc4f4b40e4e1456481e6d1fce165160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a095cd02a270f9dd51121d9a09ba12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea56999e4d20bdb2dd47d4ee0f841162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa81f68a12634f68940519c30d593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f1ef50c41bcae4f80d9415dbcea75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e411137b294b10588da31d415db11d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3427a9361d4493763f298817371c9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b0d4a66ea2d46c5950e50830b3228167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190859699e357be6261442d6c235264168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd4353fe4f7523ed5ccd3ec78cb63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5780f11eab86104ac1e4a3dcccc9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97291e0e1b3822dcdfe6f3ca0147fe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b9d2ddafaeaad2f69b4da903b88e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5f01958e98c7a82b2f81966ead0a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1276e793f3a33719633a14bf63ce1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342eaae065eaaac1ff71bce9804d8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b81a8426b036fe3edb164444167d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e360777ffe80018089e6e00ad518177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa24f6ceefae6e75e36ede3a265923b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f137948c834699f0e8ccaa144b96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d5b0ac334da88413dd58ba9f6b09d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7526139300d321fa07ec4eed6556c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba49d465b00d2139fff238ee5d235d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3bd3c420aecc6a935704cffd582bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ea8c7a7c653cd9f5fb16dc8b39cbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7748d191414c2552c492acc1b86a15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594af4b4b9431542dcfc59f77c0ddec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6fbfc4c90d7bcf44d3cb2e1a8ba0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584502b85e968e0124dfc40e57195cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d84debcca34f5e88843806169d256189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff42c66041e7ae4cf433b681795aba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9e2425c9edcc0453f736c303228f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba57e67ce74fa0ce2c056f64238b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614343122e654886eac282ec338260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2446857abdf0b39dae6126a1bab316d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9bb541dfc57491a52385521aef1b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7019b320ffef59a5ad053dc6d68fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7409182fc0e094a26f3b8aca9cad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4f9cd60baa9cf938655502a514d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182788899b2936472a64ee2b001b65f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864b5a206d5705f5a17b1b4baa3f95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bec6dfc58755d9cfe48ecec5c14f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c14692788234935afe73e1ed79ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a7076187103bb244851e27166fb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c90020787855222e236f8af2573ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a5d61be2ad8ab5250f8f13a91e2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675d0bc0c4464584a348233fc78d9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ff36576a7aeba9e1951ffb11bdf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc35d379594efe9ee29a633858164208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54989e69cfe24493244e8145c824996209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667bc41c66c914455a3926b3b176502210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f76c4e5da1fef0f4a7b1f7c9bdcc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6c75c22fd1e20e9828af8c70483cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c81000d1c7d1be55f0c34f8e33c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366133c42b48bb4bfd68f59e1afe2c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af2a97e7808a028db17271a3e2ca07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc8b3bfdfbf6876a176fcbc3759ead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61486ce5fcf63a9dd37ac3c262d8b0f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188cf0042e0a7a3c08796a40d791c44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb253e7721958b8a554a5d5531e698219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad594c071f77fc250f32f32ee5ebfc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152d116fe83f8469e1c6493f060eb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361b82c40bde72a3f601a7ba4dcecb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3359bd0165b7fb2d9c9516b3bf7e220223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97688d94edf3da59dbcaf715da7f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cbed4123b7ddd601907aa2212b4c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c743c1b789a553d0fcfdb11c61c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f6a0b194b436bc8ae2d322185c627227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd0075ed997a5c2eae83a8c90a8db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead0a744f8286272af7d93aba31efc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8416ec8121c391e61f8b3eb7c0c4ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e4f5220ede7aaf8dfbb4cb8811b13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c00187912d48c6318f49a020c722232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c57013e234c9e16702027a355ed5fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753c57c260e30514004168dffd3cfdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b4d88679e25b7520fe7c571179004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02784449c4867734a49e512b11fb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367b6882b6e641da33700013b3c98b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06fc2fef142ffaa0c9f48c019b726a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215831d9c03e1ba867af0f2699c25f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3d35b3cc275112b9fea2fc8000a5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7b223eaced204a71491b1e6a231a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634095d8429e095799ce148ce971cfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43018d519858b8ee00fbc601f40f703243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3bb712ca76b14a78351307974509244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64405a1bf5e77ecaaae0e0ef1ac137245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcc3b5ad41ceecf4d9669520e91a36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807be492a63b641ae5d4453d36bb2e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24f5df4d411d848a31afc71558924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0f06f4e0ca8177e2f3607fe40199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f91039b7a33aaf2bf51de3b7b5ffd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b250acdc2c852412883feda3d17d6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b518cb5cb64cd049d5710df3b4e823252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3d0177360f7d73105c385893a258253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614569703a6a6cf44e822d09c8d1438a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241511299ea7ca5ca5c0e7a7c17dbdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1bb371c940eed178ad212c12d6cf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac853a5b270b9131af08dccc2f2c68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d670e15ffd73d35c1ab80a3753248f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f45a0780d899ad8154d55554ea13fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bad9fdaf78c1a794e222d9ed6dd2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df8a4795a82e7fb719b47c00e55a71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b120bc66386ccdb40f79417392707d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10de63a58a40f9ea3cfae6c7089c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c98753eaca83a192460b141ee7bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc348a81900c765c7789cd200de8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48679069937cff7e807bc3225c1614266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038e8b68a570c54b6974c21bd2286c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7237d92420a55eac2e5942c4c91af7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eebcad58029c17e4b97c8addba1a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e98ddddc2c2578fbb6b77020a374270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5ab5e50f4d2b4cd42e792a31fd5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1adbcc01b937e9c42d6a20b1b342c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15637ae601d31c5d37e71a26b4db69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dba46840ec0f4518b032371da2513274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76c49353424082e15d9ffbcf9ca6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a395e11dac5da1f41db8363d3cff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3beb7b8c8fdde7088f1ac07cea3db6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd0d9cb4675f381e841287de1847b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37763343b2cf2b8896af8f9bc3225d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e045074ed6c8019e8b55faca73d6b33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f399d4356c205fe9c6a1441b191d63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c4424638bee5803a8e3476e05b1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec3f8772092bcd5192150434afaa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb804b1e00a883bbb85f70c4664b50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd090bb3eb94b0ba931d8489d2c148285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd072dac67585f9c465b0d7735ecccc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb69fd89d40e304722c78ca4228797287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84961567a16c6aa40545faf27ab5ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d3c9cdbfa0ed2371af671d2c03b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3938340425bc327d375fe997a871f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96903a6676d406f1719abd4157fd13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b16a5258ae4c47e62cc28f68a1af7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f6d7e9a45903897dad1d8eee3b38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249b632c051c0021c70f677d4d229d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b655481e51cef9e7ab7250c1b515c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0bbb3bd9be724c2ac5eeaa1db234296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d0d2550f20741f9c1be13f28578a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cfd27ab8dbe2d02fc694d7e705980298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d198a02b897d11fd72baa32b7ff315299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099e6e774bdadc282d14ed260e7c0d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf654e7cb791548f41f3c9bcf3463e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66a02d671ff99afe4f981676c15d2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fd7a297bdc5818c0842ab7c726d76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d8329af0c0fbc9bc449b30bbdbd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4bae0a25050fde701fb2611bd80de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf424ebad53436be5178f5332ed42f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c01cfdb3ddfef2821676140530751307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c549737ff35e768fc721a6fb6f3e54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc6b0f359ede375465c57721a4c273309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fddb1962174098a9e28d488fca13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd6789668a03405b8f7d1e1006fac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd6ddfa6e4df793dc7a985467101b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c5bb9868c5031c7cd5997bd703d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a35c70d6ae18b96837f75ebc5305314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a3c2f234d5c43f04c12b0f490250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a82e24bd14bb1ef8246efd9f3ffb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b86bc644c124658145d2cb2bd101317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecd47fc6b45baf7a22b7995dbda58c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5640621a228c3cfe54e4fd8b2984e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f779280debff720c84258c687fc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a9a9d2aa917627a5cbc8070182daa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025562aa3a24b6deeb86de7688e8de0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672cef975f36969c85428e666f81b15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c6170a18e88aba99dfce9ccee7ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e113d4de67b834c2802168788496325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ce88b5053771429ffa9327d9f36d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774c413ce53cba179656e89a4603c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a6d82fe2f8ab8c5b0072230eddf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e970a1254ce696fa5f6dfb77b4d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c49aac1dcd45f36f6cf706e28651b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95831676f85cb9024951e308c31263331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f110c1cafe9dc168e5dc27caea49314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62d3c307cbcba0d4773969fd27b53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e4e86800d8677688819e6b515df38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d298d5f8dda69d75b28c00fd3064633335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611d26e53e7c44eb85a89d1921753f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d9b4981b71165e06d52b076e53f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898115fb72ab3d6cbb94ada42fc20c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dbfedddbe2b36668519596c408c59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828d1b3bcaaa78a90bb3f5f2cebf3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f3c6d1ed2a8f7057d3fce0cf9eb04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f84045b7764223cebb4763351f1ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557135495aca15281fa7786a6e3f9e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851a6bb19975e9fc2ab7af16eb8b931344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce93c27e8717229b22dd353f3deed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa55fdc2e9e0eeeef045a796eeb738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005bb19ae7550e20c99fccbf35f15ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0d3563e4e5311afc84e8001c1499348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ad84f896ca26d3e2fd283c17a6bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11bcfd7c3eff30693d15b37024012350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7468402f5c94ba8530fae46581f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501dae800147527276f9f24fa69f568352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87098b2a4c056f71d5ca09769aadf86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7372791d312018b602998128209fb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281fe6ca651ab5b7423b570ad8ae674355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9dd3828c4ed7f2f368130979f9f08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6098377e470dea26f58486d79db8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d5fefb0c035b0a437ca190bf08e6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a8ba8df62f0ff9b2a12e8bb73afbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e34e9256ce346884102af774fc9522360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d0e0c47d96cb3c9022d3f20e6c9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd7afd67f309a9baace68de155ab15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f93bba2ee5be4ece8d2c78c254e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d94e322f24ecb1954e215e77c877364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11182375274e6cfc354d492c6b4272365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de56f8a20eecd6ec88ac59821fe8852366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ea2f970a0181af957909424863fa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b32402309d6bd35a78f47ad94dd27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ea04d6840990b3c3200b8331e54f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086ba83ea577460cdbb9eb17be6155370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd4a25309c2e8c4a8386be4f0b90fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad2688dd7aa4bb3d4195864168ef98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e743069c1c650a3c041fcb43c1755373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0547433010a52b0e0383ca1e0bdf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935e156c0d24d91bb5cf5f8a5fb662375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1c4d39a6eb236060116ec579c24c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d8a7e2faeabb84c058a925ef72f50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b7df72a03939252bc6767b719e09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7fb28f15c8420f81126dca844938e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1fefe2a244a9bb3da2d4a7db5b463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6df5213fb741c749aff52f16a05268381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7afd757cf92bdee4cf2418e8baee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5e5fa1149777a4f86766e2a1b8e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c28934c44d25b5cd54adfcddb76d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710c88675b2648370e5d9520339176c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4fb07585327023aa8a20bb75515a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a6cb4d5f5b6cfae037a43cb78a16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0d61c3cddff5f223f23cf5855ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbcd9051c63f671ea0d8f43d519e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c8b1e52f786f2e6e150ffbbc9303390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4513a8d2501d389f6c9ef0462c439391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce1a403c08b7d4050fdc4e17bb913392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa43685e68ed61df3f92a2de3acec36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb0474733d67c7f1a237c6f50a56a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f94194496f55ce7f4077667a6440395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f18e5446170e594a97f25598685f6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852565543e328deec1f3bacc4e39f59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793324b89877ad1a90e9be6038c1ebf6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d2eab815525db4e80c467f681295399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46c461a9ce2b663fbac3cdb374d92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4331c5745c6e1a09270dd830591b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c64e7f6dd556751eb20861ecde228402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2317b82f87dc38fc8649805b5247e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e2222141df56fa09534cb5b9abd5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e945d8cea32a5f49982172be491b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de20ab68a5668f22c5534f2cd1e6884406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6faed4df6fa60a97de78fc73a1327c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a35f147b4aa39ee7d665bb3657fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd096ff9cb0a49deb41363dcc15442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8eb661e7917d0cb90671328f931d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280dbfeb64749420f1934c93f3931f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92817b3f5136fdcb7d816c5e3f9574d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fbe017b10577bfec27b4e6a2641bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444cefca8e334cfe905de2d43991d29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d20a9277f991bbed99125c8f6936415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbb48e8a706307374b509f99f3597416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c5aa7df366cc1a3475810e99b8cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f2abdc4754575fd64d1978ccb4462418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fca0e05b28eae5b40a54aab4f7340419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100fb42ed1ef20a939d13b79ccb8db7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144c88e8dec669eb9dfacff0dc1396421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ababc15c0e783984a9656429cde45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22acb64634866d4b8a4e754e669f0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0196e7d440a44a51fe1e536e78c765424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e037463663cb44e2d094b433ddbb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb8980f298ab4845f6c200aa293c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00804f0104eadf5ad9645eea75b63861427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3823669e1fcf5c1949220643fc9d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a14ca1ec6266abb514334f536471c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab4cd45e70e25985f0eb3e8929d33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487dd132b7e06a8647f289d820c9243431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fd32bd84c6decdc65d0b9af0ac77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36dd2f95b1d2eb8214fb5784269dec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491fecd7fa1df82c550b816c2b90de3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfa226e44ce1d6d684f785715fbcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8274ffb41eee0c275ae71612fb2b9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5d3d5366a03d44ce9615a84e95541437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc608f7c5d792dfb3663c1eea41fb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a72af98d61acb70874606a3bd0d13e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93c5ba8ea5bf0352e5f1619dc0075440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae4c7c995f94f2317dd32019f95690441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff587964893b4ca17ea639b874a75dd6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41a652e8810610c8bbe51c06533d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e214fa6822440d2a1b8fd1c5a4bb50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a17edc0b8b8979ef27ab71c9b0bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bbded651a1c10fcf3bf179aa884ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85aa21860e7569321e297d72cd788b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf727ddd3208655d1e61a2846e4545a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc1da756f6eee1f06c39febb23939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ed87a4717d44046c7224e29cca8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e36570efabda3b280e20f5459f5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656422c9b1dd7dc91244207acc45b874452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc03f04c06bb65a4849d60c085d9b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c9522da8f0020da85399351526f62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50d5e4495ad8f2e4145cb246f9d52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601692ff8c809fd144776dfadea718456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beef87eb2b65f9c85c726ac672b6e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b2535fc6d5823d7c8f9e01ffadd36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a89ad5cf85651f839d3027a56b3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34708a3e8542cc720f0730c653630250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4819b9d219fa328c3b2b4cc9a022a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b6ae4830949026f132f2420c9d19a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda79c5342b106c6720882e72ad7ae3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c61d049cce015308a4e8e78184a29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff468a8c5abac85df90df8b33edbe85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f951a08d08f6119eb240bdf25b1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae00b702d33333c84d3d959fc7e7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3db567ee755bd3bb11e4a59b216ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9450788ff1b787e08578d5e16b062469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d732986e9001bd5b79cd645db0faa8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf9a8bfe0e5a12350c300f4d3f6df8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca74f4a7a14ca0f06d669fed74bc9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf196dbd81859aa04077ac7c6d6848473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb642a4243802ca866be711db404736474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292ef533acce5004c0b3c702fd89fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3299a157907a32ec491ec7962169b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafa42c90c9d668e41b313edf597880477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8419e3c7a057ab7398981decb1ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db8e0c5626cbfabae0a7cd9a8e6980479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f753f71708adb5d3bcda0eb3de8e70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8bdedca7a6ed4dd0140159d6ac0af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1b05a0e315424916de52a86ee800482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6a699e9aaa8d40779efe2b22e3fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7169115fc5f8be7c84cd9094c4e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9b6951a9a1fb3c2214d4cf476dd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d16896887d3cb0644bbf026270553486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d620adffb95279771a77395542931f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65220f24fc28bb51f7652c26d790829488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac846a5cb2fca62343dde5184b01becb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78146646bcb6583b7600f3d43096047c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9ee3e65e402edac1d09fdcbc76f96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2bcb51fe639acbc2d7a32baab034492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab1b667a460e06016161a3984b7929493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c918399549dd80dc3643f9134287ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743d40527a465000f91b59337587ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2f751d38d4473167ad30a6866a3d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ae6eaa911040af330a9b27c619a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6e5ae93c2ecc2126b7ebc4f7fc0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64ddcc61a570fe19889c6527724a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f48eb04a56f9d62580f25368647f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d2f77f643e80521d7647353f44bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551feeba8eaa10a7b7665b7cd8edf83b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0656a63c29f012fadd818d6e0cd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4d4af28feec0edf8cc3e2fd30cf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dad5921bc3e7dc3a68d4dc648e27a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d9ddb4da686dbeb9fa4def98b4b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482c95f1a4157346774fb2740fe9cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe556be8242a1de34abd7fafb6c12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935116cb8b905e36015002106618d4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008be95af52689629fa90caa77fbae8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650f70e379a6ac6b382fc13cb83ded8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19cd7b7470ed91dd965803f6891fa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298b6284e8713ecf434eb32d9969ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743ca4ca52ca085cebe4464b1dcc16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264ef9370c851e505556a03acdd0e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a186e896545b55baf44adb413f98f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc7f67a879c2c688d3ca79f38c6ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11101cdc719c4bbf5498a0e646cb62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a51312fb5f095dffd4da6f6ff9fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05540b9ed42a64565ea5f4ff4574ebd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f9c35f7b1acd884adaab6a10cac3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e94ca3502b2ff4424fc6429cf68b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188593aadbc53980c7bed7a333eba0be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4947402d2d6d54ecefa8a2fc81f03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75137ed7434c84e3f467cf95fa2acc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5218b223a4c4b7c6ec49d5d6eddbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a9fb9c24a2e4f5fa5a75926df8ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df1240a7a78b4dccdeccba434434eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72e73b9252af2e936c0266592754b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b243c193bf96b3365233642c0eca175530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818b2a3531371164e47e4342b2d556531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258befc47e06132dddfb21f2305d09f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491def7f27203b978e0b4bd84531d9b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2755e15dff3dedb476bfa75f37456534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ac5d2091177fd8ea737e952afeea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c39fdae86b24f7e13b332d7abdd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b95da644d27ef56279e9176f6930ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9960a32bbee86f8d8e272508c8eaeb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2746fcb1ec398d8efa16bf24f6a9bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276bf3af4651f745fd1c84f57f11a39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024103c33639f2fbbce48cc555373058541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97fdf4e073a5139d835ed8cece0714542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058c62457cbca721b0d6f2af504cc81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb0a78e519d51c9799e2cce31a0754544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746eff587b1f981fb13574febd9ccd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43debd9c2acfc1f2e85755dad74a08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f644d66997073a2539875bd7c04e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860120775ef3f80dc08aaf5d4d4506548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f9fc94aa56c6c171ee2b5f4d58d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38e15159fee6130c622265fb0fe2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9344238383b8f95aa6fa497ec3ee2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f43b49724575a6858f8deacb1ca85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568b94c6742119edcaba0544b768a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb7329773dd325cdc3b71cf650ad7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb9ec05800c77b4f14ccc94ac9d5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee087a52a82519b117ed4e0ab44b7be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd008c5d2a20a1ba18743f00150aeb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c53f0abfe5825222bc4d48d52204a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a0570dc6bcb14a7eaf43632ee0fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ce32caee07894782620046935313560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114304e10b767891bacf65668a5c977561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df588c518e5f42d6cde3698b9ebf16b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5c20839546a05a61480dda7a7ca6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6656edac44687977984a0f3251bb8f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f7c14be39cf23350f2ac6333d4460565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d235045af1edde075a044050ec4d7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551efbe02e0896cf6d4f9d9f3c2084b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8bf7fa44c01384893839f9ab2ef9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378b08921191d0ade6469da90d2c69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0e74b9037fa2ae002bbbe9ad9e3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce550de896576f2bf08a0a65e01db5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd825e42c00a3e5ca393da7c01500572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a59236b2731a10a0306d133c76da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32326cf0726684020f943c0b4b7f07e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d54b5c4ba47b57f9b639403dbf132575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1cbfb61bf480e6d73c11c81dd78f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9fb3dddaf02e7e1178731cdfe129577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23a84c29178fe4c87e37abbd7775a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77695097307f6545cfa31156d5c2d3a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869b08e5fe6857d81510cce53d3abe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff9b15d05b8197ccd05ec9ded972d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d9b242887a52bf8e772d5958857d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8699e7c05d928c8545a629a50d0d5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a596c22f47a38ff2fe5be5e6bbc3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66003f8da8bfbb26509c86bb0f09317585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caaea1270245c772dc6273fc6785da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa4503e62bc8c1ac88429605ac240587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a8b0481acd5e6e80717a94a53817e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c831b5b24997484a90bc6a6a1b00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3b366f9562622c7a38341cb92ba3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba5d95442452562638a9162d9f32e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154a7c0cc3134be6060fe60b0aef7e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda51c34dd58bdbafabe556da0c390bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405515a20d32021fc6642992c00bffb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a94df1bc2ff827e3cd6e97a6a9583e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406240c4f2043f280b2d3bfbea98bca6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc84169ee09b58c56a73038424531597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824128767bc291743e37559c9e29ae2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a8c69bc302462088f7034f97bff14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e2469c380f2eee766bf835b0aaa1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee9278e8a64b38b2d36b7cf59f8fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cfc73586e90f2d16008ad81c11ab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36877e1a16711fdb8013292eef3abf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bbd9514b296eab177b2aa82a69f04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a9541df3a1d612f49e3483ae2c8a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f19bca26518a0b2a7cfeee51c24517606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367edb47892f274a40ffce9a797215607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917681339176313aecfdba67181beb07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf5fb8ae7bc81539a46c9d7664d60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3dbc8271e7c40542bd2fc43256939610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc593cc1a137c837a4dedf2f037cce1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9516c38b03bc379c2db11ab8a99eb4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee2c26fc19111914bd582f675cbf0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d159eea16bf342872a9a11688397b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92998bf10edb50a90beff84bd9b7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c24427fa0aaa0e5f4e14f4152467f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b881cd6b0e83aceb5680aff39b62b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec1fb4ae429d449db764d9ed17f6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3742eb6c6c1172db1cc956823337aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea1b5e53ef08391bfa72cece132c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb6a98a46cd01a0e9745d100cee410621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cba9d6bb1fa52a2a0e62e8b0502d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c11a96336800c101606bcd39d82079623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa272cf9db8c7b092bc76eb8660fe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65915c8aadc536115979d8b68abddd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e5108488b764c9c653ef92283399626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e0e6ca9b93f0c499e31420271db1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527b963dea2740d36cbcea33f31ed94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabbf33b1d7e9d421fcfc6ec701db92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0636f9f1a1bbdd939156c79790c131630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc334a33101a7b7f259f3216eff0c9ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc4d718c56d9e0b508eca9af10a135632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc83322a3a2396a6f80b6c58dd39f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468e75fe226bfc954af60c19232ece634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee6715f361fea058b591de13cb355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f15d22058905ce2fd47621e4ab7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa692dcbfe71af51673819d4feb05f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3d77c4ee5d9a75a0f32cc9c8185dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2618a0495399e27703ab6b145d645d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084cd62df16dbe70b4876083b684f50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d90d4463d13e7309636d565fb3d5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e4576abec0757076d2e6ef701e57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea7b6c3c59eb07b3858170a58b4e6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7446a5b75a58b390d5ed2ad4a58cfa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ab6826cdc836e7e0b56bce98faf9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7a65b88096dd5edffe66c19188c5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f3e1ace8467574b0f0afa7386439647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6375d14a740a862651dc35b13ddd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df65d538ce98c116bf3c22223d26f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1573a8c48daddcb9798f65612ea628650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437cadd1686718ad3c5ca858c70cbd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0148dd950e27341df0ad5101b17e5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469ec9e644260e90dc668ac580bf0bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd52a947ab9f318ab3952cdb902c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c0beb6ad64de8106be86d94f71e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d33dac14a2a05b7be952ab1294d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0c1f35755f1dfc54433043197082657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03011df9d53607583661cfe25bee4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988da41588ab2b045e4ad27c3a5b3e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d31b58d484a86861e2576b050d57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a389d69b425d27fc0e1e850c71e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8580c42b3f55205882cfe41120140662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1706eba29981b686a2f9cca781428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac99351c3c65688522c9c80a2fb857664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0985f8d495075f5cdc777427a6548665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f6f5b1be32f7dd09497b3b57ac8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bf799d3cd94d8a6fe21ea89e3ed68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac241e46f0ed382052cf0e95e8e82e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69249271123836a0cea6b67a2488cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd086aa4bdf4f99e32845741980f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc583bcb8fc074ebf8a87f89776f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db3079028231161ea39c74acd63a8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411c551eb2f0def000cccababdfc4bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df4517e40e8ae19e432a248691f14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36680dd8421860f39120264a5f5db8c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8014f538c81338b2235b6e44db6d7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642ac0b563b244d93a964e29d8c2c18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b80bfeee2b97ceae34580cf69145678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8f4d973689a265476681dd910ace679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f619e47659739596d6d63c1e905b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722058ce9b5e3a7fe2dd697fdede87d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394833fbcef8000fa8e18078048fbaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c504c6cd1cc53f04399c859b403f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1f07588aec66ce46807f9279bd67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074be08b9bc70f10241fded6a7fdee6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0eee3208baa9b213283880bfb9ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a01d82ffa607ee4508de94b41ace687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a989b3f64d1abeb0d96284c295a356688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23418477f89d450a55117d20e77aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcda7e13611ca8322786ba8c63a4b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7839ba712c7dcb7dd2610a921bce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197ba0e28efbc07c6dff7b28c89299692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79d2d01fc158f5da9f323cfbdfaf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82852c0b298890eb05dffa5b00f05a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbbc9c6929c4d3d43050de6a344c1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f56818576778f72c24df387c1ef0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0520055d8579764d9e422a889cd39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322e6d4087656cdba95ac291164198698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329abbe8ad2797467f7821dacc6aa92c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150bc02077784afa312f0d237e3eba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef5e16e53291b7ab357242616d0e0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273a02ad5a32b56fbaa5d0dae469ae0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb149ea63e4291fc3837fa4a395861b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743e08215daaa2b7b7e1cc73864fc52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9843218fab92152bbfc0ce1b5786ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9b6a9701d72c13c9cd9395a83119e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195fe8d50d9d32ba0b30f6fe00b590707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d45a6ae6329a9a7a79bc0d48446a95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9f1df448c3c0792e91f734147e0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58dca2eff4166e778616aabce7aaf1710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc8816d0ee2bebd74246465c3b5f741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b7e28ae847278a5da45ebec6e77bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976219128d70830485effd56610c2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad65249382d64e700d3febc263faf744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714f956487087ff04e033860ac3b375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9e17f7923aa6a45385574a86c6e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e71620b2250fee1162982969887d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bc9926828bdce536bfbe9d79893b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd46676b5b210b5d9b02ab0a1600f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6094a3418ae31d75efb9b7b9ab23a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df15a24650961f63c3e4884592664711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe9eebcb5ce502ff35a15a6a7848f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d4ed0c0804c68fff2dc6ca8adb7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fceaac55135fc62ef42ccb141f9ea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ab2bee84954eaeae4939610d825415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5e74b155d13fbbcde777396d02fd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1760081b5956b478c3284f51fb21517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05304b812c61e27befd15599a32d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096eb3a743dbc546c71e12b4959662619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de278d8c517c552f47bfe239ee3a15c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4435af9bb482dd712b82d2b52ff20721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308575188ca4cd3a1aae6bcc83915122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f141c8999b4ebd3777cf4ba1321223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a5296bd45e09c9c4578e6e8f0d33124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c8a47c674cacdf7adb735ccea49525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699a239d267655f4da4f010dcc5f0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e690e03066eb5d9272657efe18c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08cb6eef247b762cd9e0ec87d7118228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb145ee3fa737094d01f540e87569a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af9c3a673f04532373eb926a06a82c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebe8d1155b8bdd2638b85f22d1025b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c870b415e1243ae4272be519946232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d381bc0186f1cebd9747a1bf5fe1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89250cfcbaa8283b81e98add0aeea6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca95804e6b005cf7cafe90cafedbc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275609612c3873059414f5f79faec1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0628357b5229bc9685d4b15d37e3c6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4ba0d3e64187f0e8d9850eae98c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c860a375c8a3f3af3200af1fa787b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014b49d5b9ec7b3fef585dd45c9470740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39468bdc065d6bc076de6e527a2b9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f5c8180b60c8b59d7844dc82d447a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628e72cbb972de390dbf69b099b60cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8fe5dc41cd7d9fa9a67b2dde2871b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64196677adbee0bdbf8cbbaa30c680245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585c360c2d3d9b560b127e5464d98b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db66711dba7742d8e0994e99ae656a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1e83274aef3e2fe29e2501e8980e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7561224d3d150596c6574fc8edaf5dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c71a2aa49f0e5b7eb1aeef8c8ae350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1d06389e56c868b526192c6b9363751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf0f66cad3b0ec3a79e0f8897ace7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d168d06115a388a7b251d01ab90a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc847a3bae81efa5b473e4733f925d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114321bac24fbd5796439464b59d71d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6edaf829f903576dfe1c1a29ab724756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8299e534aa9253a9892b342e2687057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67050f577b5a6d51a1f216d660c34658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b3e21c3f9e3298ab3f792d48c2dfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d04808f4346d7cc9125606c3cc2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71040ca1a29b6484a2cd6c3dce366461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28884e26b27083e3ce22a6db8f5538462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87e87eab5449c387d8f4b6ff28854563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539834555bd0c7e35d309b2681e7dde464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f98b911cbe664a5e7c85902bd7fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d4d7862f2ec453d9ac1a3d76818e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde6028a3101161cde77f8c27d2fec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5bf1d2cf510073d036b663847f58768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fec93a5ca74e897d95605d9189f2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e94f9f385012ce29d69c1d1e10b1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860309d52e328cc8a3d60c8c29b434071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6558acadcf63fe3de206d84a7ff31f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aeaf67f74e1637e1a14fdabcc47f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a061eb9aa1e28c8295af76fda200174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcafd8067a8390ab0506a4f8f5163575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002a180cf06b206045e3619c44081c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238639089d1be880f64062938e11b8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e528a9722bf7a8240a4ff6bb22048678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af39b78f1a55346eda8b59e35a4c0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f56feb2c6d406a087de1b3ca1869480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb37ea4ba90620665a17720c15d99ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dac39bfe16897c456d87f514ec7c2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b739bc96bda0b4c3e629f48bf03af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8a32d47368874582b3d88d045f7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32737ff68f9780ceecc14267f7d5f27385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fef94c0cc1eca2aa242220abfed64186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7ec762c3bee308d07631d2c8b57987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d004a5db242b9ffde904876fea3f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c64915f876f8ca96a71435373c3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02aa398974ce6e192fd5b3b5ab17f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dc01e03151066f625bb38ef5f924191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c057f3bad50a2dae4c20aecdcee0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e9af323960a6312e41ff446ba974193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24348a0f06ebb308f707717b303ee394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f0946848656072cb4ebddbc9700f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddfae81e88f13718250d2534c82de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4337e0b5f4110a7ba82979e78965397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71662088e8bfb4bded1f2f724450d7f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346bd197e36a9d139f986c5bd79962b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6682a630bca65c013c6f2ab1582dd56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53577b9d2f42e9c951ee2eae383c97e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d48e5125aea004be0f89ceacc11e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b950c7a7dfe580d5eb61592d196d50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebd102fada72c113c0104e412e5e9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb75b16aa28901ac161fb22565d721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ada17ae7a1fdf6be062bcc853961106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111049a20418c39d41057607be235b8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac61a8b26651bd99e9551948afbf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad198fa6ff5a795272ea930532afb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03801cf41dd1776d9c827d638ab2d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fed59a39fd063611fd0498df641b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44faca2b89b9df08a9ba36b8c2f6a5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ff57797f43aaef2d9576fc472c8f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54f2bb5c2d73c61ed778f3141014cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c47418b98e00190ac17ace68c074115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c551d0fd6e4733a2ab581a90d6fd2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11405875688f8095b8933a8915480b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8dc51071223d08c87afad3bef9210118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190545417fe4fdc8ad525daa755d6e0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0410e5f64fa3445e5cfb84ffcc1486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c87cf9a931b0ac5beb51180e21be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfefc41e6b9a18499a98080d9c93d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef930328a1bfc07cb2ad91a8569fa9fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0028f8e4ea705c4704c84c79e106498124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b66b6e4cfb9319e74bbf7ab935a0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a4c857479d8853981980be9d48ec4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee75d689d6eb489d39f66ee476bf71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dd5bf1560a21d24d00c93d64b91d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f6c65d1741b44c45c5cd18bd86b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f60c250ca236bf0ff381cc64740787130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a217bdfdd40f58ac248028d8c7a28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a41b3eb9670eb736802c9bb1365b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469b4e56a55b8faabf5f46dc0d7325133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf15813caca467e8c3515cf7311fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136c549f651626545d4bbfc2c9858e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab3de425ac6212e53c578fccd814f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c5441c82de5bf6fe33f776ec0fc9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116c0ec0348ad06f67a886ec65dd45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0804d93186a8db8a413a20211b701139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e8572f822f63660d1f5620465dd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765639d1c214a68402532f3cf6f7b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff734bd361111018b6ec17e2c111c00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128dc13afded11c97efafc44f08713143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0377138edf785cea9467219ce42974144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ce9396c7c0f9b5cd5426acc88466145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282bee938c6de09a6514c16eca3740146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508bb9660d8acb1e3993fed3847a185147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4721eab3dd1a75bacb8ba4faefaeb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1657c24daeab1d14e994e112858e7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3d42b78040452e24e210c1ccbdb0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682febe02a524510a6082a0ac566fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161bf9f6e6b4fbc0f3627d98f2e3dc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bccf2da16dfb7d30d3376713965d50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f479462601d469dbb616d14c419c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5a3836c986deabe90c260e53edfc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2cb30872362aa6e2d48de7ccd467e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a66f4ca4ce41d60095f6e7146fe89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5f246be71dccec3387d2570c4ead158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8077e54dd2402ea89bd33369168ab97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50cd3124d913206a09c98f8c5fe929160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b336f3383a296cc275aadb94774e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0fd45946012f9b70d15bd017f8fcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7066a8a9a5313efc3e99387b3a113163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b359dbfa4e1127c0ca46e9b004d0148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b48aeef4a860dde85c9c5728e1f2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d394c5eb4754c9798b437c9c6e03f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6671c9444b9fbbf205ac8bc3a1b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac49fc1067bdf1e434c4abd7b03d4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dba39d98f38e401b19e34d5e3e54f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92321996dc93ec6198133f2bd727c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb17161e63f955aab0a029a5baa559b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e6d8f46687d9be8580fb9994b8250172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32c91fa68ec7b409090e815188cd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef64f4301a04a3dbdb54b3c07ca6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bdf909dc7e7a6b56bb922bdfcee02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5142b03673f80bae49586c7e7c8dd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc91ae8e43c4cf732999f7ac33b8cad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e782e58c5acd11818a2d59c96920e64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce939945c8550480e49fe60c2f1ec33b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e1cf96be7e6992d74ddbf7d30d9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892294b2238baff32bd3446f481e69d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff297de62a0fa4079b1f72113d145c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3adb0e2405f85ed94a091b561557183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb092e1d7c0cdec256303e9cd53099f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b532986803d6e5e08ead2c4970575185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0501d4ad5b570d7820be3ae64b3880c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc21b3398abc220ca3844bc84302db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7cbf0df4a2b85fd33277d893b17bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb0b471066e957b1c631356fe7e247189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555713692681e34ebdbeb8ac8e8f0f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6cfce2543ef88848311427e154a6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057607566dd184509ff8c102f1f7b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f265548290818d28a742090d60a82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b4a9c627a90dab2e50f71d3d5a286194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f610201337ad9d281cfd6c26c928195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9432cf1080bffcc1fde5dd7317f1fc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf710f6c2a4de7e498a1a7d59dfdb5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e9be501ab5c6e592edabb9e7a2d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c723ff8ee369b81997914dda426d5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cf2bb28dbeefe17fbc565e9b894a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19950c76da2c75ceb8a5298b328e6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732098de92f867eef3dcdb2188b9eb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9d2ad8344f659b9064fd51c53810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8680b1e60cd65671fed4bd406fbe40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97249735aa34db94737aadb692ac85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07965cd8e5b0d28e1f1897d27ecb57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5f698dc27418fc7ac5d57f052469207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df9b0d58c0e37e2231e29e974f513208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994d9a6de3352b41c601dfbfcd625e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7879f5f5bba7c2112405fa669fc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab7047aa81b7f291a8504fa3f16ed2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0d6e7f9aca58bf10f7b7f999cd39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffbe4692dd4b8cc8928387dceb5cf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd404fa599c33eafcb4765f52e950214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560432bc1112c57cb3937ecf1b751cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0030281c8090bc1ae26d5a70e10fa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1cf28abceb486c490d6ca3eb0ed31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b62e5001a8d8993c8eb37d4498d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6abb549a6911b410a380de967891219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90295ce4db94782d877c6662b5ebf1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07faddcbb748c79c4a079e70fdefd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb879bb4239dd65eb3d04c0c4a80ee18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a32f7136eb7e500e326a5cf72089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1c5d5f687d128127ac98fe00b287224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484c9c18475cdc337ca1e3cdb309344225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e0a22104e00bbac49697ee6665dc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e2f140f3cd2e727070702372c77c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0e75ee2baf62407f8cf7d68f50d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31c455507b51bdcad37ea4f269aa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39136950c4e92139873f08bb79b3362230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229fc537b7f82451e2a10552c6b4d68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea79ed75861934781c3a117e703d9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabe7e5016ac5234cec19d04adb204233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f7b0bb39468c535760b629be5ffe2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894c3693a4e4922cb8ba76eb0f2dda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c68542efe4a11d4fadbf53b214c0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f3fbd322a1f885d8f737f8acaf158237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee341c4d8b7b62318d32ac982bf13e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63fed70e1dedd4980a0adbcc5c6e51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701b9e67eb74b0ff15616c2d6fd37f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246d0cddfd4762aaf57ce17db7eb8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1369ed5ee73026c8534abf2848304b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb8568e66410e45d83107f3f30fae7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f35e9688f49407976b063d3ff271244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a52a1cf64cebe9edd423a58aee8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e58b4aa23460c9c036bb00ff95bbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda54aa5a332a24d8ea27a7001e7971247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6a9ad2e5797440a1e957b04d0f86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494a2554af13c9a8bba7fb1ec8c91b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff227bdc322beacafb8083028cd4b14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0c9d1e1359d628dc20e5c5ecf823251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba4eac9610ece98f18705699d14ff2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7f0dc15d326ccb400017903d5e50c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbc35bd9e2cbd131fa8d5c2469bd9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514533a5fe5041d861c9ec78dc3fae3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247b570bf1be40e674b985401e17bdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7dc368a9a4c87b54c9efb6a8e85f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4701d162683d0f3e4f7dd976edca3e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015a39b5b7deb51e396fe0d6fc97924259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1606008af4549fd8ef020eaed50d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697cec0e391bbdd05b2bb31ff5db39c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c716e7cc56694c1589c2d8c6c24db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4938c1fdc4dcff047c02b180329d061263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647cdd058b15c254ef36ecef3e7914c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a0beecc25be55af3721c1a2b541d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d149eb3f9970214dfd3adc3f58544d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7a995d2df06f5619ba93e3b83ff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ec4af95d5b443c24bfbc18eb95f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfb029f9500b875dae2e09c8a9ecea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01238cee0ff12a46360488f855cbcdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebdbadb2e096163381b2e88d149a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b216cb21606d573126ef3124db8bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ff639982d59007afb27daee19bcc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd7380585a854f33757390a713bfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f63863afde9cfa2f6e15e11046464275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a26d70af366f58819310c005a2a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cde43eca1071aabe48daee301b192277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f6aa690dba4dab7b4a8d541f300b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361e99ffed99523bb5e15c15263cf5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d682d5751cd57ddac31320d67e932280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797470ec34786934f51a50873de8b3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fae161fb9f1c4c7bb65dc88528a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b7ddd777d2624b829611b6bc5127d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11fb5823e5630fdf1d2bb43057167284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d46d0293a6b88e03242b8b2379cacc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f6809999bdfb5ea87c54dbaf3cb1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f10aea46fd24c1125c25420d89f9d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b33d43dd46f6286f254c65d578be7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d300a3fd6e6133bdf67cd0c489864289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35079fa636c115088052bfc1a9ee29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfaffdffdf41829efe4ce2f815a8dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074aae213e4d164443df3baedc8252d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cce8d39b071ad12c949f16ceebda0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0711d34f3e890cf3d18e4bf3c426ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e625109bbe1110ce3951aaaa3fff79b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c72c89938a50df4e6041994b9c2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715564d790484964955994b90a10c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e2852c64fa4e535534cb38d7106f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455d4099bb19847e50eb04198d6883299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e226966aa263498f20b282df6c43cb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1f9e842a2f12c6b62f9f59a00d83c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306015097e2193d130e04c209ab73146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965ecd328546108397eed3845ad27f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f8fecc4d1555e201a9cb7f855faed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086742908bd9eb4c39c444721ccd7e89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aae4885cab569246cc6be60bca8983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfad429447f7b04b2085c18a31479a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574cad4a6b17d2af0945c6e9cee774308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83602b7cac7c2be4a6bfdd456072dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f5e482318356ffc4ecc1220940c60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f675d863810e3a472f0699591b73eb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f5f50e6e27152ac9d542bbeea07d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c95a89aff8b6ff232fb48b66bc526313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b350d483806f46b0999438c9d5005314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770a4a151617d43e0593170fb2ac096315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ac232d600b33875dac5b3f2c3b657316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb67a52aa159d13c3f705fa264151e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93004eea092aa75a55dcb3f9729236fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b585d64b6b33436c22c2017ad457346319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e54ce6ff43c5e6418742c8318fe4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e2b0f59ceae2f630705b81fa7f35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc8bdf2ccb1ab9c482d99cfc94c34f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d15b7658e90fc80f6acdbdb0ccac8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb2121eee65b2f6eb0421a385a338324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0874fa4f34ee1cf089aa8ec56c424325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917aa488612fb66dade27324513e984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe089a6a7b7be899eb75b9d084d94c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bbf655fa9235c6ace6360809c9dcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885347e0ad5ac7d5a115ac14bbd580ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39574c3b9b28064c395dc031532f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e995d8c37f0d7a810d7f477c3130efd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe5821f2c5f52e0f4f8463181f9102332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb33b4b53df4e848c47e42a10be4f79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d2de22dde22d1aa021429e6e5d65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad63e3f0ccf61a226ed9d5f3252a9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8cacbb8f31ca2af41369ad1d87199336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f72369d7d4cc8484a8918283e3b09c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03400c0f77908fc766c386656fc9c5d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf1d9200ebb1a9c00e3ba642f50e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93c4aeb3ca4b40f493ada57ffc4dcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa53695ce220c21eab81d18f7cff6e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4354e92af30897bde4f0415e23e17bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d98333e060b31a03272c0e8065d10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887859a1561f497297b93cf9f1dd3dc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc134b63563ca638ccca9dd25df9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911be1ba51dce1e595a5ea48203ab46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb154c5a9008a58504f4beef28a91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d582a3844948ccffc58e1bbda413348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c1ed02f03adba3d783001ccd0cbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f2ff9b5ad1741a490e77c00ba6371350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066683b1f057c24cfabaa8428db257351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad32865212fc8a8f1591e8658133e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2cfb6937fd7f3e0753276f95d94ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba80578d74139b8e8c872b945f7ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119041ce2e8a50ecd5f16c4d33d4f64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b53006717e13fdb81612301c2767356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5230816ecc613dc63114726e6499aff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665b2d5b0b53ce2925d8fc70679cce4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebe9269f01b99f2522949064e7bf3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d447ef35fd4c4d1b329232247b3fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940352cf18e175763f1e6aefab10d25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a05ea9cb5060f17fac4d42b880d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fafbe3f785026f3f6e488581a2f42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941804d25be880db3a1ae9c4ac86053e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff218874d5af85d962091635f76733365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a104ac2961dcb3fe9ab522bf5c03b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c9913be7a2652ed4309ce2b787ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21717fad736281ba784439b775683a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e73e37f324dce4c8b98b4d301f38a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01b6afcce7b579ddff7397dcbaa9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373dabc7dbe3188c33eb122f37c197f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b6899a86947f23b17f43fad24099372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09318caca4a6cab86b8ba6916248306b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304fb4355ec4c653e8b26dc0a9d561374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ba3fd45d379878ebca056cc60fa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba69a0db52921b9bdd8e561b7f6d27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8cce7ce07ddf2023bf5873a14b644377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423498839875a85e55446949575419378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c36b283bd80971a18edbf0508d5c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25114dc2bebb6207426825403bfcae0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b2b99776b6975b807cec2805234b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375af19b2fb139e7c415600846b712382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e438ba76be634eb2517e874bb86aad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f980f547160f4b36aa1d1315761f93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0905d1329487f9c8c528c565de58aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d6cfcba1d415832a8a4799f11725a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409b8cd5fc48d915a0b7d60d786426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49afd89988b57f1e808cf0057bfc41c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8b8615684dd81c0015389ee44d4a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2bbc5f4f17421de9a193b035623f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27c55306939383935c04edb058b10d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb41d665135342780190373ea650581392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e355fd127ec10875f7d694094e2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cabf7edfce9042291e3bd0517312dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868ec2f84225f1266cad3617e157446395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4cae8df75b0a7f65099862216623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992bdeed4d1c7ac54f6891e508c494397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f138295e2f2577342af211ee79f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a44ee0c230b9b06fea8231bc67750399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebf2fdc0e73bc5367838009f714266400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784941a88f723f7a5a0228afa134811401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f506c31743d5dfc28a1c211d0066f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b4f7f20d75eb82d1af575e561a92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf830bc055d1e69ca55c796627826b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a377eab6e36711420279e84215372405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f00fdcdbdf44cbcd5a80287b3a8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bfcee137c9d987366556a459d3a0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444e009a997ad0984d5cf41ee147190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842373584e840d7f0afbc6db3907334a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535178a7f9ef39dd98f030cc43dc82cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a633165c0d0d5c009642cadf794e342411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb62fd57f9069492248272ec699fa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b728e0afe277c6d53ee2dd1337d7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df9da93f01afe46361085e968ed05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ceb09e2a0c9a4a875612f88add86f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583713f3cf0e9053d694f92b5cdd22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787ba47c5acd60993a7b4dd290c7d7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434c032e2572ddfd5ba7f829cd725e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e53cbbeacede97dfba3cb90916cde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559bdc9d3337813a201e95cff3edee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020339ff695c693fd2fd08dddad639f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3621b8c764aa3d6572fd8c31c888422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa3fd202ff3edc5bbd2ba4038075f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b74f249b1662a3ac686f6729a81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc332d8eab64cfea5dc48f01fcb36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74929e9e02eb911be8b868b905689310426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b606e3c417f764d6bb74faf0391f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432a851c6e464e211c15f0cb24c5503428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877e4df976efa556a550602bf988a23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f02cd3a42587447838939f51e29b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279888d05eacd91b1f6a73e7d4a510a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50951ff86fc1587e7998b8f2ba7082f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b0aa9ab98e459173233e71a232d0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f38fe2c64c4e59bfefb1175d1d978434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b02b20d2fb2469be7745afad0f6d6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d42b3168ed015369f50d79fe91c389436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241a0b1debf0a26d4e5b479c82b2a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320163f0815dce45817889481f1e7d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda7c6c2c0d755e556458d89a55f65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d477562d13661bc8293e7fe81e1b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6784b0ea725bd6901d9151ff10a090441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c998cfd5eb12fbf4f4ede88a95ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490ca1ac10ecfba8706d478b55a272443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0c4df18208f3c67f5590b5244d689444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2f0325b82911174f15bcf818f631e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d10b89a670667f17e4d91710c0bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997de47373c1423f6bdd5bc8f86abe5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595b262b84a1a7ff1f81894b3d6bf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a0d0e0afd8abd7238fc3876e2c673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe15163a8780986c2d371e61fab8f12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b684949ce0da0aceda0cbb5483ba9ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb4bb1f1d185edd27ba64306a0678a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecefc40560185346d692dc85a90b982453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22a31f42543eaa7204bd47cb7909e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5af8a6c6878de909b9cf465464893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e37ef06bbb028ec1e5ca84b5df839456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adbc90b3bace11e588330904ddea81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ac3d6b5c1610e878d2ff79d2e5ea9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711834434e38200783ceb4112049742459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02d37cde89952c9c0b26c7ca02b1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4a29f526c93dce60610a2fc203eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3eb7ed9eefb77f4dfdf537bb0dd54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1506bb92c01d6770e823b9716b22e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66de21490dbfbd303acca7c3812687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf94e1559316a09cb517b1f6e6bfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa60ebfd0019e059d7dae42775dfde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb9b5c81c5f2efb82c5e28bb39ca7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f233ebf7ea42e49ac7d21415d7cffd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64accf408989fd7759c561415c8fd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc72c10f000c43ce3449b60e138c140470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775aaaf37540cb7774cfb552465191471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe8a01b904789b462ed50acfdabe37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb54ba235a71eb7de095e1ae5aa90f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e4716ac0acf324a899e12bb845ee3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2baf0b27e579a414edf2652e2e5e55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05710ee56482813faf09bbc5ac1df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b936309561aa23ab847719b95ff137477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8c224ee760aeed5e1c675d3c9ded478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12e47cbadc0a0b3b12754d809334df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b40e7dbba04bc94098190100d407c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e274a73fc2a25b5300722f67d4ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea84dac5cf8cf94c09c04f99e61b15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece385080afbbfa319888a1bc8cabc94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6451f557cf574fdbd0facc703fb2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dce66d80cd3592d3cef5f291ed7ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853211ac3dbfdd0a5653f4a7ce57fb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c11f1171024b8c8165c119aae5a3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7a3b51cd7049798c8c434e4c18a08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42c269baaa469e5df3af19f29825ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31e6cc23320ef99e1f5f666cdf571490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b7ec0cc4c61aba02c9974df3ea6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1081b1a8aab5e83cc602e90ea59e81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d15b804bf57f08c32f17267d9c6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f091b30ab99cc61f1622ea633f3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4d963625c1bd6393a892060aee9ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7abb158db76245c16cae8dc884e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9747f0c812eb7bb1f9b436305990dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ef6027a84c479cf28ae4112eb2d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d911d5813dc36e111c97bac26802dbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9831a9bf8a77e3bc8b82180a17f77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0aa7596435ca0a0f3d5226a974ddb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e6f169734310b417e8c7925e4e7c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9ab977fda7f63c05da610b15b296503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312355e7c1cb17c8f839afe2ce33a12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71515bf5234079c9cf6e43e2d2b565e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f126206438f3610d654bda1d31e36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b00283b0f05cfcb6bd1c9338f8188507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27803d019052112a243ff6ee1f78ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86cf781bb08b36c9262dab845b5cd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d891fc2993e5335b811c7e99a57a88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71913abf57b4b57df308e8d2f6061da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a59830d5d7028a518e55a1af5ea85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3c74ede78de3af0a317f71a26a04e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362990f2f2bbba8f9657252504dfab2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4ddd2b2bf0b249131223fe0ddbd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbe7950ad0ed0140499532c4944f9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a19cb2b6e2509a5caf885ad0c69f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b9478b800249bea74533bee334d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946de1c8e59e26d8ad6c8e92cceb1f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb587c6926d58b9dcf09ee87a317bd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a06040f11972eeef1f147205c9d91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9bee45a92f5213d4c4e2a1a2fe9a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f83933215d04a1b46c114fd5e0ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb353be912470be2fa42d5288f6c90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627bc9b990253f6ffc57cba57be0479525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac6f77b886ba7f9b495c7f89f83b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456822ecf59d86209baf134cd5c34ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317f80f38a3e66c4bda846703164ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c823ba286d031d02f644ac20989b44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcafa5ab4af1387edbf326e107172ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3803568b1a3439bcb009c06d19f54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a907ff7508c265fb5408d7c81711532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdd44454c5c5cd8ab34991dfe469da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb0790c32215fefd447cb486116942534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8faf93ca3f88b911bdb6e4a7b073535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c67696e44186224b773876b5c9d8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01554b9b04f6a15caebbadeab18719b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e221c8c4d2637de07a81d8c489810538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c268d2c83dd26f37c922c3f22a180539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f3f9e3b5317f4a2e29959008c04aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b55744e99436c99c6766797a35d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d08b7cf12733c6d99abc2f4ced01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3893caa4e50eaf6fe25973259ebcdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4085c9f113b211a8655fb9c5c9d77a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5fc9432996e3214a94df68d6d64c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6acac6a76c544b9054811c45d88b2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220189704be7c245b58acb9a0a519c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630675e4fff01f203bb14652f01443548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fbeb1f6d1a0ccf7c668670f5cb68b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f02f8e292000b6f34b22c2361409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4abbc5523456fa22fadfdad35435f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12036133941afa6ba40d1234e8f30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d889138372a87a33940be09c67edf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c4083eec612b65aa6722b58a4d63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a856edafb89c1a9b859bdee602fab7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35004258f765130acb829d3d5affa87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69119d57c0d87f4f377b2a18ca35cc3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9efd73e6a9a61e1e4a110281686c72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f6b0a321093be375b25e3fad5be2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34499d986e31cf020ac932ac7deb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb99be0d52df6e6a363a89f387760e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b12628a0b5f4818eba5bfa40159f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c05fa94a95f70a913724227c49b601563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba1aee9fbe249537a51f69f60b705564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c66768947d21bf8fd51bd06d732a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a18534da30ef601b47b4fbf3381df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ff8d0f2208cbee2a542aff6045cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc387eb323524a61d139b1c381b840c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbaa644597d7cbbe5fa0cedcf36df4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7650ada1887279d6ce1c5371971df02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2ee557a739a07403658f43d85d8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e1b0f3e31c8cf301262abb0b9564572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dbad6db15b6aa73c3c136ddfa8234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4b18046f74a117809343118b30e2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ef9f2a9f593d985f8903bce4c7ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a004d984008f69025924220d4a86d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808df24fd398818c3448c232bd2eb9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c259617702d96a9cc2b9ef7c457c16c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28660c8ec4dc766faf5695ad5f18192f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a94b6141e8484186f2b5b0ff7db4c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a57451fc8b290e3af05e958119565581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d69db85c2247de65a635bb1b6da9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f1a9804e4674451ab6f3d24a6ffb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fefed2dfa708e982a508a50d429a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e35530670285d4851949a42bb6f942585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e71a26f95ecb3465d630ba19e2446586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6270b4a4227a7d4bea2254c181b3e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843a4f1a84225f2e2056d36314aec1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb509c36b59a9d18370651febc0534589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7194d0510fb1e3c45ed0a2a777473590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0236004b82d41b4ce79f11ff20933a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573d4c2fd42a88fd268c9a57b6d6c1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3c8365bc600df0585184918cdde9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd890104c719e4ad5a34cc8cdd46c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45a62184c69c8631a8b45749668a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f8313777789e69aab2ca8c671916596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316abada9b85dd90cb3814259b483e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41afaf4d7bb2efcb7956b26ed788ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396963dd0b8046d2dc49a0acd9c9204599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516745276a64dd006fe2d9f0f577e19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1007f697ab190906feb6811b4a517601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edab151a28555107821b1c5c42002a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77470492fb864155f02e9369752851603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa8f04a6ab1a166632ae37fa18d28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccae85a6fa0684d29c9abe0048ff5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb2ab6d6690f6cc7541c6d2c24a5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3cf7382854b210392dfab34372a8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3d0b286eed40be0b16415f979894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b755b860872c0bb13d2681607738a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3743ed323b79b4a2be141b99a29df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce3eb730e3c2700d8d2409b0400f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c138dbe85a4ac84ff32157f45a2977f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683cfd0888a4ab75d4ef0abad6044c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26811f85c1165f37b48bcb726e89533c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bdd65e59c02cf23978bf7a6b1be78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc38520355a2315990689786578390616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0f601d766645b56cc660d1c87b34c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484d9c42e39ecb30d8de79f755f333618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42455cbec8ffbe01bc0f07898dfd9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99924824e87607e5e58f3760bc7d91f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffaeb71b6aaa5f2430f8e97bea3bbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c670f15d49806c1791a04be375111622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab413a4b807036df9fc7693d6010271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4cb7efd047720d993ef61afec48d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8946777048917ae8c52a798db699625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b91aad82a397f4836896e6ad76b8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f024fe32198d40cff3ffe52cdad51e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce013954715fb742eb78b60c8affc20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54238395dc5874a61a988df6422cc781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b5b2ba892bc6c2e81f0c72ade300630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49460dfdd5ca7606497b7ee6b1ba6f87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2371f2e7830345cc7112659b286a8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2fc6dd119984c28eaa81f10175d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b43d596f4d5c05edf11c1ec955c4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d13e121a2bfe4d5a73e898a6148b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf42c89c52c0993d1fb5593356ef5e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e19616d89840a3bb2853239175c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5d5164b078039bee67d4ebab6368638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7745093a1b1d842f9f58504c82dff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1351ce8e4b2d31d9c0ed6b6f34f92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4694db30b42b3080784cf37672d888641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333195a542430be35f4282458385f23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248648eb5681ea2e773ad86bf80cd45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aec9807aae3906940cc84d3f4fa093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac694928e4c628dcdf8d76b74f3fd5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae42fc6b5aebb3419877246aa18ee3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11e5476835ec68132eabba91daf869647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb7382e59511e5ab37aa7d7d77519648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab69ca498b123b0f3e9029d437c479649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533d741a49e437e5ed140ddd9b8303e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2f19f6089c609e563181f4fbb5f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ace66ab3308f71bc2a9a47ec7a619652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8938c3bf163f04468c2c097364f084653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d802640c8a1469565a8de14809d604654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00dd6ae1b5f8933a6c025cb585594655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672d4818b00e705597fc90a19dfed85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdecef88e99fb2edd7021a6970d9df0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95989604d5331b2ac7f693526d40059658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651d34d256e3cc756f30d66d347ea3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83c060e2a4661d8adfdb91c36af92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd44d7e14aeffac79a3c455105e86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdece5e3fb6b3933708d1a68903fa62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580239a82ae8363d22535a244ad14978663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab79b1869211d42efb14a6bd413a7bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4a2c6ffdaaa9d1defc173eb37640665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53898a3dc85b40707eb97678958b32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885050950bf6ab90f758e572a1a9ad1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76eb7959134c3069ad9a5e94e8af85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b328af73d2722eaacf6554e6adaec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154fd09eeb3b1c628be51a12aeadda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16577cce1b7f6406d199f31cbd977a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29efeb90e5d91b16179e63288ad54e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575894271e59e4ffe779daa7a454fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee84e2d736307e5f175e4cf541003bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856151854fea758a4fc047a21c0487eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef339618b4d6d8d20cd5cf5ed73889676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237359b939667a8ea5eee211a417f7a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd05722decc7f274acc10d04eb763a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541630dfd7758cd125444228c07fd836679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533e7f0162d9d5a27c7372c82cac6d0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>