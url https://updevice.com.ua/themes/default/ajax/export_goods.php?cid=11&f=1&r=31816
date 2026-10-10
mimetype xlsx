--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8314d259a0822789c8d8fa356eab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c12e74733d518986a80fefc5f5c152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8adec62bac7b35d56043359cffdd463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e33ed487ca1688fc508ec4a79b8dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356b9ae1d79b31ee7566bfbb3904e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa10adda623eee5bfb739c8af53c266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eeb799172715d566fd594f7e2f8437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86821a49537f43833ff6d6e1a1f9e37d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728873e862aa9bddbe6b7ff85c0de3289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64991834c644c2a550ff941ff36c97c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5005a06ea511663554dec4c98ad811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24747166ccf4387a95dfd4fe8e70f31612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0635aac73b4d10562b9b6c0303b11a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f6e1936b67cf48e152530843681a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0250673292ed7013d211b11d4425615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1004f3e9b9ba171bc2b640fd8d69d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e48a8030a00c116d5d657f8db663f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ccb091c82b393e4b90288305928e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6160f4cc2d4696be6fe7f5e7d21519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d532e124bf403efb536d617a8cec920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461abad80300eab7f0b9211afe3eac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f9f04e87093124acd49f32195ce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977087c0c6b84be8f2c8fa229bf57f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3a2e0e3e5a4f0fd315b0f475a703424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ca72bd978ec505850f6ef3622bfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0173d2570c33ecd8b18d588af1ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef001cce474e22ea298f1114755786c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca909e97a51f04cfd27d523144684db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f3fd163cba5553001bfb177dba1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc9daa5b1f30ed6175216c2f1a4c4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb977323518ec2f4492941d350db5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a8ea1f8b336bd3c7ba90c45cd69632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d745ebfa5dc0ddfa7e9c39491d838c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297baf60b7300903be461281cb02b43e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67d0c26a74d2f83abbcbe7ad1093135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d88090f2b54a906c1ad8cf0887c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2dc1a19b0ef984bc82ae1dae4f6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a56ebdd140675419854bc9d7495f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed389572cc83ee9548dfa5e0111694f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483ba2cb12410d515d5870b6fac48540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebff98ebbfdc1efab8bce810816d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5983602dbead61cc9c0178c2c64c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e163f662b4f30687f0e584731f6b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8188e24b9d153d0ba7b3fb38b06da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed18bf0c796caec8f2ce7a381a2e4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687524dbe0194937d1c039e8f222b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da89eac9f539e0e26c7d659b3d414047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d988bd521810d67a4ac3c879d38eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb901d8ce5738adf64b5c6a7ab8a36949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd442c8baafa4e3fe44278861643caf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57602f8e0af579f0713948ef916c43651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23e1bddfa731a598521fbd6252c7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98498a62c037d5df730866487e2c872e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7df94747f8c0d8f5a49af0198aadf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d04dd0132306d65e6c56e462e2083655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b516afc74750396c28f7f23f2dbf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a05de7390cbe37edec1fe61c5bf42b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee850721aa527c91efdf1a92a20bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca0d8fb3d74f11dc67f9fe75e4ca459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc40ebfaa63b7ad77784edd90069c7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2b69fff276a332bf09a9b75ce3b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c46f843249c13da2ac84cafd530162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f565d6e65e8ad1b4b12f4e987073f1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7dc69f25b8b6bee7d552322a6515464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7949e8752fb6bc5252469e4601b90c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a820cd5d2d4a276416f3417b103b2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b6abf0aaa2ab35db1747cac7ffc7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86e940af15bfa3cabdffefb8e9c0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d7621e06e2d59202f585c8b1ea0b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e44c0ec8f4b3763db55bb1d7f435e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550bf254b76b35f1a7caa1d6fb4295c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62883a5fb33fc1a0065e3bac62e1e7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597539551efd2cbe4441ed0169b1d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33947dacd4d75d581ddd22d7238d9af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e92efbf556ef2b67c0e614520289275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91388ded1ede3a9f22e9480b8c559ce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a54ec2ebbf292ddf4401ba227922f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792dcae6542be915342381ccc8b77e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3837d2f85ff1b54ded6bec59d4a117279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f6279a8fbd413710d06cea3c4d0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9752a11345a6d9b5014f7030ce49e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57deed518a7c19a97f4a5689251be0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf407548ab92264ef51357334c26fbba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fada34b8ce6d55b90dd19bdd0479cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ff720f8cfb747d9deb0957e13ce785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d18e9ff0454fe26ce20bdec3d515486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ff4dc4287f8be275cf83eecfa7f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc04e5bbbc2c2358f76e8f0be3d85988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92f84a2c2feff409df10b5752b7c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a161ab33e090ee0d6a7fa480133aa5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee12bc8df9d2b839f2746732c0e7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ceb0d8fcc6f2c6adf1e9b17ea2e9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d46b971d73a329c7dc1221b05d83393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab7cadff94c1eb7bd8b479090b0ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5f3ecc0416fe8ac3f5d9c79ca943e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a96d881f4da7e980c7e6b53e30ac196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284187eeb0f2f17871186081e2266d9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af811b9dee8b8bc0636ae662e6be71198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83826d1d658f68b90bccc7d00bbcbea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09796044b6e44ee7620eb53e1c33fed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f620c681d4d5045d15f1ed54e8ea3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548797b96cbe9a209612b84a8883a7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ee58c6881a2e9c65cc637d847aba4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151664fc2e27ae0f72a995d9fc254c49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8a3c85dba721834e1a53c86445fd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895c09545a6f72d85889ea8b720799106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3ffb7dfbadf6496e2c8df2ebc5e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30db70ddbc12c85d1a7e155660ba8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115589deb89bd85df6810633d28ef24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3945549e0156d1608a376b18fa0af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfde92a8e6bd7ee0d4142f8fe85667111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8b468c9c3b0152aa3f9b545eea5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aba7f74f89cbf2d7b037bb7ac9c00b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf6b562bff1264739458fd5ca7a0b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292d21803f72bd34880307ce4c48d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c0369b9fc06bed29a70611fe1326116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c046ca4871f9adb0bf5ea24642b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d513616bd31d3a82bf1a997249dcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a66e82d647224c2a6da12d533a531119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce238d636f1c5f8b5d73d89830223120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918784c6f85a5e100acd8c143dea6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26cb237eff9ef493ef57552a42d19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b158a9766a76a0a7743b800b9b4a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028e384d3276b1613243c0c7e83e5f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d13541ce6c72e24cd41c079ba627125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f1700ca329ade604a0eed9be4c282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1dfbdcbbb6b76c9a5677b9bad1b1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b8ec0e8ae1794199cf7ad9dc8d35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd340505dd9fb9b2740323e9a8f403129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfd983d9c6943b8219cbb0bd57e935130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970827ac9e380790bb6fdb3e3890222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfbfefbd03ffb4ce94b77f520330f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83680c517f9070db610cca5df48520133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3983b9527bc9dfb9fd863a8836be0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72145ed1b513ccb7e0870bdb7bc1678b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5292f7df94f04d83cbedb360bfc8ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d105418b43ad0065030d944a5934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed53cd95fbfa772ccb4ec8e71a40275138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f007859143429813179ba17bb256f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5401bb2c8a071f79718d64fed140140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd6bb480ea1fb2b9b0fffdc3597b96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee596032b8dd4038e67286d1e9d569f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b8b71508cd841d091bc608930fb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f8c358975a2e3e484b12934c8b7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8264c174d8d45188e311d513e64865145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc022129e5dcaa3fb309b8fb3e3c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba8c5778d8c3ddcab089da7b632880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e35b74b18817818f00b37cfdf2f1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a731dbe4d084a4f5ab2186f554ffd49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ad149e20269b7a944d8b35d9900df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e423d4eca29c78b62914c5ff58183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e11b7254fdbadbe98b48500b918bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c34d9e81df159301138d0ff0666e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891517964719918ca551c85abce8051154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eed442b5aa1676f677a6dfd69c3f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce150071d682bde7c0248d074731b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4f88e0ed8cbec0a7ecbf2853415b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23aedfb4ecf7b82cd0edb839226d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2737c31b17517f4d244ebdb6a80a26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e94fae9cf1395e8f2a340485cda08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1751c5fc2e1a83ecd0634ac5266433a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f6aa0a7c3054e23b97bda611644d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6e548240d4feb7bda969ccefe60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3f51dd1532451354e6d319d153df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2f6078b5c306e5b206b18948e7d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc93743ec3c8c95ee3aebfb83c6992166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe2c8a1a45fab483f5d12bdb6d2be7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad5f63ab46865917684b8fa9a6800f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd187229c715738c38521becfaecab2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274548b9d7bf77ec736c43a500a0b5c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004aed1ea4288d9a719e43a7074badf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2df06c310702f5adaf4633adaeea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143908fef3e858a87d5ad0799729a15c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d0db3c19284d49e82b730913bb79d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea990e647480457a4d0862503449e43c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d51507419d1539d04dbfbd261dfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61cc19593a0ca2256048fb38fd1482177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb68309152ba6a094e0bee880fc2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829d88c3b558806bc351a5d4b530e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f20b51c66139d5a0b605a3f40b3ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9e3a69c4735d4642eed30d4ad2d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ddf40961915daa098d08fb6fa81ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3c65c5edbe04ae3481a9035ccf9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7cf5fd516ca54bc0220874e961277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e6d52dedd63fd40aa210b3048466185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38b6828186a5f6d6bc6c77a0f86b0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122237a536043c924931470b41f77ffc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a7186893759114f7ef89ad059a436188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec81a8d4ca98cd617103ac24964165189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b0e81c78e761c30a589378ead5f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f8534ffbc93027d5d5a09c0d9e18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a35a9d22f09c63db7f8f36398b7772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e7910ffc6dc360a33b9b547559b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be4eb40eb0704fd435d3fff108b15e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d173b6cb7cf8c0216216300277be171195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64479b3c72205385512d5c18de8fbc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d7c2b2b04745f8fcffb9690bbeb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf597500a4cd594673ae593165b19af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d66e1b5f11efda048a52228bb2f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6597fcec57bd0af7c4f4a1cfc10eea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bd6b7e21bf047c4d9202907a5e330201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af7c2e40c0b5c0f9456b7669de95b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f221a32dfbc103ece80202122fd1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ca3091914d2227863bd69acf6914204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d8c587f3865c711db729dfef323b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd7b0cda6eed11f292866e07707f42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34786ee3a28dd1caee2a73b5b59c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943361d47d3cefb50e23d067cc5fee36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a5734e57b784eb0f16d43ab94b76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0388712b71a8085550c56260a458210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae3829d0fb9fd9c7ac5f4be7f8e0bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004916af4320c84c8e673413e53d0497212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0468cb2668f815505103d6e0d25ddc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813d903f4a670f55a7381de2e2c9ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8271029f38b24a797ac0a20c6053215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873de3b81ca0c13cc308d3ba50bcc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df0bd1cf51c826b9937d9383fd4f98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d06856bd95e41e624660404d9dc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f250f6a651adf721697a04192d6a487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae40d4d2f6beb125edb0eb8b04851c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7653d46d91ef5674cc8b3355dc8248e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519cb80d3d45f85c4e6bddd0d27a94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799449e2911b61026af0ae4f9d5b8284223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24867c976273393eb7f3f9ceb8e63fbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8683ec0a5b943dff01c9d90f1635d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef366e30030804281d8966d6dcd7793226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48689621bd1407635045df735cb321227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636abfc9df64d40029c07f6c3179f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b4e0228c71bc0d4634940343474a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc6f3cf708948d112aea96dec5addc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521ebbe3388f139e7e5e1883fd34a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329532303b254ec13bb21b82004e6d23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af10c7d5037bca8d6a80bc7626e8f5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38540f94ef6728ac2e7175b9bfa1b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901bca50320e6aa7adb19c31c42f685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf583e74c964cfb2edb94e766faf09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3044760eed3097d82872262cfa96b75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e3518d51aea8105ab48dd9407a905238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8947722971f567fe0d95bb56b6346d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ab6be3b0b628840d1dead8bffeef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1cf08626ceacc247e05a5b75db3c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfffb2ea1ed04b1f54ac2380f369dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161e509e527d1e73a2b4529131880cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e06f9df2ab8e3913b918be1e7975f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18489d94680e9cb8a734064ac9cdcc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef5cbafb9f42f448dca3fb2845493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2666807ad2135702e629bc09e7504a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf644a8c87c56eac9555371a0c0d1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1956892565c3b4202df6bc576b7cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5516ec2c7c1567096088d25a7aeb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d9d251fed309c4ce693305533d9ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d94a2673d9430f1128e30c0ccadb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ef8fcc46e62cea6d85ccdc672029253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6d3a073a34d0c7eaa78209baec4d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b76e13db719b98b441e72b1a775e1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85ba95c9a03e6a4a9d34a161100d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04def689c94e05714b9fcb0fc734bdc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4bba9b5bb39de7cef2e874545a8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4fb5549dc4ade74f3eb62c668b58c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290da950288c752958c7029e8dacb2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8dbda8ad7eefd573843aa31973ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784403053927603a1ab7fcfeff1f1b27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71ce2fad9a8634af9aec12e2a1f4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de6175adc4364cfe331e151feacd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330912ec5a233873a9f6f41225bc581265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d41d19d6228169a24cdd522756192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ece36fa2235b8ed25ed1addb23edc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe5c4396dcce1635ed4fcc2501af4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869d5a53e58f0ac5efa00ff1b0907b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250c48e8fac5ae68e1d4e7007519380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5db2a90f35a608e58b3b281f6382271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b987a9d0ae2ec1a8661f16d033fae5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07154740f7382619a8f586f745afaf57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdbf78d6b87528adfa466ee9751891274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014e5bb9ecb3e014ad0e51d82238493275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca47603118457d4dcac0eb1303daf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c4443420d926a800d3ced5c5430d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7891f7df8f87ccb1b7d1b08bea61b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda9ae4743b1f074e9ea53e8301fc76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1aafecaf9729e1634023cd75d7125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb255b11323b3b14b942874950d732281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca23abdf17ec9faaaad860d2a084a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc09b67c41ba14bad4a0c37d8a6c834283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba684fa1bf9daf48e46a521ef59b096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4133bb7e4c0925bde0daffa030162285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d4bd0ea2a97789b0c3ebcb8600d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bd14271e7b86508aa18b793a065c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c748146ac80d55584fbf576f54be6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb85180633bab7cf81de8669492eabc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976ae659c2b8ae575f8b3b7bc54e280290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5262791872d7aef23b3dfe1f37088291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a032b1f66aba7c8f0baec17c612a5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe1d1d864f0ec698f2c9094dd2c19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbb53a935ab05fda3dbb216617e14e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169ad174f2f86d96757d95526c0de78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cbaffd88a92b3671458036f9330f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25e43cf8f613b94a67b545b29a827297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181ba19a5a2b38b04040b596c8326d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306910ff2afd3c957206075b8b1c30f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592061b34cb329d1c2fad8c4b46a6298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579bb94a55bd367868c8e4ac3010019301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69702c2edb8fb0f63c627ccfb48db4f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9bbeb4ab5a6745b72263d39bb564303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45d18548eb86492517fd0fdc63012304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d90578f4eade9b644afa1f735224f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83f07d3dd3109e18d748215091630306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044644c76c49f510bec5c69ae682e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259398257508b1c5c87cbc8df5883861308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbf2bf7df17ebf48123f93f88acc9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8330c028caf1b628b7484503d7be6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab043b0cba9fbfc512eb96920e452311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb66533538f1e14a881a2336d8609312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d82262bc10835e33176225f25d0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6212eb02e43ca1c931bfaa2794f86e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704832b3900205787af08685c5640c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246eddae9ebca27b7faff499c3f6014316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471ba469c57ef80566dc7ac3fdc8af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cbe4d0836e859df3e287febeced0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac460a062085e5095b01bdb78565169319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc71ca6bc5dc6e4424465254c04ed3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9728c81cf81ccbdbbe7ed47f0d6648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593708e3e902416ae1c8467f4e68171322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216af3e1b71d84d85cac9f7968499c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fccebf32a45771588116dcc87955c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf0a178208b87ac7ec9e76c95095b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33f0f1db877c3bf7df81155390019a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777551813826e8282e15f1292103051327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a644aea3880506bd6a91f268ae0ed74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5f18bd456ed4bab6361e7435c9cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db6619c3302c86941aa8860eaf195330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44069e1b52c41cb153925489f84ab3fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2752e3a973c5cbe3c12921122869f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd8cd3efe465b3a573bb3bdd2054e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8e410704876a25d5e06c7b7aea49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df6963433609d6a44ae7e1e02868a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a385981f06d107ea634270bc880b66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a5c836808c4d490da2d3f1286eb28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b3da364ce9a75936ebf81d57a709338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eda1b983cfd42d3f824de17b262f43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7fe66da312f08aed2d4e88cf99916340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9916ef12e8638942ec919f3bac29bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27985ac64eecec6f2fd912cab6615342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344075f9160ddb633db9ab869db94d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf348169f32e7514fb787c7ea95d4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101d3cb4a062c1a38adf15c80b2fc37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3567ee6dcf9d8ca642c1494065d1cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0325e4bda7fc1ecf4c874bad2e5be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb463bb29632f5fe3e2379969dc5f51c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee9cea1beae47ac4650c5657dfcaa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e557ae9e0dc24172dd807c0f6d4053350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aceabdc9f4b8fab24ba626299d352351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0ac3ae485e020bdfd683c492e75f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079ba13d20b4e9b7e5fc54279bfeae4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b101dfc69d0f1eb318bf9b91d41d6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0696eadb5631bacd54ad4c55a9c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d5d7d33a3f5a132c35dac033bb02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188251e5b33f2cbe02390e5930cf544b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb1b5546d580c01be0b98b6e114a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7c26d3ac6b5db5a26a150395c453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456b945fe4375cf628191ebc0507e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31e1e72047322d8d28a42fe0a9f4da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04b3bf96ca4574da9a682ad970271362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2915ea392b90422a09f40b844e791ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70e713d719e2ccd374bcd728c0372364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec219d1f70a9186ad7aa18602271b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbed9d59503f650c03335ec903a5b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c752fa86ea432e8ab10804274bf5468367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85a13e0d47c68047131953387b8b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3634dabe2e0cb11a78b5bf88f90e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306244e6902f5c5a005e5805284433f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a08c1953184f295f006147a363fbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a6fc6269d215e7bcda8bcb11ba846372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092148c0dcf24795756e3813a6f253373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6de788b1def079dc64e734dd8d79c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3e48c4c16a6250fdb3fa218d2aeeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71722179a494a74f2803365d5b1dfe07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b706906575a424173e6f8549467b03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189d135ee7bfa126752a507e6b6270378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579163b910ef7842c7c11b74b758116379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e89e02065822140446a9aa6c3a499380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31df49bf02d8702c0c817ba884eafc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c2343f9197582779d105209a6d24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6097444515b4f18d411be997add5da8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8876f92427e0a290c35d8bde1ee78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd637e250d9fc7ce8c3ce78b05ece5e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141361f616738c572105d2cb555b3089386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc1806645b3ea883d037ff61e459c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99ad29858059ce1306c1a0f3e75cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff875729755f37241fb9aea3d4e16f41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a36a97bbcc9c5c5ee08b6e04957654390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4591453e1e19aaa4589c2b2f4dc07e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ffe3777db8b93a23833ca9f9330f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb0b6d0bb747ca7180a53da3f1194393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32988e80188fc2a0d322b70f9dbc94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ff3b813f65e8f00fdfdc712bbc21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07065c2aa4ee9f550c77250ec33ace2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610ef1a535c85329b19f520a770a449397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84599aed28039272c0d131d835b73144398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97483c0d8e3a63251d37e791095c120b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4166b750fa4fdd510ac8d6ea09fa8cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69956499e349644c01c17275ca64384f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a415930abc684df0016a60dd4c5e12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d1cdad26629bbf5d8ad28f83565b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8929657aa480923c36e4cf95aa7c10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec420e1457be06c93b25ebb5bb16559405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bac352801e16d34c3dc360f584619e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a5e9b17b6611f0a28d37eb27869cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc488537c0ab5c48ac364cedc99ba34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4df511402e6f86893119d0af882dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af890aa92efca52acf1c37e4477d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9a133c4b10984a17ba70ed5794709411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a520e4e51b15801212db7d89ca9f144412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c012ad18fb61dc628d6ab2ac34d2461413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765627a999278cea964aa9ddafb408414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5efb10590bf772c168abd7298b74c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084d09b2c4b49891dfd6b8cc12bdbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef939195cca3019ef9490a854f36d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b119148a55c70342bdf49783f31f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35003f4d682a2659852621a9b22ab213419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b81789abd8da069a5fabb0a94c26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffcb418aec6b000693c3f51bdb26c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b1a02b828c891a3e14c9bb1e6fe76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b926d6b95bb69303aba116acdcdfb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fd4756ba58962fc36dcd34b14efa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5ea8a7d779b166bca91c713e5ebc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022e6715d05b94fd51c8645ed127981426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017163edfc359c4ab4ae8c60d244be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd5e69cb56cba6b78cae87c24179d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5ae7b3ea744d581b5cdcf63ba553429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2dd02cd1e434b0e274251a2629f7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7cb69278dd079c3b39c194db38c05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd947cf98f26d9da6cb3a910544f9f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d38c315e4822ad766aa2127f2319cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f47e512f008e00d1f3b2fcc3bf6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634af5d1c97258185017d6ed8bad519435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b55fd21faa7e1d09aa682b507ee1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0903288d09325511c41612b8e218fbb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8019ad09bed710cf3ff54db996e14d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8714569219515181089e0f524e21d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110c8cd960d3518018b8b150b3d0d3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71865cf2d07aaa03dd0a76d69c4c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3cccad8e9b993b459d4465fbe52cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e783779d2b55743ac71a62f42399373443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b385d88494d1c9a57c3cb979ba68f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61901a3537f8e74f42d25c879318d5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fafe2923e70bfe1b45b99509e4f0c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5044d162d73776aa566ad07c83644b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a82f9118ecc03ea57a090626dca3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58917e351af2f81689f8d3ab53a99a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45da00aa0fcb32e760192bcfbece23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5d3c1400de24e6125e759e1e65176451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450d8bf2b01bafd2819b7d28ea70fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f5ab8a816bf2d4c0b23e1df012ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0d627174c314fcb7e5e0acf4a90f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0d60b18a28a3d10e94cf6d63dc814455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf60ee164749f328b19f71780a9f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f29f6194dabc2f4bd3f9b8dde993e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c0b1d0d0967058a215445d8debb6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e17453862fed78bcaf890764f297459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436783d9d296a68b23d94ba403bd91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc7e9954f603d35c2b91cb0243a6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4537dd1db4096b939dfd6ce497558462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5098b13912cd24ac2b1dcd8c739ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef211a0f25481bd4e3d3901c2d9e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681bfde93db1c6305d97744d5be756465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a672d9e65019908c608fd2543c637dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec68e42fc32f6c7e7ddd88dc7e1fac0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934cd93af7723226c1f6d631c18dd5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a3f6e5a0c425a8e54bbf05499a0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3f99c53e3d18f267a44e22227ce5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989773a45975d46808116f7d026c97d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9710ea81b4ad2212c0dce0e8be44a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b442cec749377b077565b75213a0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3471958c76ea29e90e9bb315ce93b4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd95e5059070b11575b7dc98e1f25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684586e7a1f00b223c121038ea3330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb21a4cc94b554d6a4f148b5a32d87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d1ba44afaf57626df52e8f7986f63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccafd7ade0783566ec1c3d75cda8aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2a1e1ff10897ba79216c3b57aa34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f798ed3d9a944fe6c1d440dc1f7195481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c6d554e444efaa7f4a83fd6b4674f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60defd04843ee909b7e7bd55908af406483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1cf595ab6b9e964e8f0f83f6743d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd623da6364b9f09ba602f507610476485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17229461caab2877380d35c922eb18bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d39031ed37777f5e616e61ca5a60de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7bca411214ac16da9b52ddf3b1d64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b799c3bf6c5a230110b76d745a30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf45eaf762b964dafb132c58353dc87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88aaf608b6ae84dc79d9a64b9bb511491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b46d1b3778562d2d27aefda984ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a284c1878cc2d6b673fc52a420060a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4a56a406bd1756eba7d45d2fbf9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927cf5afaf6ab7f9f7b8c743e6c1854495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feade994a169e7ee4f2e7998085a59d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c00983f835a2a92d74ebea0e5e480497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c828a0384fcdda0686a771d4fb35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18971346d00c6d6f2570639412d35b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b39c7fe4c2c01412f34d2e9d3843500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e1dcef7c6a2bde057dba2f13f089501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5f94968cf661ce6e060bb3b14930502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758833f5830d7aa691e1ffda1ac445d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc392ad05aad71c0667e6e88f1cca8f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab07b7860f0702ffd9a1e21b90290505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1d4cde834fa3f6bdbfb7d9ef04f53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89905b3ded6556633d9a9c3153a558aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc868e27ffac844bd2b3c81d9c8c3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6b705d5a0e4d647df231f8c1df581509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a0ae93831d8d30fd63d06d1d231b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f3bcee47ae269e0f9d0400e089aa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533158c68c87033bcef2b20f58822097512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996803e15280e4a8a2d9e782ce8353b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252593b9cfc484857c8eed2cb9bd437514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10910ba494f8b75e321cbcdc42ee70d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309ac5d7690300cfbbbaaf77fe5c71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedf1cbc9494b1a41a4f9857d672937517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9112b9e1e223cf5666b481e0d864c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e7b98042add61b23e8871d14f372519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477ae998ddd35439f4b5474f6e1f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b04fe4e18aed1c501d6eedb717ce7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461404637d96b1d6f7403f6b505dc24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f637b4198b50d5360b3c5df2e2649523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f51837d6a1df9b3a6642111a785497524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63b0764b56bb0dd8de3bdc5be38fd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec65b8abfb624443e70fd6b1393b1a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698deef9ad6de3ef265d8d20769b511527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d1186a0f9e75e989854889721c6d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552560bb4f72add4347dd7026e8066bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa543ca855b79120432e78f1df917d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058aff85a4b39eb37da54d4b8777639531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18f8a54afda0924a622e074c4a0e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af7c07a2431cb6cfa38316bc65415533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3465979d9e0273919525aa971ad2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd23368bd0181d52fb65ab5ddc1de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a938479a014e694667f4a1c97966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf3d2bab3f1884844675f4924acb85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932354d71373abe0adfa1e85815f37c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e242babd8edad5effd9940c0cb48cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546911d5eadd91bef4f08e1668733b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38920ce15ffc6b79832136752188f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e77359f7830dd9fdf2fc6546a5f880542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f47e87133ac62993b100f3d9daf5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf2c72879800ec78b7426d6a708e32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42205b487320fc2e366dab05544d2c9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838982c5111f64be0b9659858851ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f892f49bd3413639085a805a769a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0ed2abd3b5cb196d4538f82c1c63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3d1be290ebb91d616ae99ecc7ad3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd129dfa297bfd76e5a3d0bc8a0e4f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc62db512ba0da5cf92a624b20b9b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a89385017ddc622dcc4c5fc7468e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83c2d5147d63c3e93fc0583edbd0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fde854e36769786180672251b804fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1d3c5c190252a36741e8b15a7eaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c54b560c9fbf44bc62caacf803771556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2410b7c8a78f6d77dc685e2dab9b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aaa8bfdb8a533cd38d74431ebe7ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c9872fb7b3e77b0997186b8608586559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff955cf88edfce7bde445a2ee56ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11a7fe2e0facb697ec8d7b5957bca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d8da1b583fc2e33cff09c7e613d2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02adc99e53419aad3849666b07d084563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad929990ed7c7230ad0296b037b9310564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e4318fcd3b0036fe40779c39da057565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b710fbd3ee250531c7605f434473c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a04be8f5243cdf35f2fb4b300058d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe0530431c4ce3be3a08881c16ccf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0da02cdaeaedb0dd54494d3b96882e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4db607b363c4a63e4841ff1a58f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b56061d5468b248c72df5a383b812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f6bb52e87097854a485930ff373bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eab813658897956ab543cfc8898fb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed65648abba3ea586019477eb795b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caf244e9290e8f233bb2291265a64f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db97550c8c8cd6a970d6c3a194473576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720351e79213b6f5dd8d22dd3f3500f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003a39bc11669ab0d506347410d450578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab520e0d67af41f4a0c23306d914e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cba72b38a8b8b96e8ba39bcc4d3b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9cc0bf4ddeb256a1f6be38d52920581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6dae6d7d7c0535f4fc8e8807b5ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec369a227dc4428b9ce93696c84bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac90f74334152c584ea4dbed6be774584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9009ffa759942ae66da25133b745585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c019889d35d491cdd5d198a3944e78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473375efb8816ccab156402baf70398587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68365dcb0a3ade8cba33e19266774e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48854e6f5e86d193d0d909153aa63985589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36fdaee71e47186c8f5716570d8cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63c057a612fc475a41643ed17b6e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2275ba11602a8ee3ad7a9c1c29a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942365530b2a9a2fa73ba202280e25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ada4803796bdefca4bb4dccf3853f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68005695e6fa419f35f5667efef5106595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7abb2c58ad3dc8d60794ddd29dc94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cee249b619daf4a34826f91e006d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc85d1e7215b1960ca6effc6bc182a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e721b832acc550599485f729a35aca8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1104f29ed0b93f8e4400f84682ef9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40920f03505cc270c5d6b453fe0a58df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab356b006a6f243e23e78a72324d59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1286d94ae61b2e3896aa83e48d342603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9370749c91ebc83b6dd180bd6e60a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43658d32d0a4ca3523a5c3ecbe4f3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd5ae7d32d4cb2af17ea3dd5500c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc9e0f9304b518411ea91c81f38a72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e22d1208a05543260bc3e92deddf9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa93eda059fe847628e8bfaf547084f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce20192d0976604937801078a595952610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc6cc69f83fa94d63d7fe759798e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ab0390e8778af0dc4eedad8639fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bda6dd82e0ae825b64f2907ab926613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67df4d628cca3212b928be0a875173614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fa1290ef1a77d63632d1d9e34dcbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174665a74254da81c98149a3d92ba1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac043d842f023f68dedd41fe9ae71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d32807e22ef16ec2d147cdcd1f326618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531284d8296fecb585c31d8d32ede7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb60b424e9f672b9e0a126027fec9d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d525927be683442483367887c528b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b137ccb09bfd7ca7389503a6756498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5f286177127f9362b6268e31dd90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155dec0ecbc044dcec3f4046f8afe11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691bd8bcb00cf3fc60c7c0e62bda309625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbaef41c3cbf49b17dc9e55425d0c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8a4b131b84968d4faa2f0e88a6c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f12572b227640112d77c210447752628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031b6f51a92ffabb11fa2c9c0f43e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6945be7ff45d5358661e175bce24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6978ca444c046dfbcd419bf27c81d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6dbe54b47bea31b95966b02a70c4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c892ea8da5177e0b32afd26a62953d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba11762549aefd58183051043255c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e8beb7fddf0ae7abe816b163c6e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1599c7fac0b55729e983afdfaa483636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1de584a6f1410e99793deda9bef12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c50f9e7cd0bee01f1446537699530638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060cf5f3fd32387904c48a7c0e30fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ceb3d835a708658c0317f9bbf1f43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951733ca1d2f9a838d6dc490321a99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353661ea728134b6b47d24d18de66f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccddf7693335f677b2a0525b34ba9b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d4991faa7983b5ccf78197957a47c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbb68bab2716fe4eaf2d69b8b179f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9b24579857c26164248a1b20372d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53b9a4382214efb707f23be9409dab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362efff23ef52eb526ae059f2b82f60b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1cd44a829268230698cb047ced841649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8369a961e5948a91c70583162cc9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca431a8f37e725e25e910e7402b117f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a54a554af1b6fb75c620d38a394b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1644e4f254b490c427dc710dd5fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68b53009be6b738cec3fcb2e6b6d1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b3727df7cbc7420434a64efc98cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48790bb1eb028756171096714c5fea80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122976a69f1c0413d4c7812dad92b68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ff1f07767f89921e1dd357d2f1ed6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c9a7a656747e3a53dc0ba534f644659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ec14d28774882830247273d90bbef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b9aa7a75387af6c4808c27c25aa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaf56663468ef37e289ee6e05cd868662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8276012ba05611c90eb5baf23f5205663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7571a0290f199eb7c209f3916f57e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16d81f2d79e2a1a3d308b31f834ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f6c7ff064a18a6d3185f57a8fbc86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8ca504a6f01599b42ca04f143e0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0e637372302daeade8a83a13d5af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e0c0f1981c2583949049363a9abf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056a2c1470480e3c5513c1ddfc27f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b1692d0a59a97cf85baca612894e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66bccdd8d95926bfbc08d3c5085c08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15963bdd42de01e151dbe828783392673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cab65bc044cdc69f14c2cbd94c4a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b5f8930d8c73f976ad6b3a4483bad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921709d8dd6f3465be2cfa83875a53be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18633d4a10ba5af241c621dcb1bcba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307b105df09133af4961e785d0facc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909857efce76f1c60d007712ced206679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072e672fade9a0197eda0a512f32af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4f106c20f9428788a52b264e2bba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8a64c619ecfde48a1ea9c1ec707e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5570056af0cb933243d71e16015b95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba58456c3201355603126127f8e81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1c89fe697f9bf0be55197b055be37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb745321b4c22fa0e080d498408b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f672977cdacd488f3d4ff53a45b36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907658d4dde2cd3e8c60bb369d51e8f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866342a955f646e8abbfd53598fbb22d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097cf68c09e71c0a76b7dd0d0e76954690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e1ac906f4f041f19fb3265090166691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a3f6f40348a04f360f26e114a00bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416dcfdaafc94dad148281686a002a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4d2f9b1867979b9ca3b06423b0c00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057849a33cdda4f215f1f621312aa858695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128ae44e229cb892738e7f7cd31bf4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22f243b22f4b736511e708028e710697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819776c655fc58e466a034c15a45cdd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd282dedd4b01041a964033c1ee648699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b01b2be7c318dec3985b8fd32a314700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a59b364a85d30b236b1323e2632b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c4af60437f5d56d87b220b23d5ee3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada8997f29a40966fe7f09913a98fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf089910d9616b47e470476550afd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb941ea1632df3298441d70a99aba6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59ddac17578c08966fd6235fb9a8b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1205e30db75b41efe152ed34eb78f2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b14ccd73443d89b9d0a6ea3d5b17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3a619ba25edd98e4fd7d42984e10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7929e9bce381327b7c69537ec7b161710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c73b9054e7d9c85b5a2a123b22831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50d9865303a235cc070f7375b4eff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e6d40bdeb7aebb91fe7caaa312dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d759c77cf22a256e7f68374bf7e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15618d3125252e77a90a182994657245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d03cbf5e1d8c21601994c77b75c306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1186bef7b306a295374198711626e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5174aaeb79735671ebac267cc52b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b0d1b167c21ae47a427108d560459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9edf35d02eef85228b98c2db8080a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8f133fe754bb2c9223b438889edb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fc3fb570b8d0dfb4d513158e24ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ade520fcccf991a9c17e035450c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0bbea21e23afdd0198225ba564c1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251e59cfdd9b61511b4af64c914614115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792203936059993961d42ac3c69d782616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210197a487592721faace1938d6daa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b592281ddb58f56e424ddf69a55e7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6138bc828d9896ddfeb8a1e92d3ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c95cffd1db9f0134cd8306aeac20120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eda3acb75bbe9df824acb5c5923de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5761a1a537526ae01500a2afef04f2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786ada49bfa5d9604d9f2aa3c11618423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a81c7f9dcbc22252fbcd085a323c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89416964df7c308fde80d99432fa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ba6ea56a8b4373025f27312eece926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dafa62dcc7820840469698ad89a8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74deaef83c6b5d0f1aaee006f4ca5b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b07c30088ea24c89c0c66f531dbe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbfc51457fe4407736ae0f024492f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f79723edac72ba29838d2daf546ed831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff66f2c35981b42d6631fe624343632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc31d3b53919e4405a4465aad64da833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f0fdcc600eb6c7c9e7fa06b755cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae34dfed639f08a382df468b119da535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dabbbd79f0b278fb646a7bf82e35536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed62ef2c9dba22d791099f5557deed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135c0709058e8d6d87e255e8263c5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a2b24cfb84d6f8edb3ee417e35ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141ed4fad72e387dc2928e7638d1fac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07d23a434b9a56ed2f237cca7669d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd0546a7d6f1cf6d0c5d7e3a427cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0842a2623fdd982ee84c49e445b6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e060df9b9a59a6cbf5e0a41832fb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11dae8ab79fc6ffe3598d394c01fbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c3ef7a350e4ed298d297ca99ccc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42b97f5135a68b472b37071c543f7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf833a5ce5794d318335e2f72e9b166548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedfda7d6acea78fc3874fa87acc09849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9245930ef09498782c2c16ef29ef0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6452736d1f0752558684c34a5970851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0847d87aad521f535d711c5d3cfb3ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b70b0e4c09095f9c9534ccc391be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec0b50f045e6168a6b404e036391e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0087e0aacd9b8b0f0e7acf6cbb52055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726609338a8155128964ea5382b758756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665801cdf807c376915d21f4b95c10057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d49876a9833c5e6f19cf32731e34d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076fda03c19da3312772222535535d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2109c757bf15f064812d14a452e30c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af866fb66250ae4eeca822b0e3622261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4b0707a3d0660b0379cee21fa23c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a0c598c8b6ea25b4cd33384719a3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c618114eb1666b08b67f39f4899adf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d2c8638caeaa48e68e64558c17a2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4139981ee2b0ca5fa0f7af70e37c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aba622044c8b927859290e11a5fac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210938237abc96ff31536a7efd80ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96804dd2b7823b285a5f4dc8922912169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef85c4b8725b380f7614782815f93d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1930daffb3575d6ff0db7c170ae6d6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ea8b9a46458a60b30d913369869172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bef26d6247d28b9135e6bc6aaf67373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bed35ce2898ccd9391b43b49192f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3723faa5c6a9c9d85aa2d3ce2b24b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3155ccd2792e9d2c13470323e8b0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d26c6c5a63b202231d459596281e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae5fd46c784c00922a7122e127ae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd41ebc5bd72910a321b1047ae98679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa608aa4f9444cc8a94ebad3f5aedfc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01a17d3faadac2dfad0926b90cff381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62d042447d0e418e9f08987ebb62782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c1e44a97dc44191cc639fc46bb6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5b41cd59b25888020e08ebee778b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2bef499ab0efdb22029622d94e8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff3c002bd01a8159264d42de5e6b1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a733f6f82009bc7f4e422d88f49f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43764bcace231d732fcf89d1a6e6c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b765a1d1aa3f17c8219e5e3f253da189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4174fa9f874ebe754f9e2fafbfdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b57c725d4570f9ccea7cbd9ecb46091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a1f2afd74e16f0192e0e2e2618c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f6ae86d1b0d7d3afbb068d1a2eadb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea92cfda7bd2040b9c55bcac3ccba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c4c8db9e15f380f899cd7e0d0c8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aae740f1942334e07a48eb0b72d01f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585fcdc0ae46f2111117ec136babb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd6c420df697a03c0aa43bc7646ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858544ba443581e18f8e491938321e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcad0d900772bad3dd36897d6c88f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca036ebf60775d7733db69019b641a91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed12e6ff6ac2b0388b8099abed3f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4545143cf9f575c00f2b575b334c26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce163dd7f3c1307a71657801c0a0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769e46b78a9d66c10e1a9ae510989db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79b8ea1b180adb5dcdead2facd4e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9fbc4a915760edef3d711b98b0bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7ecf8cdbff6d9d5af0e1469f0162c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab005e3f17be5b25a905d23251b3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f68c2eda746ad5a81f46dd1349d4e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a862e6466dcd734a29d6a4615e90b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb0af83991bb6c3cc823ddd69b91ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cac897738f5bdf325da868f28a56d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3f36768976726be45b8f8ed34679114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3d743ba4cde0e134d7580cd4e7104115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196b6f96075486d2d576ee90e46393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5da8e62e1212deb266c68aa44f6b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ddfaeb708f2243fdaaedfd57915cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935dd7aa6aba04afff38e86794717e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823ddfe07b7237670caa564ac007a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f3b6f41fe44259898979914ce7d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca679f0e05642afc82a0bac98ae0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d24b0a97048359128cbcf8c9b2bc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8802af53d349ce67533df5fd6d4a7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186549364a9dc0ff7b660a8b5921207125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7ec6a6716e4f62edcc3cbc1d26a5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82460200224d9c1e05580145db52842127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e69ee6bb11fdc6d59bd0461d89f45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3622d5a49a303d5c67ae7c3fa234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b6647f75e7a79efe59c93578992a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2257b0a7d659694aba71424879a17c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6c870fc7d6f0a452ec0678241d0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899683340fe5cdac3430de3250cd0be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff56aa8c1e59f39370c59bc26d2a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf6e80774900b54a16304ff4a0e98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3498c8fcb8bde9308c1e9d05f168a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a7c4cec40c05ef299dc7b0d6c192137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739fac0dfd719ff5910a29e8f4817d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cae01bc4d749df508d4a144d424e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586474032c85e61ceb10bd6185244d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3975942c36c9bb4ba97ce7c1121c4a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18892422accc80e1a351cb51c977c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb4057fa38c8f029508e6069319804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f8e1f25190dda0d858bc0455e054144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e2537ea6244cbb02a35e5e849813145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443a75c100f9e77995379d3ec0c01d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6213bed1161185c71d445b6756a94ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94261a7bcadb5bc0db205d4b1b6a76b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846fd2b054273d21c692c90aa8d132149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9fcc53a8e25b09cd2343d89d2c32e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483e3041ae30833111d2e106b1ef03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39acf3c6cdf4e3cd49874441ed77c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33c24a7fc4262e081dda2c5f52754153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5fd4766a1577a016ed08cf1b79d98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86234b56887986e6fb715177a89c3fe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705e522ce7ab19f7826df834129a4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0eb6542fe54327614d2179cb8b93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aff96fcaf59e4f1e9e0d836eddffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6962a1e51fc3aee2d2da8ac2388b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795639a25170b1af3847eb1d01b8b37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e960354c102ede2069f45b00ceee4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2729023995e87ccc4823ad99da06aa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4cfa5eb785062bcd3a1c3881fb420163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef9f6ece95460c15f8ea24ea23c6d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0a6a1e1f4e6efa95b59ae555ce3ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64929c9af70480925da7ca3d96dd551166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356434d64015ef743c6b7ba939b6779167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854fd3a8a26300b9e42cb5bf1338e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdfb28f722fb438f71f6fd3bba52f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b936d138974523bca5059933472a79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f0af1bfc547e00c9c0433b83f508171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab804c86a0544d683350a40cfd5176172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219514619ff2c57c74aec38f9e4d4b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533899f19cb2c528d6289fef87a53d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083be091d0ba7139e623eb9da17e3cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6dac6d644555ec1a9ea1afab39bb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7893cab0f7be41e8ceee4e0c7203177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5db0197f71d67c5551edafbd18178178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef255419844d2dad59fd0b0dbdc5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1118e82f502b0eea2a30b461f3b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c648064880e86eeae79315670198181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48992720a88d66140b43beda67a5477182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd62a3c18e8592d95c18f51ea8e0662183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b33aa0c342331f52598346e66d70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf64fcaaa7f0af1d5391a7ad7f2684b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb52eeaf7dc0971742bd0d967b3d5db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d730c2e61f4a9700b68670e5df99aea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b92bbe30e4b80823ad12542f65a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04c068351b94d1b3080d050e850f53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924e467a422564aec97a21220010d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a3ee603fb22a132c879c550d9534191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e366da3d09be04e92a55963ee7f1051192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42af700239adcdfa34867c9f50861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ba0bce95c415d3acf0efdd15debb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570cf4bf0c2869ab2afc6236a7b094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4c2351eb0215353010a990e49785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d80fe1cb7c70a474c173105bba8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5980c223fb1f9a9bbfc38a3d754d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55b7a9f982a27d11c0cd963c4ac91f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a7a36ea297dfcb079c8c6eda1318200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c61a65aa0424d797c5271c21d65fd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebc6b84fa133599f1b60c522fc752202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf90003f9683b8a3e68efede7f2a12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7897b88a2cb90a509eef271083ab2c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc187d6ffc726a6130306c42189d0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576050e8825b73f81152fd1517e6438206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034710fe3474e50aa02be2f825fdf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed74eb1184d580555f193772c82bc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2fa84de1bb1700cc43fa1a59d9334209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1bffb125ac2f62737fae929c45d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b674cd94e69476b8cc3d2861ff39b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014c5dd925e3b08c7f11c6678d90f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08efa2832afcc52651ec1710bdb97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1a40e1481f858a65092c358c00b9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069190535ecc88afa01eb95275b96bd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd2892615f70977c67bf7ddfbfadf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527725023b540d1c08a39562bb035ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542fd97ee488980d167f4d913cd144d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ee0d7ab11828abca1753891aad726219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b7c0f0feaafbda3830f492435bd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797dfc257634dd995feb4e2f28e788221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ca1d6a4b28eb2440186b00046dcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec8f08e7270dcd0b03e96b9279f8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e1817da2394d372803520803daf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd88bd75c2688eb0b7dc9e71e765b97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f46f1ce76a61167a10ffd7dbbc291e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87464525178305342d16ea10b5c109ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa927602f8342f88aada7274eacd2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f14891a9e85869538b1c1be47da9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febefdaa5bd3c7f5fbfc6e91eba067e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a68ed0b500e832641d3a641d11ae9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9523e5b930d3c0dd9483079d6ee87d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085748aa518f2c1903e38ad9699fb441233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6cff7c1ce810231f6dacaaee0cee2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59eab2b020e08ae381e22e176d9b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451153dfedc052883fe561f0eaf5d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336501e70077be062a286dcf31e16606237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccdf130657e7eefbe67b273b6e6e79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d799eaafb31aafd8138765953e69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e495dc3abb8792e62c5e8fdf35c067240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e2c42ea79a873562a87fed7c884b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f5889240c9e2941d0b1547ccb9b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f647d1b69ac35f1ec98905421936243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207c2bce933bf0a527186084e73c79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a26fb434338d34aa8d3a4f2d3d49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f34ce82f104d253dc721fe07830b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32408594816114fd726578247b2e62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d0471bc4d9b7b2267116a9edc5e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b2116b09999bf8d5fd0442fd6f74e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700377e8badd38ea773a4b92ea78f241250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b79f20777640e1f13472159d3b214251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f4a48c2227c0b5887c67486b7602e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb762900c0c2072c681aa4db8df3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b187c90a1aba306eaceca67f9844d42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0abfe67c1e190bbdd35f75f83637255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0d2a4ae472404e6324d6b0d310748256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713094433671c40e18f2eb83dbd8b35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f8d35b93c41c31bc5da4df12a4743258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de89d47663fc3c932922136868fd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3cbf3b1d4a2cd7e898f895447f8f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395eedeaa8b17e494ea7b8206f9b2ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a59307baf33d850c7daf03838f6a55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35415a1116e3f2efff360a6ea8ed9af8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bf7ea443469376e58e3210d9d5c9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760dcd34a1aba57c1f3f631c1b89b14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114f27c4236838c79b6cec58ca5f66d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a04abf991c3247e583188ff33d31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32a26577c99491ddde588a3eb348e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1276c4eb783d04c778383f9c9182408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaad3b983815db402cd8ebce9ce0fba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221899438a1b3fdf267788022b9049271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f46458f9412ddea6ec816b3360fbf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4cc5e075dcc1da5fc887a729d4232273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e9268b701ae14180255c78eeeb98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9562f36315055e02aa9d553f830dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a0a9b5e4ea6569ccfcf8924f1644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5afea19566a7551514284a7d6ff9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb24e24839f2f1646445459008c1b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d1cbd3f16efb160dabe99b62c7a9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47676a0376ead749730e41dd92a993280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8f896cdbec9f7683dc0f37957def281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45149c481cac94ee21381359aaf2bc59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2e4cfa1c5b8480b2ff50a7311277283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c52b7c8e2aca4b4e2334952e32d2af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2381a14b937b9a9e1063c131b9e4c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48988b8a6b0eb8a2233354190bf4123a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a74461233a686f837d474fdb628c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17521d069bde51a8b401a13e865045b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629691e065a234365f5a2b6afbe70c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7facb4cd85cd42b52fd5623a063492290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d296c3dceb710d1631850d8726de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179634a2dd8818620127b9203a632403292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b363702d8e95ae8e0a39133c14ca41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2973eb785b3694d6fddb57d8c93929294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0518e7bb4f85e4c8003715f959c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d04b374f2dbf1e611e69e42ac391296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff2f05f084ef6a4d55f5d101fcc73a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e86acede99a738dc584afc6b11ad5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9de9bff14c86d1699103a7de692642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f29195ace572492013e419dcedddf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f860f945c2328b169bea84703b259301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151eb764443ebe3b77ff5fb6ea15877302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ea71d17b6ef8dfd7a9f6e9594449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651281833518fdf84ee81675ac202a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272f51e7209c202ef508c39a811d210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d161e5c31c56c7d24847896503c600b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd76b2f223143736d19fd9345bbb26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c566327fe541a107c83a78bcd65b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c2aecc01f81e0deb813971e92bcb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a829572baadd18c9d3560f9e47f75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c725e54448fa62f435868df8e61cec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b5248467f6241c8d071d43801d97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548aa493e205ce4981424209085366e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8af652515af68efa06cc4642fe800314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd685f760d4163e09aeb0119936a98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5763fdcdcf3c029118dd88e901dca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e202ea560377a7d6d2bf437c96d6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4cb7f4b607c26b7922933290baed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a9b2ac34a9be72e1bf4a5a13fb20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdccd2461d51d297afe2169c52fbcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e438b945726dcdbccbacdd6c0cd4c7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241f3f5433d39417d8cf3a7a91bbec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11b6a5aa02f4af47c25bb42cfc5a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f31be6cd459b138e610497246f4bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e7e1286af4aceb6af65d6503308a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862bd610d36d37e80d9dac22bdd9890326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa00636513937b77ad5c404eb06db1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161febac57c07bb19ca3fa6af9946de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe7e05e88c0bc8a5228483bbeac5fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7678d6baad46ba84cda2d6b7b68c51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc62bf945b9b2d422f1d381d0cd189331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0318c9f7bd74d06dcd5d7332cc6e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f1e87433768897bb5d276ca966d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed192617f6dd7cce4747cf686f272a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d73a0eacc7d8e23cb566e944afcfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8f177be6bef96dda1b0b7babb654336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd0865d32b05efef9a580c11bcf3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706c91dbc7928f402db93a9b54cf60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea603a722bdd1f48e35f88930f87687339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea371646b3a6ce0608449237ab8645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1cebf1c129c96b6dd913d75ce97ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c1bfff1f6dfc8e4dc0794ba2f5e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded0a8b9d327eb097dd8fb1bb51cd77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef7dc25ee596745a293ba159b29438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637b35a827071e169d186986f3c47b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a7a1b95e187abdded2786cf8bf413346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f90e30ee61d3f7bd1ff20bb05b49d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb7c7060fd55fbb97264685f2c5e4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfbf1172e2656b4a3e8c27384bfee1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fc9ba5495999d9bf62ede68584577350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d70891105952614ab9313cc3e9f7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1572e20ccca04d3d361fce256e92d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd86c65bfebf822297451aa0539d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d6369983b31d23a31b60ea9f99f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6bb886cf2dfd825b19f7401000c4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c9d3edf0226f882840b3aac4329c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3c21b1df6a0f233b94b1a840b839357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152fe9f95cf311096a3d4b1735764a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923244d0f22b9289ca0373807c085b98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30027e15f057ce39a91cdf9d47170f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aae7c6290137bc99a7c6ba6c14e958361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bcfe0a90418e159fe26b3e3d0b140362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99336b3f4de696cd3f2d727197d7dc0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd14317b299613ca5415168290e7d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e962151cf5971c23b417683b9ed67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c64b70ec9fe14caf2534dbb446d58a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39368332650838f93bd88eeb1cc87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede75f06940a9e11633cfcfae97b72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526fe611311b0d6d41457897718c354369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1ae36c4b7f65bdbe8b9b473cef35e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6649d8c8ff1efa5791fe2006c7595e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a49c9fd9162c86d7ab2bcaa42090372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5be7d673d82dc7853d500fd1d60b15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad3184fb1bb6b2ebe5147f69b29f21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78dbfe9721f78b8bee98620f0481a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1ba159a06c7d42b25aef44070a33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7edef21f7581e38e2d42c0e704ed47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b85777dd7057f65a8fee5c5a1c7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a85cca72898427e7f65433458242379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb532ab929b6d7cd10a41d6baccec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da9d752740a24d2b6cbc695064d07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb3bd4b5d9c620be307bcd3086536382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2ddf047d92836b7c1e406406c1b47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c5da193272908472507058a0b6de4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0af076d9a32a5bac8878d30fd12c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa23dad78248814442329f43997a5e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad66ad008888bc98fbd30c4c952cff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401ec7b450186d7fdc860ad0623afb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f0b066c0da490bc84f58cad222e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebebf881ecc449116a17f61976c4609390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972202e81af43a488982c58fce5e3ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a8750ee8dc90306bbd166651abcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396c65d0e09b42454337f397a412d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e5d4cc1794c2e5723ce5db13e308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608316409bf1a81e120e200f2f4e8ab4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a5f3ec7e4d622a8bb36d6277c60b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08418d788476ff5d7395b6af25e65d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29cb16d8dc3dd237dce3ab177844f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823766a547227b01ac45d71fa3d69a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d10421ca9b535a942ac8837d92ed8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba511d13c8cd3f76313b718aef0c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0b51498d7362f7258070a8220983b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22643f51152769d860d3e3fa5ca99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c517c9076912b6ca48dcb305b2c725f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880a008f86f81aaa8cfad6a7feba6c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b8650195e23af3c7ba78d751ca67f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52f1423cf64ec0b9d2cf5791c7723e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c259e14b78eaa12d3ff3569620d58c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8bcde9396302440952020058f96ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206a6fb9d9a875c407b93939bb92e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0446b4425c1239d516120b59c8f3870411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79f21a26933b8376fa6742ee5ba32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e34f45e89a002685a52634741ad43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af635ec3cf9086942ea4e40e58667d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebdf3660ab1e723003d5a19c869fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a47f6950cf0208424cf1c069ff57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddfc44cd3ede258ac445583918af86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f162418e761a0104a2effc9b25bc2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780a4f2abeb2274071554e2b05b662419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997d873ab9f43a14c72c6c8aaef375420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08022b11587eba4e0664d339263b061421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabc6bf973919112715046b20dd1fa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d8e167e53c4a2780558ae3fe625ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397362d1a6f4443ad6002bc55815bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e305470cf0995beca5e47a1fe6256425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aded5310d4d4ea38beaf700f73477b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391e5036c4fbf453768d2343f64a0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4de45bcbc04ef09eae408be64a33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1a850f88df035f88b4193a4e8995429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f8501981e430c06863c0aab92d1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66023a05826a898f2ea90d109e8da88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67686c7138eaeb22ac259e0165fb193432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed54ce4e808b69dc93b16a7be9bff0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93df3bbc8bc87f94db51cea09b0aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8b8e393a1f0913e72cb56816209c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27bd3244371746cff1708d076bd1fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446adb88a5c6531393ffd9d479a64f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e6572990c80ec64a0d7cfa4755b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecef6b5606bac90facee8351aae450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77de01e94844b0b9dc30ce7ddbd5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8811cc82666d4249637ba1e65d12be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60acdd248c10e7d7eef0b469819235442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5303a2b25d385e8455a7906f27fe22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0803956a766cf3c956bdaa0179f41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ec40646652ec2c052a526097bb6fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6869c1a6d12a060d89084279985e216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e3dda4ae3e1b0b4ef7e12fa044ede447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd6f78a39ebe793ae180ed756b09e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0979fb930a67eabcab29baa52aab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70e9c0552bde8928708137978f6a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b470ba24d064bad1a94098eca6e22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f8273bfc1825f4171780bec45c84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825631ee6fd114ddb001912e8cbd87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d7056a29ba8835ed88825e1b2a668454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6861e9e6a64bebba374d98d64da99d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45e76a56e6fc966877ec4a980e7b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dbe236c7a98793122b4c82c46b230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3172fe83671c6aee9a40b3841d87d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dbdbafb03c8673cf91be333338457459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b863c5ffcf4d279587721e110879d9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801a208cb8bbfafc17f2234be689f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180549bc2842812b32bdf33a5f995b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c993e37051278d46b3c62ccb5486a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3cde2d6be1df31b2f1226a096dee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69cd4d93ad0278f54de8f2258c09b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa032d92228b020cdb9f5727db1529466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59661de4e71888d16099a4627ffc0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b10fae0fce33a3acc13228b185599468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e238599f1dee623ef86614d36f8c8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dd569cc8adacc962996a61d36bac4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca324fbea3ca150e7e4e374a0058593471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad6782dc5c7a91d7d263bf402ec275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c526a841ebb3f3c72f4ce50a960643473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8908d892c20dabcfadd8c1deae755474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a4f2ba832d80b65155c3610faf1de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbc81d31cb744006226ea91070dc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0243e8093bd34f1d2024c6f7588f56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a53b62eea73e417e63919da02ecd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5b457a5c304ed470a43e04eae87e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4e7aaed72d45d598a34adadf7f2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee81866f6b318c2e2fa86beb457347481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa0e841460d1a4affd5716caa24da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fcaec5fcba9cb57359afa44a4654a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aded6338a5c139881de717efdf5d43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1018a4074ed98585ce31d44519b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e617a629970fa86983345f2a83d8550486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee496121e8e81825b992924201430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6817de2367a2f34b22c7f0e640902488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad532901d73f4f8964f568ffca51b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b615b52e5f38de4931b43a9192a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7860625cdcf72d917f5a8059ac1c05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020898c75fa549655ce5287ac901ec6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b93f5abb677d5d82ee075287441a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe2623442cb714a9419c59a0727d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76cbb7a06535a9c56c7d5fa3c2c295495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d53febdac0de098b621ad37c5b795496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbcd8343928e6ec535b5c7fb9fd40f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e52cfc1ae401655803b6ff8c167e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61629e5996bd4f2fb455f7eb6151b9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a03eae103091d2d2603cd3b6f49e14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741dff03eb72d03439534fa81ca25b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f414ae9464bc64eb48db33b9a61e33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64867c6a98f852340789bc9e4445003503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8918e427d6461a0b13d9aa2824ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd44e730fc347c8d8d436957f6847f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6150e3826c08739063f56098a8477506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe38b69dabb24f222c85c33f1cff7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad2b72939c6f74754ee91bff10164508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafa90bf377223b63e7a1892db1ab59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030839b7fd83fb561ae117f7a15c7bd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98b4c8a469524c6c9d0a14fdccaf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb67848031b883e153a50ce8a82a7fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e2b141e488c81ec06366c0f8e3ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a322472fc257848ff420ab17de990514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb5a45f22c4b82b242fe0ba6d1815515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c6f0b64b1ead4859f2795248127ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeae3944a8538996e585ec68ad4edd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda38d6762db0967be4f4f85333e7437518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9507807de78bfdfcc64037e71d04f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83affa11e97c018e4698ab7987b0cbb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fe4e62afa2c20ff4348c4fa358ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21276ae1defe4274fa0b44799a11905522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712497e95f6e0defa84ad66405d1848523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca86510d84032ff5523388900c7ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6a648238161c525ca3c90f7009e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96924be261947f0f7eedfcc87c74370b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad8907db0f85b94d6994070cf34a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b323d77c0d2273f3d719f21cdd8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587918d147be5a5331bb41f4cf2bea2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f30a92384ff26011bf148e3e7a50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beda0d3e02cea4711e228f5ca4fe43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f33cfea33694261bc35f20a3385a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97040fd615b46c4f8a0ca02761e71c88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25533d230d1336f097b321e1e03734c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d082a9c58cbfb5aef6fa45f39320014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea9e677d555988dde9cfac3dc5dfc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc72fcdba9e2d239f8d1ca55521140c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29bf4e80c50c8ed37f9d65003153d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95367b497078446831c39117919c7430539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a84b95be23016daef1f33b772167d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad59e3886ebf259813069f5772cdf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec6418327865c4e59e32ab99a8475542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5c1754a5f7812407b860455101d0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d5d2abb4232349c1c16caf7796ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fe1ebc1c1c57a183c41bed5be976d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566835716a10574eafd3cde83de0faf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b5f4a45e8fab7d1aabf89a5614d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fab56211e8950528857bb6480b8cdc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa0c0b9f069459efeb250cce935f4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda41de615c187c898b4a7c48f4212550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef972d2bac9c38812c733c673aac1dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d8c08012d6db66a70c32f11b8baf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7a9eb16d10e29af6dcf8e8dd6e52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5c1455e53dc94b841055fd04716a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa469e3161380d583907c1387f49dfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d47094e358bd725a53ebe6bc2505d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110116dd00d61aa8b91e4028f3cf60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354388702af74642470183189fdb5f56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ebcbaa62ddd5d427a4bb91ef01ab8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1367e16532e485d261fb30d93d1094560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067250e276d2554e93b5558f758949f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb74adc68dc59cac4dd6243d2989cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b69c206562a8e44266f869251e6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce12885563ca7c92378859309921a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d6394e6ce3a264cfb7fd2a5f22a70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c712cf81c4c6a9df230e5ea18f8ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac742323c8746d2698b5838452d21c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71206fad9b60db3d1fd7da1b4b140336568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9213bd414f6f94938930a72cd0606be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee447dd5173322d21709d54e9c9ec6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521360a75b21d87e67c57a7cc5809bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5481955134d7c1080c55405651477572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99a2f0836ec82cc5d329d08414e79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58cb4f2dce6ab34f17abad1bd49384574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2bb892a4137b013e4ca2eb4ae8f0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca879ea920d0a2a673aaff9eb03f27a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238118e090ac056f45b0420803b4095577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363874ee76876eeb96354b16e540b8d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eba3b4126aaa6f743081f3bcde8fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeaa8bf9d4eb1b93d92dfd0c40f01b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910d9dca30f5d8d96c61235ace225c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e73b78236a631ee9191a30648ad2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df665efb7b12804bf13e66f147c6853583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3a078f4ba0f0dfe8d9b3a4e61550584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e099dbe678154d5a1ca8b527faa0d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c34256a686e8516fe86da99a8f5a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2088a6c725c8b9e396555a81573b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77323bd3c04f5bf4471d0833a484d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce894898f8b5c600a44c2c2ca1cb402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2198b94c9dd354ede01bbeab625fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d85a46ccf0081e60432dc28be916ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8a8511dce1bf7e32907c818bae9f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c819e9f418bdcbccf9f2162757e5ae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c0aaac11d78fdb8a0b85a92c54871594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1679fbe559e62d904c9e3abc8e9dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef02cbeef5fbba0b6e0929181cbdc42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf42f918a53078265f4c72737911552597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca66535283f86e46d70c9edda87b1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955c7ff9d37508764137adb93898d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605342ff9a67ea103e4ca3cd85054b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53903bf5b4d124483a53fd88f3e7cf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec1156416a06eefb7d76ac8a9dc40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae752103134a322df289ebfd93f452603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edac6ff40ffed35f6cc4f1c7b841b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f8c8f850953b448d710f707a7fc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54340dfff35d0ab92ef06b07f37ed01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8731c1a0527ad2cfc5c08e25138b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9fb99e27631e78100794dcb74179608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4fa2876d20c4815a460f41981cf4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd28b805248e39ea0f2c54d0f239b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa442349c5844b4f1c6bed5737604a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1358dd5b51eabfdb807fc02216460d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe655a34d81e7166c71487baf808c22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ba6b222004638835d3917e5b90d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94d9d63db969aa28950367170a99d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572860d70934bb2d3e1652c8dda2d5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50abe7ccbb0053be6d1433cbfec635617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcabdf75f1d5f0d45f745f42de26036618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18acc505acd127b6b13718dbb80e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7136dd92280f14b023ffc0b38009f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd15cec29838586233f2761239f66c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a3abf0e079561806689ef2733cc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd152a7c5c4546b27b2cfff138e883623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015de808cc2854394fc1e0604d444547624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf759d17f54f566aeffebe54fafd56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c7458e264df557d79c032cd4412e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eda5fd8052af6cc7fad0240899f71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056b08c9a83c02d3d1ba568fbac182628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d3a4fa15ed906160b51f7b156a683629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cbd5c8e4c4fa851a5b72fa5b7512f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a132c5ff043fa4501168ebc6d9bfdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098115e3d27d564b36cc5db3ea420e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb5579ced37f02cf507b6ea016868633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac767a6d86d9cd453eb6805271e2cea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a824f80ac404a7f91fe1a4b9d5ce8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281ce9ca3df8d0168a9f986aec4c93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e12b0255b8177b1760d1c84ab4aa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d71d294d28b5c5f0b219563ccf5a29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025d1e23f41956352929332cff4a68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136145eb2db99852996e6f61b9f24cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dfdb75401ab581aa498e8c6a8ab70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f294a9219e45bc52c6483315152e264642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9afbfa2769543f960f2afae72ebad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a62db292010bc3e3e021ec04e7e04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b935005de95dadd13ecd7a6fe2f21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1741466d0c74e7a4d3a84ec55b6201e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6bcee75a79a716bfa4f551908e2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2ac095d5f746568317d78d9d2436648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d7fa93acd00811ff9a85cc0751303649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b1d5f22d217c1ee8105b345fc7941650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25d0d871ad2c2825dbc5ca248a44b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b7fbf943ff69da15a50e4de84454652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986608c73a70d418120813148abd3e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd47678551840088ca802692ba137654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e425e5dbe7490aec90ab6e09d932841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64602ab84a53eb7a45e7bf1390975656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59f7d2aa391df61623341eb3290659657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85edadf39f92358b63e0dbe756ff94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38c035d61e7147257f4bbbadb03042659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaed0b616e2f6d9b4bf2fc4878257e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79969ab3e3e673428567036cc67104661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929b262600337da6d1741a28252af2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa129f4d1ad69939daca188cdfe9bc6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b66a92d0e3a36562f37caad6c25a2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8004a7e123c84f8c1ac4256af453665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30577f5ea584652c2fc483f589ea7cfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88128c0a391c14cb6150df4f5f39cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43547ebe60c0a770ec8a8a2680f19550668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a739394529d2c27b65b49d2ec13732d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf42d0015d74679430b9697497949670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b43b0d7890785c39e643a692583b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27a7ecc658f2e6b70b7cde2360789672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5570f07bed5c0b2501a3dbc60f24c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371313907ef831579672d9a9dc039cce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a5de3645ec078a731600ba868cd4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6ebe07549d7ca6273c05d28aefdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b4f9e03c9a518e04c209a66f8f24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a258fa5195ab8b8abfe12f2482d86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e994d374f7d90f3ba59d36e1e192679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3691bc0419d29553f38fcc67176dca680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>