--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6324e440dad69df1ad737d7cb61754c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43326f1c5ef7f433edc2643e9732a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41f34eebb9ccd61b2d7e42e364fa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea3ff836b2c0b69a9b0b0c752eec3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942e3ae445cb38014be92f2c7bbba365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c96b9634b077a5f6e651929ce93a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc2a251843e66b3e80dd3a49b3b9ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97cf26bad6237e8cb91f600be78f7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9494fe5f79560a4bdfad742c98e7d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2568928b1308c311349bcb493ede15210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de5350fe30b7aa9a3ede6ddcf928d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363928532103411eece1a69bd7f48ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171919daca8dc940d0b3d2282faaa3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea640ccd3ac52a794f2c3ba1a61cd4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b59916b90522cb46c468497d8648a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d8516871f4b955067961ba7c25ee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b286571599ea6484d65fb689fbd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c65c280e892b08d03ba7b62a2dbd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908a5f7833f82481b5bb2bfc617b0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f431ceb3c7cdad8a8ba39d40a3c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2980a45f4a5a45d483b4298eb9c84c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c564b51b065b405b4b9f39133a1c3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec1f4594736c7b3995ecf34177a2b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd57dd072b2f8c48be7819de7740bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e481c232e1403e682ab461e24fbed525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311562f9bf3dfa19ceadb7a7296a67eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245b605dc5384e2ab25bb4e2b6d314b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea257f8c852ec11c9fbdd7f700613328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74e2323bfe6eff72b3234416c2da4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7852d748a4b93975f0ff1a4aa5d8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c5e80b1615224d4b47d1ebd95d6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72717b50d67a876decea6b634a7ace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c24a48ebad9fd8163c296931092f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133585af1e8499df1de1086117c56734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf029b8082abe218677db4341d59435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3787b41632d509becfa9ba31a7adb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5927b528eea4ffe0e93b2a722184aba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c091be3cbeddd30aa366fb49716ca638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0999afdecb49f9564d3b17cb190b5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f2c9b888d181dc30f502faaa006640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3aae917f5636527ba788a7aec90d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381adb12cfcd9758db602c8307964f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606345a14419b8404eef359c440372d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c660f07553f53901d36319e6c2335244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8dcfe445ff3fb32a4e435355c92145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425deb6baef9edda8dc6b8a020621b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb431b7458192b6241dbacf0b8d101247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9108c9b9c54e61e4fcd22356356bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb2a9ac7322f869c21c53df76c36349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f41358490a75e3d0e58f4d2e53a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84067278288ec9101b8c4b11d80181f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b13c9bc43e2a272a362b85adc9aec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2480caa877d4e949b877d8ba9595053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3325dff5e755b775e5475b57eda68d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b0c6d2191e45f5d195914028df45c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cd8ff3b61bdbd9bcfa6d9b081fcc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f6e3402422cef5fed1091d0854f2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf4d14895ff98ae216c685534d02a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81742279c0dfe1cf3ab416bbaa9a208859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a180c66d0107744c1557df5be698fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ccf664a33baf09f71d4cfc821bd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf17a2b861a3ad4f46cf74f193742862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433169cb97bdb440e7db1572f2e63e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3bfc7ad2c56fa67f6dd1b4cc4a58464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f736b24a2e1c232ad68275d98fabe465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b568a518c2a4908a5d50c0ba9a9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebe94bacc868654f51b2aee12865067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292d58c6df961bb30049a0a0e85e6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa544ea2a035932c2e7938839159069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd31adebdb8b8f0e9334d724a4b6b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75827dce6abe51d02045f63ed81ad02871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6b870f7a39a64cff5f2ddce2f5b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027d51181eb2e9de4e3dd471892e6b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798fedb16e4ddb6f33ee13ee96c20374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d690a5ccb478e72880a3c1f0ed005775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce8b0734a8ebc0f270a96a8be5d51d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb627bc593e78ca705c4c207344e1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2480f89fdd66d322eef6337a953b4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d362fcda3a62bc3bbd5a8e2c293d9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01d29f3912c2fd62bb751dabe5696d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadaf292d4316ac3e402571dd5248381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bde5384ca19d8fa77a67d4c28f145782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbe7832aad9eb4c2aaf52fcfc59ecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f3e4b2208d60cff2718ba1ae373784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313f5f1efa8c03ae9205575d9d647b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022bf3c554efafaa74c1e821d257e4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562285ade757b03ea50bef6ec38cf2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cce344334ec7598c0ffe36f4dc57188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5bc98c23697ba79f93ff618ee940a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfd48fc5e7c55c28a67af6193a59b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17106dd67b0b247cda0d2b048e6a9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9c71b96028dfd0e7a7d066e44e0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02e919ddfd07afe6ec4f3f3b52990493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2e4311e1bd389535205cc81b81eae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504a66e8bfc4bbf096afb6e8d4b0e2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011050f3fbc9f01ad34ff06f74d691a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f5ad3ccad3b161cc7fd693f6412f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0081495f08f364cf5f9615d058db96198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa25476fbeb697c2e616ed925a659099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec74f18292b14707ed989d8d3284fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1380abd992527cc40f9a65d9f865e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f3f698a97582ff5fb258ffc1301fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5f1add55defb5dc07e812be36e9c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc09c025a0c5c4c52cff2f329d13a8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40509dc259cea67188a56774eee692b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f16ac6fc81df6aebf3c1347b53164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452097fe3e01673b024a67a432d51d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452190915dce559862137b9028500d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaabe4f3ac6dde304d0c6f2121ca45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4341525d07a4b7d6afcd6101531014110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c339b7a6f0d2b8b6600c7768aee34a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887fe972cea457b2ecc4d8606d61dea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66faf91cef0cde689e1c0e6b6765376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626664aa4d1775480fd8af2adce25de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457e8af0926fe611e6c8a4f99364c99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa24a45a0c76c0704894ec00b7ad8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e86dcf16dcac09864463411fbcc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc9aaaffd6c60b0bb9d71e5b1a6690118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f2b0db8c620fe42a5ca59e8c3831c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b90b92e8c1d6cd71bdacdbaa756b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b8ad387ca6bd624ad0f4f7d73a035121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac23e0eb46db360b84568e66e6d56f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c50b043de8f376d55b5e68cdc8454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944c1a20d4f8d8c02c511e0b71f503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e8ef5047398b403c7c9e791e1b3df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aad492ba1f34f6da81f210e642510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71405f763fcf6d131fabf57c78fb6557127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733690113ea22c87ecc5fce1a93e70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643b23fdae9e81c7b06c2fb268f6b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef84dfda8ba1428efa7a31b4f7cf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc68c09ca72253514d29b19186efd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c7840a48466d2b6d811121a493c7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b999453332f02ca745fb08361a51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630a9c168085f0fdcadd8a37ea8324134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244da4b18e47544e16a6b1564abad5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057380b1d2a30ea786ef322b982997f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f2d55b558db517c8159a6605e641a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050954b39172b445a844b99c8518278138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091edec9502c1b82bfc2f7dc2dce4f26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feedd9ca2d211dadd37bde42cb12c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998710325db6f1e13a7c428a5034af5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fbc4ec2cab6497b382a6898392100142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c8a555bf483b6469ef289532e1297143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55291bd4446909ac4e278d55d662b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65effcabe3dffd2de4f7716e6066fbc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361c6901306a5029ee6cd34258d3fd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d4e45baba9b0fde62472e4c7263a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413673a5e96707392474ed9246e01fe9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e06360701464b7274001a7a233868149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb01537695f8523f83bf51b51415aec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca168c12ee82dbdce98cb2115af53e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26ede0e1ce4b85ee405f2743fe926152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0c6b0e3e49cb896f2d55b2d641d11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466537e498d429eb08e7abe63cc21ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1db8b8b601457cc10cc152c5fde8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c28368ce1de3c25ec5b728d7cf06f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d2f4bab47a666dbd9b2d35f63280c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36f988d5e2492ab74ce5d08da22e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3296f3283172cbd11eb5e13762e9a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045337b0c3c15eeaee216040af2dadd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211168f161753066e25c86f5095d455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cc7163cdbf39dbccebbf268e24cf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a886db3302f6e3cc9bc782d268bb5a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7c205fa06a8a0ef6ce1da325cbb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c4b7069cc95204ba56a734875e454165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48812b418535891eace0476da3d7af5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfd7483211bd28a6c5482feb2c31b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100b05806e4f27374d2533114e8d9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a98ef875b0c0118142930f6b6f5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e851a7b962f356800e2e201d873f5ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f71c7ec093243597665682452d2f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab10aa5e1042b1dbbdcc9ce3c04302172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43684a0651490a7479129d16bef47706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6724f6574fe81195cdd8d8773678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefbc3d001b01887115960b1cb78a03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed3069e3f97100edbb7f0375d80399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf5a5c8a792ce194204cfc33e4417177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1c7f85948a780409f97902c84dc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d80946d4a3ce65da69450d404211a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecfdbad3b91fa67174ae1703d641c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a36822378a2ebe2770a075e20958181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35996b95741eab1344bf4221d7d28f65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd957a8d26e34924b18aa3a4a18849f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196325b1a4c6c5221a8a69967458e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c391ddfffaf87c9f6f0d29f19e286185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ccbfbb3f9f8e8dde9f515bf7a08e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc8de63d9f3faab6ebacbb3c16d9af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4567b2ce36efc3112d31ca907d9b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b325a832f18c3f593d18562b58f223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f63ca7631dd681ad7c763df363dfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7fdb716e164757186e651adc54e25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10574bda88df52043e8a92c8dde158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101cb2b9278f8ea7543b21c0c760ad5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8def7e64f5c109b567cb5dfb52081194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea864a3dd89461120b5a5700ee8f616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db31f35fd883c2111335ac2d769ae1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb1d22715bc94fa3cfc52de0360aea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c784121040d41660f32cf4c9881e650198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53248c879c0d4031a359a1e634f5154199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d04be86863109a8fc12fd9d46bed6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de6659aa0ce6541964d27cfd51c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a12952d9589193dc86fb3f826327e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9588bd2d91be09cd2d3f40fe29f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d8a0e89a915ce0a78e2c75318a8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf10e4668b9073009aa09072543a49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab597001ec8f1ac4ec1d33f39af1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5033ad945907e74f11d00b129b008a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3bd56900954cc5d21998ddeac50b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5babe16c3c0de6298fed014984d1f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9ad69141dc89ff12e9629a3e4f6ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e39709dbe5e7865254aa8d67d9c2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5326cac19e55f9615842f52b8149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8c7a3b4d5d65004cbe68665dc7d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728e1d568049d8020c2b12ddff9c233214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e497e671c9339b1debc00b363aae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22e6807b12404cb4f3ed2ef678d855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b9dae6133f5b3ac220af52b65462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028c36291b58f05b51d4dcd3080df2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1abf05fa2b8a364deca82cfebe6ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66978927c250983225606d49bb48543220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bf6c47359184e781ac47b0aa2ca3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f67363276f6a172c3820418d51f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297de1475f33c93224412863db8732223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187284a98c7812ffc292ff72de8430de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de29e7783c5cbf34b02fce1455fb69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24204a3e93a056717cd1276cfdcdbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1acbd27af92f97c4f64dfb0059dc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ce4927a1a3800529305709f46eb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c284c8d3d251420d412fe7944e986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504af88b1dad2346ce3d611544b8a6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab4cb9cd7d3a63fcdda40a867aa706231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79066d95b09db9418ca268724c65e426232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aec37d17787533112c37cb2070e04b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7bd0fd386f9c455349cd88ca1a18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d447508b8c6f6904102271acd181235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d096cd06d0f3d195ecfc99f561b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a690b31c63f8bee6cf28e462d1059b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b0e530530e9887d980dbce8e8361238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101bc704a8fdf3514a7b584e91e50f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b46691c3f41349218f7c1f8309e81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ab0fd6d1a774b885196b8a88cf89f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f880f07d260159ba5191aab97ea3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1bf319a8c22ecfa288fbf993667e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dcb82fb1d08391a7fe30ee200aeb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640344151fd23a8ca66c900182f8957f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171dace28a0c204cce55e8e6fad570246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b11b0a3b2104ae30876772398af27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5c15a085537def1328bfc33916097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ab0f69fb142f42278a0c07475e958249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a054668c3156331c65dd7df2bd8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c59af4b2cf1c17664bd0161e03c23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440780e78fb7963cdad16cc8f30b4ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf17123d6e0197b188157980d3fa92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0432be2e3652b5d26c25834760366f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e85648224fe2bbdbaf55264c2e0d69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608c67837d6745d14d083017f58079256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9c83a1370e1a48eabb6a2bfdfa3f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6c1611ef736d27488e716af4d5a26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6636bed705a59011ff46cc08c6db0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029a125db19c1fd16b96ea20b827c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf415b16e9d72af034dd6a91435c04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6811410c99186c30e9d6e36119d53bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caaa2e77e0f5485634cb5d42e7b452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc31eb03c34f41044b6f9d122dd539e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cf9d0b10cc592506cd81e11e0f57d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a1e28f3a47096605efc844518aca2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d7fe4eb780949a89107aed6c0b775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a2ee5c1511e365fd34dc0be13a10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6a15ce7fe3128b489202bb2fee778269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad1498950da30bfc06b5a047de98b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1378c2304a94232a1699452ed7732e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6039493cac227799a6605cc9aa83d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5434c76355b783dba24d22ea4699b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85649188b2a9fb6dd74e07eb4069ac8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ed76212665bc6cccdb22592b70ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb42593c582b00d49b9b895c560b5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d6212ce4cd5f5ded6a3f5cefc17e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10b88851508f554c0eb46f0e68292278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c9e46c3af2cc422312059bc26214279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744005d9d9d0607260d7f0550c18dea3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58e6255a0dda5b77eae29c4c0941e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa720a5758991a7b78a718a4ac3b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5f7f8874cf092550f5ab228dba356283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b91c3dd2069d94a437e4dffab984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca52323f133b539fdfb30763f6a8960285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b8fc5c19cacb68feb5476360ad965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c720981b48d49b19eceedd6770e89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4775dc43c3ea76ffd77a9d95e96617b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca18d2b62a2dde1ad1e06797bc058c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4c476bf7acf119c51bf654f4bc51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b2d9fc54db3d9261bcedc33c0a8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401ac0df59e2afe2c107fd890f4968d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df956fc08895c3ddb7d195e594a96388293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee46c6ba13f8e7b9062e84cf9965a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad72e82c3967219a6d71ad95c1bdde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb6c87d26d5bb0d5bc8409e4125ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a1b4e5e441a632470314e171a225297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b322f9abc9bcd7d07b43c6707a882298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7821bfe79470ea6da53a0b4e7598299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e851be90aea346db7d134ff1b74132300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a3b6467045ea4f22aab50ec1b842301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd50b0c65c376882d1f3b5e16413d95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe06cb6ab896e8725289b46ec4c7e90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0479f20995c19d0166834f3056cd41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b82e070b00844abbc9fa8ded4c67ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4628721826ec25b7787f4f5665c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b911d6941cd4b7e4268389dec3fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebdd6ac1f7397fca6b9a12323dc1d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df44fa85d9834ab00ee1c4e93b29bf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7901a94245e31058f5107a328f234e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05951ebd3977c3a4e3d2001087f08167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd7ad557eff504541757b531261b67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c91a9085c2ad938747b2df2fdca035313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f8d0803d3fa1c2ce178c26a2a739314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c465f097acc548d59a177c0abc55c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748103d8766ed0c55e752b737e3f641316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614afa073e0c4606dd2ebaaf490fec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eaee6d295d162968d00866bff2a93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f39faca127d298588ba0d0f6c076ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f359d5e4f5ab4a70a91eae854781320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429430f7b36b48980a7ce5bb1903a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d996f38f3e3f07072ab4c4f28e1813322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcf420061a0991810c2f0bace59c4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c28f16e049b41dd9ff8b669e0d4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699527528bc58592fc6bcb2c878d11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177287bb406dd634a6fe0146f6145e05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f671ac81c125c7349242802caf909327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9422fe0d77d2282141a57b671627bf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ec64c52c5b06a12bc7e6a4cf768c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ca9b47d65caa780c472e9f8b83e66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741f50f64982a1d6c3d6973c18d207331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738271e725c3da63985cc81bbdb728cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb124e6e1bd9d7dad3768bd20c88b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80285f7569801dd1765eecfd0353f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a310401b2361cffbc7d4db3ffda504335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a6e1cdc0c79cc43ee83eab1020b66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19cac9507bb55104e67c7433d467a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4240e522d9a619d98baa0d70292d4d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968c5fb2a7765db760998d07bdecc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360018825adcc17b00be11995c7f3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff853a629230dbe588ab0abbace582f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e4df6bfe30864078e1aed7a993482342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323cbea62cb63ff9fe70e692372a5a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9391b31729ce6fd3134badaeb90214344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a14d3f1507bb97b1728370b7d8deb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24d6e10e575ecf79c9cd411c542a61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc6b9ff855ad3b30860bbffebe842347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe363745fd8125f52c58feea68fdea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd7e653a782ec57300890779e445c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138821a694da73573e853ff2eae44604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0406b56b24a641fd47ea7cc52ebf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8468518e6a5931e6aa7d56312393c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce1b46774a28b217c9ebe2fba1be6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b25acddbad2685dd77195186fb869354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9efc7eef262760918cde0f8b1e3f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb434a13b868719a17ae3c20631432b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90898138d66adbebf35899832db217357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98448b25d66525982e17e39b14da97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53064cc85d19794f724bca4617aea07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a7a1ee32fbff2da95512159954f84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27208cb2eba9469551f9e9bd0c0e534e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f97e056928a3ebb6970793972f72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e057661aacf4ab82ba4c0bedbb8b9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe5298304d2d50e7f02770af76e01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31258e670fb6e9846404f6ed825fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e8af7367a9505c407b4ea9e3fc39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbb26a3b11b0d228b83d13746e8f0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ec13855968c00e74d6c147ee8188368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906906754f5923aacdd75aff43eb397f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397c8663004dfaaa647e5344d8dc8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d90962a8c5a57c376b933d8212959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e853d538a3fe5627fdecb41995340b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc4b3f9ea315bcdbde12bb1768ca06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c468b75cbdbb6114b2120a6297a69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152aadb2e4ebb681e41956cb718b67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd3d0fb7502574b6dc35377c89763376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00cb932ec33e6e4ba014fdab25c4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c14d6859f002d9367d66134353ce1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872fed435f6a551901e8d599201ca3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ed3c7046c98ed238c1c5a95e0ded380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7ac0727dbd8c06bf3480752a125e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610902fde9ddb3e61af53c2e3e16a450382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd1134de2264f52767afc9e88052f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba102bb8d10dd8c9263a2e4f85408ad7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4078d30a68a5804cf80c13b8832bc91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841339375a948505b15c72cae8455ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76de46a772a2150f3ca7545b321764387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126331623aa06f63caff873dca09877388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20eb4fcaad10f430588849bfaee09d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe23cf0019adce769d8b3bdf98ce4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972ab4ed23a6aec855712ce258fc0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4c28c7592a332e2a4c4e412240ef5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59694da69c71d646cc81073f27406fde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1939ccdd412c3763dfee5a143394394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765016f5dd57588bf1073fac1a78954395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c8cab61192dce8361a2d0b45456fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec066832694e02a0f71451d10661d3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd490f644530d6c4aa30fe8651e80b6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d50d4d63cd13a1893e43cb5c7c72f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95069376b5f6b4c5871e058522779d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e91887f13c0d89259dd6f1c140e25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0118756cb07b305cea20f95e664a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bef965812d4a08c0b25213f488984403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c290c3e7dc8e5c69d912b9c004b78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef553659b1dd970a8cb580a8d05b15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5357f9b945c8131159fb85246c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feac7c5a31b4f972c6b46d91b93f95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425683bc2862253dcb8129c8547d63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade222a43d0e6ac17e3bc901eea896fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94784316993c1f1866004f7ab8d008f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e201da3ff60a4851b328537029e8532411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dcedf431490d4434651d1bbdaf277412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11b9d43d7d7f30176f46dc950c163a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d3d55f304498244186bbb4ceffd5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4231bb15d8ad36c25e7f0be3d34060415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dfa806de923637e1cd199a2900c7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148636b854b948a112836c2dc35e0814417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef636958065a9104e746acf859f4698418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6931cc20bd97bb8bb87d084fbed26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939faf483667a0826c7336cf69d15875420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ce153ae5741852786a7072d0a1ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc88adf76498bb535c6956829c1224422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d5e614465787cb229d33fed535ceb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc43a89e42959502a447a13fb42c95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6294cdb249194d9f382ea5a6e84ad7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19c1f437b9aada4d5d76622350a52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f216836c14a099a5be835422f4940427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b5d9678a17ac807af4ad8662da72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021d6c92028a2eede997352172458e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfd1239860674717a58d7c7a5dc5cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85756a851e1af798c94505b157acb3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b328a86e8686828cc13f9f8c4201aa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475d1187d2c532513025b4f0c10ce1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e709820b068f4493efdf5a5abcda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59486c1277ffc77aa22cfbba476e75a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ba8332731131f2bb6e07aca8d6d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456985178f2bf6728a5f199b83063a6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32af173a00f4073820c26c533de11a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c092e597bab85ccd2efe1b295428b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07468b602a90462b481876e7bae66f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc3ea10ff933bed4e592a59acdfe4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bdc820a6af0e745070198f434f1a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b75caf11d4e25e83c28cd4c3c1601443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c87cf4f3e9100a6201243c65a164444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538e05fae4f1c4adf1ac27f602c6537445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48efb48f16c6e348a0ff9917e15aca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a526d4f3a7189590d641a1544370c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab3c34a37900badccbdf0e0d7d5c93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264aa0ada11e4686cce3d1ddd6b7968449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487bd581fb2321325f9d381134dfa0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b2ceef03a68f91dac1f0b2ddb6cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33836d7d5361c496ab9f2ebc5541504d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2413d954704afb80dc7849a757634453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4ffba1ee68b8cf2b4d19bc7957b9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a5f2012c5047ad36217cad14bd8f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8de344e78a0f0876bc81dfff810015456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996bfb0a8abf15b146455d616a87d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b8c3114ebccde83ce4ba87cd5bc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93ece88cac827bf2ddd4cfa6de40c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4abd7efbb644d98e9c833f1fe21ca2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b5d6484e26f11cf033de7891282d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b2a24da8aea7298d63eacc94d4ed2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210baf2540f7c71eb87b637d98c4408a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547f43ae8f00813a2bb2178c38668f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483ad61abb04b443a3cfe3e4c019220465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a534ba92737ecfe0cedc41643d798466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811cd4251dd6af6c352793de6641905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d322a0665feea6cf4980d86ab9ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16eeb35620eb6693fa0ea211039b59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae4aa36e53352a102601105dc7b768470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bb968226785941ec4204b620f0603471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae391f56d9d0cec7d1cf6120d9d37c2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb6e524c863c6c89b4ac5316f6fb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7586ac094ac08db4966a8eb85bd535c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05cadbf27e5ebb27168977b86c0d56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ef36f624a837b80aeb68a38eabb8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184387efba7f2f530e5756fe908f27b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826cfc93c59b888eb6f0d91ccf5a56e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da610f7150cacc148101af53af7299c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0237f525e30c1b7e0a38dba80c44c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3316edc28b1db85356a5f57936ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f8551319d962cf0c5e4ba63df81f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5324d79382f5667ce49d0cea3ec241483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f370436e1c36db599744e32b8e2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d692bbe0633bea41af022045cf533aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0937c48e5ef888d37be62dea3fa87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93fbafa0635e14ded84ae21598f2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165a31af401e574250b84fc7c0e7a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223242d04ed7ad902f0ea1b340bbc4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b200292e5f7ae2812257688ba27e7c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfadb15f8ef57c54e47a55d326f0022491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54af79927c8c0ea6a7e3e56a1957382492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eef3ee3fbeb33195f1fdf5f9ae48c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381ec9804fd9684afa3780e1a1e4edf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffa3501b56dfa9a47de83d9987b91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f318e48765f7a08453ed3a5a74fd5a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572e85da325c62d2cada2e49c75070497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798131e1494b3277043fe232e112434f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522ada631e402b0d3e50a5b8ed344a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6868f6d2dfb3043b4956346d185a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fcb834cd320637660702dcb32d152501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fdefb6f1f4a9d3dba9e43751c42f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f561ea358e9ebeea01e5887bef5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77799b9ef4bc394e09aa0b94faf58c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f715440bda102474df7b58abc37b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f834c984725821d88708b663cf5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c066b8916786a55556029b3550717a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf7344fb2d5e380ce42f876c3ea4ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeb31c2af1d09663d569a8344f6957509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd32f1ac145bbdea7c0f68ab2a9c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58472c9f2493e7ece7e9e521998752511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1757912eeda6981e989733700b020512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5145656b9cdbaf5e0c5375e9968f28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be197e79d15c718a1452545436fa5c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956cfc1a65a679bb2fb26dabb8c94b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab976770277eaa9f8a3ac93fbcba6b47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2d1aa01e1c96c165726b63d7c67f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da53257874051b33eba8a9d2a5b25a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0cc42f7c5ed1c454ae71dd17abd32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84a419a9eb93d397fb258f735f59d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7408164103e38e42a5e943e2efade521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3250c246577ad19fdfd1ebea46064e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0331d9e3bae4dd7def61633d5693b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a7cfa0e31149f1f951d894f1c821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9a2960d9db0d95d1ea1a0fa59cba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9383a2cacd0de5e23a8d5356015384526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b4362713538007bd24f9990e5bb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf4d53876462ed82cfd7e41b6c3dae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af7c34c3019853aaefea9b466239e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d948f8b91c8c3c02a5a5115c993ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ccc86124076ac5c6607aae8f631e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e43adbb74ce96e24f9cb7c125e2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa655e6f86b46f61ebcc38aaa7a441533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f595648f54cdd9b5cd01aded6f2b128534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc4c42360b6206c950f1ced72786e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af786d63a1c77b8b073adc0daa6bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec12dcccfa11ec0ad51c8bbd88090db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf8b94f2e5c4f30854c55c175b542538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b778303753347e36aa8101168ce7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86d15e97e827aa81ddd377e8d51640540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c4c3b52304d9733bcccfe1a8527ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2b746fcc157cfcd59b33e83d140b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d9b41b2bdda24a4bf540842e963c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98055d3e0ffda4ec178039553476f818544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a3a1baf34ff1d2581ff282c7ddd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515a56e7022ed87d72f4bb3649ff72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0b481c53a95eaa8348e1f4b408011547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3ad5b9349c6fd6ee46a534c9e640548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219389ccec18c636869b433be960be7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4cb4b5191d6a01bc6603031fa66e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d07497f826bc86474b8033be45bc67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f4ddf47bd3ec4b127b786bc254f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ace08aa843bbedd354ef15c5fb5448553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5a799e78ef3c2aecc73c1d1306027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3120b215d49d53c8a5f96c617584ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3e4b07f4a70e9e6bd3c8abe575e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc01ac7197bcb5887f6dfb4534ec728557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712460052303f5bf385f2918414c9bb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2dd70d896135aa3d7b59abcb6aaf6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88300f9dd0c8697886a110cfb26a78eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91493c2ac07b6ba2f5e4c5aaac51829561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd150fe0e4e45577aa1482df14d7a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20602a5d22da38dd6ccb9b7693dca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aba8680f7136aee0ddce81431bcd7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258bcdd4bcee8f472e4cff31fc2d314565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c8ec26671a97bdb9752256fa8fc6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f533da341d1c312b53cf1cbdfd18f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0472bceb1692016ea4f0e1d0946475568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d02a1d66b8da9b62ef7af50cac62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0526a56c3ec234d97deffcb4c0f4357570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab194e02cc70eddafc09cfc19ec4e30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9136dd5f115db2827945b205132c31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad91cb97d295289caae4ebec11ec54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee144dd6c93dd32551451402377ab69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b243845b7ad4483af0efb6b4b2d3d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7228d9d9672a1adbe778ae4f21e94d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f48e72e705b8036d1a7c347045f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31122878d11dc1a1efa1d52dd7826b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d876029933c929408bbf4655a0aa107579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81168345590fe972dea2c53665111580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4306fc0740e71602d210efef6bc5e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958918ca6edd9ed37f0557e73ebe926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58acd43353218f7557c7c615a1766583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562326ea6bdf437dd048e188da34bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23950fe482371607a05c0cb802020585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f9c87ef2adf22edd26d97d52f6af0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6eb666f2acbddfff02cfd28104a02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70cd6d541ca842d74bb6c236a53bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f46e88ca7228f15a6acb36ffc82bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0752fa4e0ff9bef91a3676011077590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a870fac96379df6968e910f8f9c7fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ead6ca5d7784e4ca2e5629c771ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac492176d6ddca9905bc539cb906f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453523027538b21d417c00e83c40b853594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181725c9eb9f7681ae66bef38bf5c97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa596e78ac06d9a7a3ca69ce1730f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb66bebc3e457d19b64473439d269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1cb02ea89d74a982f6b95bfe1187e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad6e5abb89bf06729fa8fdff68e30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ff119fe4fb9cffc219b352bb4ae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b879fcabc183719db122eb3848223601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708621db6e43ebbe75db2cdafcc01f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc0a410442f4a211c6287ecbbe9d4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5971456e7767f26cdb57262fe487bec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6cf22649206f51262be7672f2497e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e063cf74b29a5a8bd37ce34db4b4d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba830ac4ba95882a4fc61a3c985ad0a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a30ede5473a773dc95f7b9803dfa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3350debee722f222d092ca5016584609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f54a4045717440daf3f89b036dd7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f60c278493f6f60c152b7a47ecfe4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d20cacc7e4a3f11823589f34c69c40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce58d7adb47a76441c81d697f8c8e69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f77271408ba9e37878601fd98b8df5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225762b6deecea9ced85740d3945cf7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84ca7748268bcaa01467c85de1ce3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65f3e40e81e2c31deb6d7ab5bf187617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a4acd0bdd9a36b4e26d0c3e64674618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278c42874af4dee50d065dcd71203c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add07198798f2f82b92ff31838d7f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99fe8e5ce0dbbfc8af7dd543e8625b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eeb821b1ec4c8dfd2fd7d2f6a39a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e92c2d1724eb85bb1c435b938f5c2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc0da747385f7a3eff5dbde0ab2dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1376c399335ba989dee4cd80810a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9490fbc671bebc2f6870d2656629942626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de86081c90bbedebbf4b5c67c888a75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d172540058c0f9dcef4b9228da67001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092e0b8fd3d1e6699de254518fa7f95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950e18322caf437da263be826d2801e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0811882dd555b192b29ac882607ff1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc60fad16b121ba2d4309a44114b5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe6a58679a1ce254957075307479d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6e44e60e117cc8cb38c6d27a078d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c401e4e1636f1de65a7e8d863c398635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeebbe845c84174818bd36f094b580636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01553c6a1762f27326f8f372b1c4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24fee61a257a43ae3d55525425d0fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9f5cab446a78f3d2843ea9d975c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57395f977720d2cc9a19bd4289d7f16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040af83f4ca94c7de75a96da00f0b32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b27fc515acb13b53809419eb993c1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cab14c5f2e48d2fb71ed6533aca168643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937e0c3422bedc5e4fc04190c20dcb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413f070913792111dd3583720b008c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7f246461fd85b0fd0e48d2630ec2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd11515f940a3d3cea9193176c6123647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163db25f326a4e281d5c760c8145308648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca842fa8b5bc30485223a1685c423742649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debce541643ccd4aa3b39afe76163b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c2fe36dfe0a22fd0a614295c53285651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8342ac4eee0939483a0efa869f11ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee10a3c192ad9f1aef0ca3feafbfda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571c44f309ce0de0e90dfd9493b055a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d8265b9f119d0a810d09ce5e06ef4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8323bdb6a2c21726ff43064391dcc2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25fb9d8e23b1ec43b9cffaa17f822e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480802179fb6cefddccc01f692b18da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75597ee69c3dc6569df684c1f2f07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adbace860343b11481cef6dc8bd059660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32465215ab4d3072d1d16ef24f500152661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81ac789b4e026180d1cd4fe76270e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30d04468341f9b47c288bd9f4f3ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d3619fb8351eb3f22d83ca70ad09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee23ed6988d3d9aaab6e7044e463c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d6c8b230303c24b613f81006d659666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306d5ec5e8a51a01e3f29e38f342c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def5bcabe1de006a94f76c819d99a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40697fdcec3a5f901be1120490dc04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9d3c151746581cf21eb5368c175f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09254395b9f37ce84d85718008d27b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a18d8ec943faa31597635c188689672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187aab92cdaeafc93256a6b5cd2e93d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afee5f546b645835b00482ce605af8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06b20de576e2724044f786f1a7248675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253a77871759be26bbb4c0c1d979bd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5b98cba5ef4ab5b9d47c99af03a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d1067a95a388d847484dabe4b979678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4acc2e3cf6cce7d443b56924e9733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec9d755dae1819c0ed4d21528e14f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f159d2c01385ba0a7bad7549cfd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0283b56da499f158a8d9fa0b74c91ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2323e9394c7b97c8fc49fc1e415ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37848e86b445f2d6b7c99ab0895719684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da2b28b4962f04b481cf9403be035685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356077f22a166a2d76761db0c78bcd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f3394daa09a2a07a7c9643155a0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216d7f8105b45f25603937a3e6e6e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e439993f0eb789adbe228be590abd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53a05790d257b4552164492b3cc86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a330869a41046b495f676e5456deccb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afa74f18d84cd3cd0a00c76b3d609692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba42a50f74126ec573cead0891932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f93b8627821e7a5e95ebbada6461694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e461c6b4d12192d1d6239b7a4236e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27b264ed7a3fd086e29e3289f904e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e29ed708162a56a099b28ca9c882e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd94399193e44a9a55572c45ff829d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7afd65fbc6de27592b03ae76b5849699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774946b3b1608291fd282b2ff68ff436700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0496a55d2a701658d524c63fdf4bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334406c41cf09957bff92148d7750d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6fdd8a6c4c0a73608fa0db991bd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c091f4cf8d5baec324f027b25a61f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba00e1d4fc94eb93b05a20d07c1d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2755e8c1d46a476d65cbf52cb09cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdee1a17f5932ea77a0a5dd2ff849707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae1954555af509334e91f7632a815c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429524355e4f5817af64e15441a917709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800451cf8002103af3b5d41fe2e6777d710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f19aeac5bd19dcd23c5533e3b335621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f16af7264d5024d7b6353e46f6602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfa7e4393fa3740d79ae5e519ccabc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7c23e6ee5f2e9be327697682d85b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec947e0b266e3bb860e365930cab1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5927fd7d2a0ccec5c95f3b903255c116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4021ca54a987a379aa5bd39ee7586077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f00d6315b77768162703adad6d16f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8099a34b9286337ebc0a2af9ec2ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a9ef3748abbef17341122fbcdc3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62370977ac4c194feb294164f5c8c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe8f12c212a2b0d68d4f649c7267f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac1d9039dfebb31328aaa7818183ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1e0fbaa02887d3f39d9bfbf1b62e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a628da399f09ea2f6b1f86ccf8f27f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa38775d615522b0ce40d92a588d92f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269961c505470c5ba73eede1cd3e58c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22351e076b8cd1983b815a7518a144118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcab0e3055787caa7a9b883db2fa6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511617eba07faca7953667afd99602020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fd88660250976d91e51d6f9080a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ab88fe83f55f9aef6d46f2a9c26722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a15df9ed8e863922af3b5a345bdcf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d0d0e035d41210b46c5c013c4d8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c21cc59d7744ec322895a450849fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e88231d506d440ed539cd52f874626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44de42bff051aea75519b5b50c516c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbc567c4d8da25a15c9f0c781701b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc1aba1370f84278fee0aed24bfb6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9712134c904b931a28429cc121920330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f3b8d2a7e26c36954470f1a08ca0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad841fed93c8666b43a8b6a3ef6cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935769b7c1aad846b16524c4df660d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1ddeae3a8958f4e1c1c3fbee5ba5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1224e0f1d832d538f5992a6a480d93035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0831543295f93b43300e96ed1f79d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88f598b864832bbd0fac2826522e9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764fae0f7221ca3002cbc7cc7e5095938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a927aa1b6b2e94a74d0d2628a11b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd0457f3d38bde657652377a651f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798bcb38ddb87037dfacd0adf79436141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116ef60d4facf4e393daa67159d555442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec9adb176dfd0ecf26699db6740d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17347a15f92c6d7c92dc72639d0aded244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad96186a9a3e747bf75ce067df273645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7795da4acd41028aa2b9bfae9366d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe52000ffd3c93b89819ee944e1141547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bed20b2b0648ea80bf3cd08c90d83448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbff430f7616e9da5ff11692f3f4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d955fff5a7295c8d3b6f0b8a77b273650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5135044fc20de99bacca70c6fcfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112033c4db9005558d823e149f39ab452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fee292d70a5aad5898a226655dd4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280539618c287aa63cd1238cba672c9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7c87431935a65f6739b88fbb63d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7127cdb14fb9480f5785a762b43d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0665601e37778ca0599016f7d0c6e9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b3062b307995543d55eedc34edc4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9b8c6973f941bad6893cd18ff724259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003567af45c40b96717a6a1e9cb81de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf8ed2030963950b318e0f708b8bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b2865697e9bed007888f85304007362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f4bd134375823b4af794a214097763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063c6c1ff7e93a9d7cfc7dbc6de51564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e5e007eb796b20a814381385439ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1151e4dad12223b0ef9110c07b9d2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63475eaa2f2dbcc39fda4664c7994867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e072711f666be12ba91e902299e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24430a6615e4902839fb9ae5492f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a79ec5af6e3adbdb9b165aa33782c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b569664fc497cdd01797de9ec3bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a9322b244a7766c894f91652a6fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2299e6b58c0bf15f1d222dd3b451073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a94019ea630f23892335854efff574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d2af4d8c4e33136bb48d767acc2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2eb068faac0a8b43031482b231a9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb223074ee9bd1499f047842d9a42d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc74a33341cb897811145065396f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b296e7ff6030f62458cf8c9ecc3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd71402577e7000d855302a71b472d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8024cc36d43c085d52c1834f27e02c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b742ed7f04c30c992559049fdf50ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f1c1aab429aa7bccca6ceda7186583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe293059cef654d19fda7b52d501f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b938a751508e480adb1941daefc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891098d9263baf82c38922072bfec7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff741c1851d7cde439820391a6c44987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def679f7151b8400a9f5a5ec582f0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad82ad2b284b9b4fcf721b8964d16c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dd095fc69828624bf808b511b55b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ff0fb82d39401f42546944e729aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77600ffaa0e793b3cce160a7bc0728b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e57d965611fb30e8db939f4874b65693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba391606a9e4f04a8ade0b06504c68a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c21ab85413944cf1df03d36a927c4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a9cb7dde8ccc886fb677fd2d932b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad54506f000cf5dcfeafe2907ce9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a9b7ef125be44144b5d722a99c7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976d9feb2237ef8428d0c28238bd7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c967c5ec4a06de30e0e9ec283f1a6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540911a1443fe951ae6f8c7c0d9625101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc935d2255a6fa51e2016f2d950b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7012e1fb9d1251cf894de703032eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb4cefaf88dcd64601e74a4f0f6be8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f09a3242c7d41d44828603434e568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae39cb88e46ed4808e5cf1473e7f88a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371ea4a8c27c88a39a2f4dd674404e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc02fd331af7ea9a4927de8bb5e9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df1879cf175da182027617c36cff60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db92c942cbc389839950337b2f2a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd8e95dc6d7e8ca756a00c0f1f544b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a2dc79cd4aa6a4ce063841052299112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c499f6f1b6a48aa4b1fb6f608d436b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efe912a19681e1da201bf223d0b48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136b7413502e34ef294f7f152299e36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084b29e0743e3f37f30739a004317d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed88adfae6d7f9d115a2c2848a295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1044015ef128d18b483d7cabe75fd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018589168725c0182ee1eba7d862ce48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ade20c882ee42c6369e79ba79ec6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0aa250da2855e036694150fea8903121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5b757d2142e18cc9e7b561992560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d49d76f5c4cc9aac8bd400eb29d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2415e4955e967958bab0e32535120124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e93e20218b679a13a587f89a5c2167125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42afc15d72444ee6267409a6955ee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2eb2d11500c8a20265691cbb609d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dfa69689cfe981784ee3106c4de4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fb05a7c8865401878d2e5f7e89335129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b0abc06dc88606353bf37b22effbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89280583db20bc97318970d1f1e65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54fc4534e1a3b2edf44d7c73caef12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573df7b9f13cf01219b75ad22f32393133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe799c11423e11133be77c8ec8067e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b12b78aeb610907df93a22d37aeba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0566602623de8169324fa044355f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144744d63c381876dc45c3e466f522137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c919db27b084ae5b8774399098cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af6e10c7fa8826735511877a0f7be5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807f2b37145c1ef3e6b7de5af0f2104140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dc35a24d89b9fc096be90e338929d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81123b1a5a87c57da89b6ac89d3a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e6e7c72f84fec4206499b3b1b487143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa800a14716fd1837bd89fa72b32a4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476d7113f91177ac67cba82c1faca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5062d8b033f300b283bdde5c30ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ea45de7667478a6cec4d6abfc98aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573beedb82487496877a2b7400668640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2485e84cae5f06704b9c89b648cc69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad84173f5befeedf2bc9a0dc7def48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2831b7ba69906e0a13a39d47ffca58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98863ee8e539fa1e5107fd0d428a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ae4d36a8e4876b3db1cefe1d9dd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6be40cbe6667561293fceb90f3da49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870003ab0be6946d08eabef8fa8faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca395c3300c29f0021978b69bc82f66d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d6a451c10b6442d61fa18921e07d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2d80fabc5b5db8586e7b7542e1bfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff9b6f93cea22e9ce55666fd0f2d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb793232a14816ac4ac0e62f772ffa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615075c85ad1d9118ca013745b9fddf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9d2d66afe083bbb6c3dc590314ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071a7c19714e57c7af27c6bdc6039d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6dd83cd6423210fa12519a5de459164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc5d208b4a36eea3d1f5121ea5720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab61acf705caf114582e95d9040d1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f5daf056567cfefcc466cdd83f0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d4d1b33532b42cbbeb0b509b0ce3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39446291a3ba4fd6675c74d76f073e55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a20e908e17265c975032581029628170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcaf24ff4ea712e35452625690edd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4835f0f8b10799d3eb1f7f6d1ecfd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc901ff3445d07804f6204a60e35e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad213870a97fc160807788702ea5f40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70d8e980131f2a8fcace955899c263175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18fc0c3f2784f91d09054fa6c70103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9fe881348146cb333219cfcac19e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eeefcfa9785a439ba6f71587a52d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d19d01240167165c7ffa80ea461fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e4bc947ad98921289f9617705f74c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecce7b3a19c97a7270d8b5c964fb45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0ae8f351b11f5f2ac8159f2521ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d027a88b23b32157a06e67bda177fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450618bfe68c37fdd43763f5a4f979f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb2d76e3b97835b3ff328245c8e89d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e2a7c2fe06f63183c972d8c65261186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe211a067b7d937c29880674f44ddec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09da4fc28dc58f3eabb1b7eb7cea5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcaa8e35030ab932f6c4477bc3709b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798bf6eb9c31a76d1af80f7a915e8ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b38fcefa60ccc0865002567aa197191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d130ab97bcec2f41049b0dabff9004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d179de22dc2e4a552ee8733bfaf7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9521a5743304ba9bebfa36577c27aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9443029a5eefd97f7f1c37d81edf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26ec040bdc1ebc91224ebd2d9ec042196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79ede23c2be34dba85dd21ee9c1975197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572641df8f810efcc506af036ce356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a4e0516e8ed84cdd7018997d7214199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39dc625d2541f93225958dc2c27967200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11aad3850f798ecfd208a4c41c8206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a78df895bb41f58463e931aebf30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce114ab6b6ebb7be8fdb107939a66b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0b5fb991a8ee164021ff8abf7301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5714d50d5069fa7f936797b77fd423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc66960a32e814733ed296d70dbd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78972c820019eabf40d6e6b9da3ca7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d479067d541672e49093713554b9b5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cad99bab7a4a0393407fff548b203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f826371e7e6d980f49af7f37a4cd757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc71261ecd339233bb511f8459608211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad530d4b181e2697bc04c229552d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f41e47178fbeb22634ebab5d8679a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a397700c23317b849d3b8646e1698214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c27768f4ce7f311cf05ec36dfafdf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39d56a0becc941679d27969121ea50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bc237f9cbe4186ab94cf633c7e2bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc283a06dfb7cf4e3d01a945f94038218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e96c442954a16e26cafff9acd0d1fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e102528e81b5a0c2c59d5203d05c225220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0328aaa01012781405b7c968644c6e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37275c207c3a2cead98da410d42a7fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f7e43357f98bf17f1cc127b94a31c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e67199871c0b6280f2a2dfbed3830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35282cd4beb5d3ec167dd07826d3ca01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3c61c260147102d52dd56c5705cfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83801fdca0b91ae2be18da3be5efd0b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91bae57d5401d9e2524fc874f68cfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3890bd80fcb9aa3344919f9d7900d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b4451c41a4f86bc383bb855d731e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903150dfa90324074aeb723c3ce2d20d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b25bf490d0910231b9ac6f8ba763232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86700b3edda283f1587a04230bc759c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3b4abfb8de53c6c1f3c4b116eee4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0951e6a441dc5701b3adf174206ee56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39cde13c547769af682511241f7bbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de620f69bac1eae251a2d2238c92f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e82f65cb7bba7e0d227deca77940a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a3a171c7a7a72fe0fec9f62c35e68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6fd3781091ef10f7eef3ba2a733b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ffa08baac5b09599e5667bff84c70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57c77f682c4efab24a7fd4344d834242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3c0373cb39065db54529e5620d69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607fea0d83c1fc6b3a6ee32c02d25bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97192db928c63d8c12a08cd1d1aa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb4b5377b90f03e7b92a1da9a8000e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b42e3fc6fc6c30fed36d66925cbb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88335501b55993dc2345a973671c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d39a869c16ab5d5960b8d4fb81f26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cce043b1e6ed5406f016c329794086250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929ec52f0230937ba8cf443987c7b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380398d317137d2b064bc0a24806de5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5923efb0087184ac6dae3e3adda001253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ba54908493c247bee0f1050ede47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb3244bffeb0be3904e521dd8de8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73558dd086f789ed8483ca2e6833aa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ee66937471de32c0c88bf53b9a2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1123169c4e768f22c4bd7fa10e429258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d7dd0a11771d4d229b8e75524f47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790490a255c0cde11c4b7e60942678b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f8adb501cd5eca952f65eeec4f62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a2783a7e70ae87dc8923d0f2ca36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca609807d449320194e7bf1fd31d98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724e410dfcd91cd10acc9aa4f01ec2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6ab0ea571e65e19b0e4bb1e75001265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b9783c2e2e565ead19038e56720d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa32d09a55e88d3a66c8301ddbd67d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f334b64fb0c07c91d39a2e6bcbafee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93170e9bddbe1159760f59522b985d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca05bfb8a7f14c2ae1b76a612f018cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09beaa857b162d2979fe59944e008dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e801d793b02deccb60eae77848ed1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378602e97c8b588217912d9c6fc61e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665f5b1297481afcb7fc4055dcbec6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04726fa9262abd1cdc24b929ab3c4fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a347f84ec26788f5561809b61ecc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb030110df24a716ce0bd17a0a00b82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed968cdbb838adeb5e0c462ad28c3471278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36e7ddcc9509127bb232b84d8bc61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ab50c72ee21caecc5286fd9f13df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fdf3e6b240d6ab7ae243509112ccd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e6afa31afedc00d34f2df56bd4a24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb02aacd6ef1e6fd569316e799aeb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d4ee82904799938ac0493d385d66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec3252c764480a8379661639654d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141969cebe319ab598d0f5fbef02ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1447487cc818eb15d9d616232905a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df990b6b1dffccaab72ea2bfb05a436288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6efc5f0ab0a827c03a32c12e629fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1a73d871169089f9c298ef901b08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3ec13404e4420b84a6e8a12030c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241176a90353b1e2881814d8b3d57a49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adaad3bab3992d482cf61d75e8edf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ecb8ddc641952fd8370578fb9c24e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699680dd5b74f878636993dee33118295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b932f84312d822e62fad671a16453c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f3ee8aacad52b6d33e5f19dd6704a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac417c7cca1f9c9af733b7a798531298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f977a6a18e5bdfc05a98e6fbf3f20fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7347540876772cd8f2df39c207f234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525d4acba64302225f4ae7267d49a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e30fffc79ff4e3dd464618180aa96c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36a411b0b44acf8d5ca1d52e57656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ba45b0066a3ddf8f49f47fadb6f11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ec9f719dae0f65d4c64d7fea857c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c196d9dfde2cbd3b531db5ff6c3a7cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9909332d774b21c6fb2dbad118064307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12b5087bb055be25048bfb836ee562308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f6a3f9c2ac2c2e1c3de1a6c514d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8b661be0d067e509dda84c6af06f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a880a4fb69874b398b870a62c74ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f6c5f36423f8d475cb25bd22cfd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe7c15f059fd35dd9f81649887c13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c882a62bc88bc3d2e4be41afcd68f79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1351fd6de9ae8025fb0285613e06ec7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e86b09581a995590f195199250e62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345bf9f4340871c6e53742ac84c447e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1801843a55f181851bb2308fc6378b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87987580e303568130562c26ab5ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8076e4968db9496def767b9542d1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4f5dc647ec93b4246805ba06345a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4bdca5260a1d43a6d94af45a0b802322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ef75a22e8437be0db8cde806da154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f966640b01f0b19ad1d56d6d53662c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a031fdeb5d758d0fa2ece5763337c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b4966b21d7aea255b7fd0a68efc8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c51a1582b1bfbb426f944998c5fd89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e968fa0a17d781035b2c16c6024d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef949917a5d4f9790bef1991ee8415329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc3118f5986664b2975df3fbe8572330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a87e26f71c1cffbb2481d5ce2f0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad06585e004557e79017bbc1761da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3ae842dd6e470e6c4c7ab81f82d56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7066760fb6f93db1bf3536d367c5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce3768a73063d37035b188a9b3c80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3ceb01b209afa79bb99d0a057b81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab51e0de59fa6a15e9746f04abaefb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7744cedc172ed1c064d0334398a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c7f1b91e313fb5745804749ff3148339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a338b4c9134a9b1ce0c743935580cfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ea1be6f8ad9a0fdfbc30c4967f60c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb564a4fc7ef3d8e6391edac69ff11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff39302d9eceecf5dbf21d64b958595343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7737499f8d2b8f9757ba1136ec38fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff544778d6522079742360091d9f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f01a8d18671d0968b84a4e90482a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b96b8605b7f81f0ffcc2da9cacb97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f88ed3e260e87d1299208cc04010cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9ab24b9e4bfee91872f8a9bb1bfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0187cb0c1c71427c834a03069a88f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e914111c0213683dfd4037504b15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebb522a6c3061cd3c2ca458858ce1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39aaa6a27f115dc7909d5379918c30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a811e3743f1c16958a5f0787d5f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea248f404e35466271397de1a3666355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11c3b6121bd45fd1684cc07373161356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb14a43bdf34af4556cd6510fe4bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b996ba3f2ef0c21da3b77c2d5a8aba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e4c61ac3e96104fb22f56682cee33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ddf7c94a8c206207298678d2986b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa053ac7a1d633a4899dacc7e5ab180361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a60f1f76f5a3c2909edd425924374362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289da76ef4dc800441be88ed168411363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f52f283afc7f3239fb94698e2401e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37ccbd1a9b8812ef5315ddcad2cb65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dda669a3d87e1f79008050addf87d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d6e815ba4ff4378053be773c1159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0a006e392a1b9771bc08d0b146c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d941c51578f593ee05ec9ae3e9ab82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643438ecb3a66dad702fc132728439d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460552ef8d04080dcdb238713f8e4641371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284680387d030019188f09d15273785372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f9fe980118202d75dd70075f6bfa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702bcd34c1104f350058a2cdb023a31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ed36dc722d70fb53f819699f25f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c3c5de4d4ea8c568bb1bac4eadee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc631130e9908bfcabe9a88996055c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13431235723eb1d0f83a61ac602602c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5b12d55df360e21b970ec76710b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97d4aaf5a075c81f451dc90455027c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b6eb0f3f8142ba02f2c3b3823dce9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89fab03f8b929953767116f0d64ef8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e10b30e4396f10d1552c18853e1a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab09e0bafe1174fbd32c1846ccab0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de51396bcf0c49442d7aa0f961a5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fe3d1d2b16a41561d457f06023d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51257e3d95cfdf5bd1e948ebb44c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93919254eb53b3803bc1e8d8cbafbe0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8de6e2b58fa786d89fed71a7e4534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7833a3478a1e86d26826b72f57235390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76d5a65d1bd26865898e60c3fdd03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ddc1b50b6f082bf92f24afbea4cc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abe0804529e25276f69e2389dc9992393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeb8c3747447fd85c16dd8c482af90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559ed7b0727aeaff8bb6556aba678fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669aaa9ff6402573fa80c28fd06e3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219f1ef8ccc2820bfef56a48c6ab83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da8274ea533e9141b3cbc5f08bda0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b77f0c2b98d326ddb4b1a2b30f64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c3fa48f24d9455e6fb92b40336fc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba5bb6e75737a12cb74abf00609d44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d442912644e83f197cab612e6edd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e6a5cf1020bcfe476c14cca76810403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03863899dae90daef8986de4f5ed6d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12172f0524f0711eb743cdc3e52eec1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3809436038d5b74dd6eeb1b1709b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afaa243821fe5ad908d1bbf2c132ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad9cd738982b9b7d3f48e6931b31a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f662aa48001a2d425ecdf42ada82e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c450da5e221ebd5896b138ca90352410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f175d6a22129387a9dc86af5a51746411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c777390ae3e52b3ffe0ea61a1da7a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af678c47c13a1a95051e11f0c892c03b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd46919f55ba16b64cac27c852d3726414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd3f033e77560b7061e7fbc78a351415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4da7468b40a59fef1ac79c6eded5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6331dfdbbf1dba5d269ddc5d6ca21e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f680894f4fc101b638b01169321b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26d19ac82c751b7db65ce0e89e387419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6dd46c2ad24a5a49918017af4d0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd53d33eb61427ff395c979a359f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f0a469262c6eacb6be305e977882422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bff2d82420e27d2095531c451028423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf80c48f644d179df933b9bcfebe25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded32d06233bd879c213df1f51f7144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babeacfbb89f47a8e7faad2fd7c6b71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb75c050b15edb081b151bb0347b7db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab7ba352dddeef0c1af73e35cb8e7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50f1e95154d20ab345b8f687d07615429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c3380b51ddf14984f4d45cb7bab3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51cd6541be89462560f367450a3cf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5abc71d2a1e62f5e8a406dd26f8346432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d9c1fd23890ea57147ca86949898d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e036fcab8215aff66786056f2d9a9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c125f6d2a66d30908d86e8709cdf43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbae858d449c4e1b587e92e26447fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adffe9788f247899c8a53e0bfc6e83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e397da301be5ed476450b55fef1980438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eff60c5f2d056de9fd920857ec833439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a49037d0035a1d50fd2ddcda9ec0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343333d25e6500224c9b4f6fa4c411e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7273018634ff83f1e930f51dc5b24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103adb5249d439aee7fa4e7d9a1c6b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f20a23fe0f374c60e9bf68a16bbd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb1e0098a4e54e81463a8f60975c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ae595e2b3c36d0682b241b723e3a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31162c4c7595e6a979ff04a8c949dfbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb61e6b5b7c21f02749d1d106e14eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fee6c0890c2cbd0ef1f41038dd62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56465f5507595ee43e2e55b100ca7411450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8efa79dbb68dc0517f459d01affd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9183beeb17fd305269038ff0119735452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc77e54ac14031abc6b103abb6d8f9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0073850aee73a7a617b4defed001454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8072f5433d5589c2bd639709b1adb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7647cac41b62f9f05e972084f204b15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c66e0121b64a9b751c768ba676363457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e69636ad116181d50d3cb111185b5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abf2920c8730cfeae9d72ee15b3ce2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11173fc11cd3993584221ce0b7a19e62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a438f550700b8fb2fadcfd48801a7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62013b55b579bcfb0d55c16831669e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d04f0987cca17cd7b4a56d6d30b1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e417c96e198a9e6eec04585bc831464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2802fd01ea9910a1d0686c94e32f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34982b623640e39a870ca4ccae29923466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7749f3f66882abe1f804791130e7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b03cec03f2c69e05fca97bf3cc93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7ec51773ef26f7d60b5e986f36a95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f880a1e3803a75f3f08144a95b15aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8997cc901f632c4fef32ee3acaf7b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236e0f156b9d1638f012118d01653ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c1a6fa12a35b7161c64acbc232b34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e47e4fee8fcd94c1fff8f5b3518c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ba671acd7ad8f9f8668d56ad6f87a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db915d16adfe9e1be1d23eeac17489476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3b2a9ec94b4fa927c650b697ae90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859f2adddc5581a749b542ab186c48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571310c4b34e19539eb1d0605b259b3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea5e2cfc758e73b083c834523c1cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d9d699f6537184be5b43c4cdd9c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21230b8d81ab8ec7fb15b7d484a77a2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01ec731ec9b4ca12809cd6bd95b4dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d6910da5b6787b6f262bac7fe2fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21a6082ccd4109d2f202dede5e2221485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17986c0de5273a9958e2b2bcb3a6945b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015af864ec63ece2a5b861a3c54bca4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc20b0e4071321c4a64a2038b3ffe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d6499d88f5490b26a60b3a791c27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6c44c67448bc74002194a567f361490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5541feb1fa366b5915dc3c631f3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4dabee8b02eee4dab96233de91bc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb427be3c983877e294dfbb04a0124493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452d696fe85b05c89ba28f39b55a77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d252d69ea5b756611ab5532f99bdb1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae76f9e92b1247953f83b2b83e9b40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f66da7a77c815515dfc6eb6c75bfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b56899aeb1d6ee748dee8140e741f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45d70ab6a86faf5c06b6186a053fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b095f58e16570c82bc071de83ab81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb85606d6596f7c76840b2ba10d16a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b023cab4238298cb0300ff1b1beb3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a09e00057a7685a575ad9283daac86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6b44e44cdd811368b8d2fae25076504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d997c7dff4b0b9dc52be35650a2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036025510e2a8e2877ba37295e47af81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02a75843a9a4a70cce9a9fa4df955507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f11bcc0d8284e24b7194afa355c1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6f5c20187fa75d4721dee5160be7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f18666a2848b59a8e176516450359510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd85345e94ed533d93ea0f283b2f956511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4366903a9a865f8d5dce584affa227512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea073d5758be35e021a0bd9562622513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9383da5e30a8649ebf4d9e0903192f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64be8b7b5d0c42ed6fd1f74420770515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec19ef8a66b5b672883be2a2635b5c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a2d81e54ccef7ec0df920d8d333b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc65a742bd833ebdc7aee680cfc66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668c22ad17368c13554a04a8ce1212519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e7cd5dd2dd15a9914e083b3f7d6b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a4bee338873b6e41bceee669a9ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa1640f30883b0ad8bed6ab6a8904f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a085ad2c6085612f32310fc74383523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b827f475f909f8cf810cd5eccbaae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81970478775ab389c456ad7ba639e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc0fdbf1d9d38f03c2611f8a47fab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd896074d3191c99d6608774d179e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553972fc3f9d76c35e5cd5a73b04f4bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398e79839b83ce9e25490060079157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527d9e22002c8ba00b680ca66ebe79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900bb6095ad9f901e4060d9a8f0ef58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30594c4151b80cc5475cf79c10fd3636532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e730915a11a92a2f9679437783a6bae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b1e8b03de4f6878865619c067d1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f87f68cb7237c50efd20311fde572535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226e293fbedabe37cd4c74f4dd159e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b65598e900819b4d771b0dbe4983a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bca1e007dc2b1d544eb0614be4e9a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127e9af13ba320d6b50f6ba90ef5a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ba9afb6c986ec63b883f61b91b48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df3db32b8c13b6b4f079715e5ad7fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929721d7e118ad944e64791cfd3bdc2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65378d6874d9400780152fe2355cc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05a75d2f74345d04eeb36d535a7be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c396bed6436632edfdeba6f3aa9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee78c2c50ffe706b7d594f69db6311546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da1ad0b54d5ff5e89412b1c9e7cad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af36d02ec0d993b53caa8891cab9b78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668125e600e188c6c887ffd432b8586549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e6ef947c6f1cfab21e239b31d46e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb692f28a757ecb5d8e9e6634e3953551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b115437850cfd7efd8146d4e03ba8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ae777fbc8e77519102ad0d22e19e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce30bf032cbf133e3af144f37bdd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227190a2e218333a07ae7538c23055b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154d3959bca8360c783ddaae4c7baf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178ed7f6a352e3b40b035f2a338ee1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602f2db3c3c04f4a390683c21e8aed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fa4be03e2c7926d6d18d3665d7d76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28493d11c0d0a3c17701ff418822504e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da651b852f6cb825f3ccafecd2d92c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06593480ae9b42d8f7b83dcd815b5256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4001317f044e1d2e2054811b4a9af8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc2700e4c3a0bfc6764ac8b90cb54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c4845988939db6e535cc14122ac0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb46a525e14f7685f3bf1f0b942b2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a54371f5e99e0bc856d0f627fd1b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3138d0be24dae257f5099d2bafb42a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d8f5b0f9dd2ed5368b50c1cb96ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae34a8b27a90b5f69421d95924f0cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76703b353004cfea534e55d70551043571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089267a9c91e29802ed9cba0b19baaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe95a8b885a52d79074e06bad5b51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939917184fc03309c12b4ed5c78477a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115691446543af33303a01ec53fa4f56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac7bbf32e37d1d6b69fb98de15f39d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccda6c21f0b12b464b67310813e4e2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6e703dc46067463854bd28f101fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633252e324bbc8c8acd5da246ebaac5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa1cdc6a1f8af596c749312dcc8b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d82e28084e8c9e29207aec954b7ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc0ee7a1af5ef88d08a89309272c81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619a3298dbdbe166a3ee52a8ba23ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e027ce5785b29989a301a971813604584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca1713243eca25ee61d2d87dc3fcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f2a5d5c7c30e70a8da5281d2e8c68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494564377e964670e873ff7937e6f8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af451695d7e805ad1b197926556579588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864887a39853c46e313352df7c5513b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9af44b566688539759928579e2b33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ba26fbb92c7bc6540a7f489f95e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e901905c363f24ce782e75f3fb18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f75c496990f944d2e086374bac049593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba51a7706e904a73ddabf654bb57c39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa057b7d9163cececc4a8a7bd153b8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6e2709e0121ebe09f927111b957f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa96b7b3f28ad98c2f17478572a67b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502acf72230af4845247afc20e628cb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c063f1f757a618b056c67dcfd078fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153ff4c00a2db7d68c2573d71dc8c99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66500c98e8490c334852bead09593e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0eea789d1e1d693037188c0ae5264602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128542af8aaad9a4abb189d9ecd8c4ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1860250c1570a5b16837a180911c06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc485909acce8eda8189d536c8cf9671605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e1fa9baa2d1b87fd6ea16a97f64f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a745d543f2042e81494f4476f759bc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81ba10e914c09461b13471b8b22f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6555c745092badfce778bdda3a30b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a28bddf71157c87879309a8ccb15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b42150ad5f55e835b5e523d009974611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd67e26968f37e647c377bbcf4610c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b5e8f9a90de5b1542dd328b5c49fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433f580540a18d4e2253777e1afd96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda051ba4bf847ab935aca85e49bb81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e9b1f86aa505f35052361b8e74bf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666270184500cb60ff7409142635ae4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e860858eb34eeb8605346c6618ae2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c1bf4143a988a8257bbc63c61f420619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052b7e23b7a6dc4f3aafef8dea90d3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace35529a7c6813e25a284b33d99538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0068f2e34825b62516bc31fb8e98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879aad3073929bab89d4d2238618c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37d758802e9148cc201256e6d92e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf16ad422d2a960123892c2954eafb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d0e299cca11b33fd5903fdb176d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c36689a49d80fa2726bd61f985608627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c718c88d19b151832f08daccd78c31f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466eb3284bada228d4aaa4b404adfdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4020825b20a2bb9b8dbed623cd3e25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d9a1bc37e18b7fde339cd6a640abd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5b1ef933b5c401097d5829e9bb46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2cab9a6c5cb8104d0fb868b1a7996633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded2645b90fc837e5bc5a5c2a508fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25cad76881c219affe23060f7cb65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8c5ca1f8e4884f538e1bd7e9c91f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27cc80ab4477a8f4b58fc473c4bf08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9247e5ea5fb00831bd38ad9973fe8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d6bbb970327af4159e1e995843f57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a204e0903da5025b9b5d93243bf82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dce25b8bf3e4876f4d533afd4c97c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5db0cd8f878fe1ab496407ec5f73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a70acfa51c0a8f6fd9fb5a8dc92d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef9dce1f07401f74a4bfa9479e988c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16762baf3df2c86089f2f7100332591a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a7798992518cb78f6dc127ec44bc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62fff1a460898bea7baaceb789a259647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719614c571a812ed9b221901fbd21d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9bccf5bfb0cf594122fb6f45a6149649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6609d1cf4e59ad42125f79a7b21a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1081c11ea1011259e261ab5da4ee8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ba64e9a355e16d2841d260117ea1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82977a4bf62171d912656a0140e1d53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2bed6fbca153790044fbae2e5e436654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81b60590c0790c16dc1a32f592752655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fcbc877636406179f695163e989f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de99d7f4f3cd37a2c5d7bf709ba982657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b55e186364280bb2ae2d510e7d520658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f353e90fa3b0a7174f10b70a82a435659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0c85995205bdeef7ae09f6af3526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab855118e596ac5426b84bbc88732661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf47675a46ffd657830a69b5a36cf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825b81a35606dab2c555f0a0a1afa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869e2427484590be18f8b82456ed1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab265256d4238c0f7ba89bda190c3c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1b78ce6f066411975a4c60f1769e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e7302bf2881620dfa26699e1f853a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bb0d8cf857f30d9afafdc883e529b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e623d64d4180be794bf62a7e91f28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e515a0e5d3ab157076ff9e851f88f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb011baf6feb4e261f7d3f8c3e996fbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f653c42fca26bee1f2c383b6a865a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb05678e1e6c5db9e41f64178edc1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1eafdd055fc6c060493f86fb476ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a366f430f01ce2e863a7b8d831de6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d45b9bde698a9ec7583d3bd3eb546676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a124e98841339fbcba2ccdeb84fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade278ad130ea8432223e260de313c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>