--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f8180c5cd15176e5a8942b6f0c8dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff50b86c8fa8ef6dd61e8d9c32ec2ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf572965fecd81e462506d1ed62d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e0b111b5d2e5bb3850402045475864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c08361daea92944ff1f69d3a271b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017828004244c4677f33a37532692f646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca0584d1bf76f94183d5edeb33fca67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d3de144782300827dcd4f6c46fe38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e667aa35bc8e170ea1ae19e816f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5bfc30903598ab8780cbaeb7eed2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300e4837f753d7cbfc241800a7fbc3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6daa5c13b9cf5a295b8b8aadf920f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b576e3763b602c53efffd7acfb0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8622d4d7608431e896bc904e66f1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78282be838ae92dcd62bb94f9074aa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce44c781ded0ae501d6759e4c25e1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820cc8c70d27a045b27eba8580587117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3d9cd7766a54bf49811b8fe92b44018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7479b753515d78b7b17e33b27a6a16519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a108bd41ffc6e4a2ffc12119a68820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689da66a6485a615e8a5b2cf95d51221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746c02b9dd9c7df6e96dcf322c628522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523db162696b3fa9697e317b5924d7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84c7f42293048e48ec2513c99aa9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43283cdfdcd70412df426be275da125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f6070bfa835c57bd6577cafc11f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a92dc51bbdc601aa25f4fc7ee29d1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9b43d53cfb95a66cfbbf55d245bb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559cec9ef8c2e535fe8e189997b66929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3e0eff269b698454fc6af34cdebb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80412bb244441ebfc05425f2ddd30c9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee16e82fb9fa1339cce6707d6227532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864818898a9485ef8ee90060dfe8b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33b822f2ed687a0fac71e889bcab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34360be2def4a9748e14265f2daa4cbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8984d2b3f44fd3f645ebec2f276b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c3caecbdde7820dbab5350e5e6ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2e93236e94cd4ad9bde7595a7d3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc3159deb04d83866a43f6d9d6f8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8042c2875869688b9caabe122306ab340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e98042aa8c6d92cb2811498f9ddaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af7138a7a60bd64e968815025e2b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7d727d2f0d27dc8dab83bdebf91943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0cb810e9a47b822995e78107647544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f4e7c76972b0824939b9d4e0fe4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2595e9b2a44dc9b3685c764ac27746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831226f91bd72710ed1785aabd056b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085579f7fa78c2a2dab078e89dab6c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193120f4c761dc3c2c0e8af5b0f9c9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948ec42cf743e9220fb97bf8f6f29450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bf397bb5daeedb78e37996404ed1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef94a9421521c4a9b8d79c61c8cbc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69313c2bafebbbdc9528753ca203453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de3885a234ee397afb367b72a2b0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa071d8a5db707f531d7444ac9f80955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8269ea230e783f94130f7b1875e1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf1457819203c27cd67158b69a40e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba77902579ef0062db030bb42e7cf2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336edea595711e989bc69897331075c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c35388a3d130538d1d44cd8601be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f47c993858c6e6d77714846614bcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b05282f2449dbd93dfe9f6808334162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d107acca86a31986917fe7052a8a8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70b134627ab2ab8cb07089134f39e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f98ae1904d59d2a541b3a5aaac2eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c19808829a5a0daaba40d9ca7ac4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572890bce582084ce6b7f87d1f480e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b90ae83e02fede23b8ab529cc202c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658526306d36a4a298546b2432e64869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e28b392e8d51be1c0b848d8c3a54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668887f8eac9ff35339c8fdb473bef2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d42e4c74cfb29a6b40b87533d0b10472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c28961e7afc55eb3d00ac6eaa6860373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ba0897d98cedfdd3216c8895acd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e978dd82cc1a1ca46382bf8ed293775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e2d0705ea3328427c8239bc2f9bb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e02bebc097dee6daedaba87fffdf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c1d14c644abe8e42acac651ac6ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da651f8391b43533842fd5152501a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822781ad640f31fdec87954967d1f1ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0152a383ed9947fe22ace9fab5a0e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d321408cde6806e8fbb07e4a0f7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424795f9f3a94b463bd1b3ca4b5107cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32977cb9903f7155b4a2170c564e8f1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68ffcebe1411ba188d55b290ddc4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3469b79002fa07613565e2d40fb8fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b79c653e85e57b6645aac42b191f6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd1711ad6349f10ea28ff4c1d993488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de809ec8c0d5a9eb0b793d1a5089cf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc472abb0ea91f68d1771aae8e7a3ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99be0fce65feef249b932e8763824991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41ec23d39f7aa06e187949b9fa3b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae32a82060bb591d80aee88510625793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f7af828942c62c62d739cac10dec094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0987a0309bcacf9b788cdaaf9ab8c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68933123c2ddf5bdcf0a371ebc0db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396833a484b651aec6dfcaa1fefd830397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f8b5e65b38326f44824398cf32d5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292a9d6007a06771f9975509fcd78099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a20e68e8e525ce738e1348391ad3d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70159e82bcd523aca0fb06b92ddca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0283404feafadfae0d62b1452ba902b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb83b29cd01efbb18deeb8e898d39b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b679c381f0384b7a5d7986bff2191a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670baad8297fb855ec13af913b3acf7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54938eea3e62c2669a33f84d425b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738617d16191af36d578330d5fb504e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89319f5cb6235149222b1a2592d61e48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc709c3674cab1acbe8f3ef6b473a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddacdc456d11b9487fb8be92f5c0e07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f725798c546c7038ffb4018e844eb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd6a133eef91de265bcca193c9124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fea7caa894a38310802d3e96e35b32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6e7a3cef35d39e157f3a080ec7c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9624b2e4921b6539facfa0971884c5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754bf4a56a7fad0d38ede7518edbd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48315e1ab82cbfd3500c7ac7f02ee33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea692ad574acc7dacc502cf6efa5809118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29a6f5777e43fa16d4a2225f6a9f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce3faf9f9d1c1fb60b2b99f149d3a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeaa64291c62c9581eb6a92483d036121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4252f251e879bbcbde11e3daba0683e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc9afb03a3d4581af5d11101a8a666123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a3ca23edd55b3da2daf0141b374f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138405e17ff67c9b43b7203b0188b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82662124d4875d511f78df40b867835126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426640007d5755a1f2fbb9673e697c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b639ff7ed8c66b87e6ceba9aa0b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567592f17e24652c92d482c0b542310f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40236d478b3109487e1f3a737ce2c6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ad1aeba8b4058c7daa3c2058fb1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b61b4c35fce49715aea4dceae6c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e07170d023c028ff09b6c3745141133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6751b7eb51a72f1b8da26502a0103134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86703a2ca90bc671b5a2b45b4a9dad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb27f3e6511e6367021366668b6430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2461aa49f2aa1056a6e9719e898c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44f1be91e2d8bfaf5124d13bee9e48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22549c40f10d8fd68f2b64aefb295973139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8d9633b77f3f4a667a39ab966bfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474a7cb490f4fabb025d7b9ecc21cf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09279226831669a8322247688a628f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d90119e8fcdf4d27983ac1e1e403143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c679a3c1905fbfa87240451eb06be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09988208a34b0746089c446bf8af7b5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7598545c6606d9cbff9274d87c527c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f5751887d807c5371f87afb87948147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf7dc522a5edac32f82c9b4511ee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402261374263f34709a5659c167d29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ddb136c59035df677247f62a3cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4eb14e0ad052f3322dc78eb0175ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee55c0a2eb12ae5f4a790fd0d4e21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c13e8b16e86b200ad9e064d3683abc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d9d6b2835e04c9be3c7a184106ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc352531c968a8ae8a751839dd7e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b4d8781989cb01a12f2b4d946795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836390328e233707a34916022b6fb214157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a02aa0a6b8c91f9fded7449d60c42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c255b99c09330ada8a73449b2885ef9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be39629b1eaa26ed9b06859c4f315160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f96763bb448ae5492a402194c44b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca269412690467b9fd8024fcb311be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4775c39e7d066748b1a453f5f7d25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfeb6b86b9832bf01fe0fb14bc9d70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401163fd04fbe8bed7a71cd0cd2db17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e38bd54a98099a8eeff6ce6d4c8511166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd4a261876775cb0c64cf2b1544209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39574ffe80d4752885eee290a40994a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767af73228bb45ac57158729494abb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133ac2d706e79ff59ba922e0105eabc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00effa13e7d73376c70f660f5b0a7b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e7dea74e0f8619b6f63b8e1e7b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be46c50c8a1131f72920e6c68e6a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78945751cb1ec3803a00d17511c5b68c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a62b246e80b352c19ef48b51c79b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2536917ed19d4165b6c5c02fb8fc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b418d330ada6c4c238accd31a1794177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccafa48e6fd6ac55a46e566c3273902178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165c908734c20ddd97da10054fc9e51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc395631c73de6ca2313c4272d9ada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f435aa6893e74456ae6c37f488bcf7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dd2b0175bf9ff3fd6fcf4c223c0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e16ef537090abc198b11f28cedabd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cca464f98f5d2a732532fd45596eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e82a73fcac5b30444c6575df27ce9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637aadd2a3561b6e94a74136134bce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c7c0cc4609f5fdeb4e74df93b5d8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac048262f704fbb015b054f27961b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd70da8f9689f3274be404aeada08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ea087e49a1e50abcbdf5d91d69d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d41139a4aca97b90609de0e37d8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58c5d0d00f951b141f80815eca7667192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20e2c9298a07937b4638f93e22f0bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3304ced0a019dfa0ef5720829afb56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4cdc7661c654f59f0fee1151177a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8664c38bb4200508bf531a7998f165196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133b9179a872112645c115485f407c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24952809278fcdd87fae6633f8dece8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccba4f96fec30214d3529901d84a1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60637ac433a5113b389ff763baeb5d01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeda143e226cb9a0d5b109ae4fbcae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9afe7cfd41a833f46ec64363c7f4d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547a14aef5559073236ce8e8092403203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d7c867553212300ad58c25a177b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436aa6b69f5382cad72cdddafa7ba9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a0b5ed15bd6ec26b7a908090ef7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b875366882f122f7b1150a310c391b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c2381c2c368aad8b3751321b2441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50786b0fead274c1fac5a22b2d0f6a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49618501fab896fb3ced3f009d8fbb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dfecc0a5840d8a076c66388c1ee00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1f91fa351ba4ccdf66db23802a1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab227feeadea6b85707af90c4baf37d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e68868068181572aca70978ce274214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7ec125e2e00dc860ef823d3f33239215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd248b53d0bb13c77d7dfe4dc43c37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754303d51cd85b21c0396cc25c1554d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2e3225534d2274d9aa86a1feea02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a0ca438e8b38f6687c884b4913392219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ad9a923dc5ac9f5941619e0a54266220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af8b8e90a6a37651a5d43b6b154891221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b705f3c986d522c2eae2b4cc6553222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cc8eb1421f17e0bca41024c3482e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd1c370cb5804ba0a64ad18372bcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc78d83d9f80effcc3fcd64b2bbb09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2db50d164096812b7492fd71a5f03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861fe642ba8765aafc0bd3b082bb51c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e53c17bfb785f82d707a267033c7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b2cab340ad04be077f4c69dcf22a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1743e9624c0907f27db830a1da28df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c3f3b28b93effa840a94df2bd6ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34af5511c0705a00fa1a5dc7ea40b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b1a16e7405618a60b47293063aa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eed4871381eace2fd6ae11cd54352234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a17e6267c49ad9e722a61a718431235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f389efdeaf961493bb4dabefb4dc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793744d1d822141a379a899a9dad625e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a38e22599a3c5d39966604914138e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e90603ad0dce6fef0fb84321e815c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e310167308fbae4e3132d4418f5bf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282849f45783d8337f90b87ea69342cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eae18967b60be54cf1962211c9f45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96d3758dff5764f40f9fc8695c89d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c89d07c7a45876a76762883afff1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973b58d7caf0013e1adcbcfe6ff740245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacea9b7fe3433da29f7274e13d790f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84116b1392784d60ea2c9005352c59ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd41751880214cdbad03bd158d76e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f559e3d76540d1304def63f799ba7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e99a5de0781b162d0c1c04ddab0ab8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612c1e310b85f331cca02f1be1e815251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90139aee9312ff5b74b668048bdd8f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945995112cf636fdd324df786917c53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d029ceca5a59e623fd2ccf27348a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274251bf271cc2619410590ec0413389255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4487301519d1841f3ab96017b53b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad000b9cfd96cd667a25d8758784ad6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b1177789cfab7deeb36af416ba903258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782515b0198254b1a64f0a224db68e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192afe8d6df958b80de065996b631bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d43464e08944bb4693b8458fa1ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458078d819edf2bcac26745ba71129e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f73f3cb082eccccd5aec861b5de3b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90253929e9270df53c7aaea7db1d5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3467d8bb5ac4780ead6d2dae0a21e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe472b7d5d4a3c1090d06c7112f2a27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cfee30d5c13039712acc4a6ce2f7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e201f928c25eb11bfc76fd9983adae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76dcc9ac9b0f87f50eb142951cdf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0de1bc14827d21ebc808f8b81912a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a2ca56159856a2d53800d4671bb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ea5ff6154737521c336d870e92d51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b344fff57479761deb462bbd00ce74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28b2e9fefff646cb5dd778bb1c4ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb921cb7689da76b70da1f160923a8e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdbf9a49b9a8ed0b9997ab5615e76e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5edd17eeb33edf9abaa0548a389e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b42cd9d7a733beeccb612bd7716d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb8f9efec196824c8564082c5d1cb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701bbf9ebd07747b9ea5a7d54ce5cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac4a9522b695119e158a4aeb22aef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db18ddf28309d9f177dbd0cec4e78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2fa184dd6894d124f353eb68d7597283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3692a46f1ffcd82b447d0becae5a33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ffc52b789ca38e6f4ebdb523fb4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936679412da9d7b8ad0b3c8476e07f94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f1ee18655dc3e462b05185d58dd99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca5a5110f4299268382bdebb0c72fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0339baa1e6b26be086105ac1157dae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c945d5490587a3a50dd0815c81a3f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb719f06bab4bd04284d44085ae5e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f194a36cf3236dad227cc59aa4ad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447a7b838ebaf7841a3faf294ab4982293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fff3e946bd6a7a3f5242d6e56c163294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d70331346fe2d696aa20c0630a47e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a8dee7c6d44d712daddec23eb1f63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281052716d061b156fb3fe7cd348bfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dad018b87638fef248361c8c6672b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c6bda347e76e968521b256c5ba68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a8d6240c8018d6a2661df29d421a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e56f396dd4fa9274791f9a99ca87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209931344a62dc7a00e248602445fd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89b6f3b906e5ddecbe284984399ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518d540fde97f1fa1e58e8b60c3ed2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbbdd30b30d0ae58ab025d0997e75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178afb19d7ed4ca5c2abce22689c33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c61710cfbbdf2fd33e556e6755e515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee63e823a02975f68522590c44aaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc97d4ee85f639786b65d236e7daa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecf55cb8b4edf798b4f0d81cc9f97f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ea7e0d1806a66c7fa9b9bf08d5b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f70cee18a605117103aafef95e9af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720c6519e06a4f8057366d209fd61a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809416fbcd9a19d5cfcbca47bbf1b7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ef6106629b2bb67f3b44eea24458315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8809c0ed5fe406fb907703a81d505b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f246722cb4376720ff0542852b451317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a2d5764a31ba50e054a718a6f84a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90bf0d141490523a89e36db83d758319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f434a1df7cd6e97364b50f939f4ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64a466f3ae67dfd91b4dc7a015e90e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0307dc94c4c77ffd7099d0f7d858c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5894d8611739606b6b4be92735c0e11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069f6fef10bac0553570f2fb207970324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109464a67057ac69beba08f50877fa8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15857e77b396de294bdb0935ee36d79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75efea4a66b8900d37b71721a3b9fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc40de01d216706bbd634d1c79ae5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5eef2be7bd5b689629495e75fb067329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c577bbaedac25ca650b49271fe35db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf77fdff21ec59f5dcd6aa4ac579bdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8bcf7a4895d1ce917e7cdf5281e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad6f7e79bd556a7896d186f35f791333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335f58d72c1824fde3d4aa0e2638f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace01bd36c443d7a8cf1506c534cf39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e353c19ee728bce4b54377c7182112336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74859b1f77cbd29259d2eb038c17d638337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528aa4a831dcc9a69a616629d088ee2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8446c32df521124a58da306ef44a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c80a0ae9b148c6cf056028bf1a7ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41896f357c1d2296204e424bacdbfeb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab700c9a532a0c45e6f12778df55e88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8385a6268a3ae7f7f709b1a9d480b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967af8a0543098ad6bbb9b5828e7b457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d4bb00003ecfe1889e6cab956cb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81e9f6a03d534d187efc8a7b252afe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e2bf788efec33deadcd9a73337fc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b2eb33f1769eb273f3fc471b4717348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a34fecea6c310894b35c3317723f1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c4b2fefdf574ec9e7ad451914d9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2adf85c47023c03ac52c20107060351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72109201fed9e20d090eb90ae0e27b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105cc4add92a01d01588e4660cd9619353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8450e9ced7930f6e2a9c2835113ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265be817910f050dd1ec81d34576ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45b31cb40d641d74e8796d15fddbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a140c2a1ffd12e35d84001283890357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d176461a4c852ddc2722c603fb0cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378874d131c203f5c8887a43ad28236359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f1eb9878544c18d20aea69700f1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9aea978e29fd0dd56f867cd3d17ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40397bf68c6398d2759988b7123e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ceeb35a6da1d549c9cd954a83d5fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f826190e2b4d9d73ba98948cba95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d0ddf4eb1d44da1c8657b4486afc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c3d32a41ac7c9f6900230a5619ada366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811660917e62860be49b96ad97621a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6993c78b78be498195842b5f1c79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c967df56ea0b54da5d03ba92eb47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140dbb3dc65b65e23d15b872a4cddc7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833777a1445a9cfab2552216653654371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7abce28fb23f3c3cb9c741ed8948ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90755899ed574ca6fb97497460b1c2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fbf5484a65e6a33ff1f37272ab27c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf7a00ccc394232436e78735638fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaba5b8c7a1d3975b45f859542035d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e784454fa34785d6df8cf6ed940eaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84885c5a2769a083507331061fb061378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e34dc24af6de32e1a8390a742efc9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6436f20428601014d45ab4747cc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6efe67d651536d74e4c65f9d1c8b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac8f9c71f737cb998efe7b9d13392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604376c6fc1dcc79a96ade457835e3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e982e18d1575be264f528fd2aa2d3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b7dbc5d004f41f17e4e929b56e655385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aa41f41e02b86a09f17457579105b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960a978dfec862bab4658d25bd5b4bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434940043929f92c17af104fe830caf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827daf8799d3c8776a79234a192d77b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c18e1db55dc7f72a042d35e21888390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb495ddfc1e6f25d4b9ab5e54883c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee5051732a43bf6197df82bb8ecf88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3138cb9fbff2dee2907d18cc59eb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0b903125add9bd373677450bcda8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501514fe536f9fa81cc22c4ca28f226395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857dbd976e149b2dcd4177bf7e7498f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d553be0fd59673c0d6acc89bdbf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32f79cbbbb258ee43e8bc5a3592d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad88eba31204ebb8a5b731f321ff9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72594023d6a461eb4175453c467d24ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9a0b785abd9991d6e0cdd033221a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46139e6f85d50168b1fb8cef447ab1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17840c53900f4d2ea96628b1fff2018d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8faebca24984af31ac1fd93e9754b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490dacc6fffb63dbbed691318cee8c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1078d938e72773b92ee966c138672f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6042447047b59baf53fb431c3436f96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f323f2113c83b75396423bddd3346e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b7ef169f47b7fd96c87cada54f09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e5bcf9e4b7a0a20bca4c35d0c154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d63bd8e84a99ee1271c30eaedf6512411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb46518047baa3a38803238d303d95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26377ea3ae1a245bd422acd99d41a08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c31b4c592a5371f2b46b04b778f1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da434099ac8bc2b31a281eb713ceb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611293a467b25c6b32fdba95770196df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422d13f8339a36d76229df5303e13a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5292314d20bd60562da94317aa288418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbdbc570194b0df09239f294c84a94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce0acd82512fcc53600b233cd89a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f250f5916f964f023bf043ed2e67a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08d2d0ec49f4c17b5b324b2f189ffc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9608dadb4f88f147742e40e0ba1cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dccb55d3ccac3b0feab358b4c655c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94799cb7bc7dc6c1b4d4c92f947287425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051101370591586cd6c056fa4b9522c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3510fc8b42a57606fb71cc4e8d5e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e42f4d3574c77929bd0b0bfe6d4cec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889141f711b60e0a9e129ba09172fdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bec1aa19364efe453e9cb327f5702430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689d3a3955afbfc5c7a7ee36189a732431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe097654ec9b74721705bb774a44d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992869539d8b866226ff1b67cb481b00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff7c6de03df789a31afc0bd857b6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5adc552830192d5f21991c5d13249435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4edf4bd2305c962469bd46487a0b85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c59da4c9bb611e73c7cc3926bba06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ccdf4cee98d3d848700f6815d8528438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2efa964f48f834acd7d5f18192ab1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf54cfaca70d0623331af1e8fdba5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee311e7eaea819ac0252c8e519115001441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d638e0b34129e830839e528811a0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a97a1763a9fa46f248f9c3328446443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e52dd5a297912c5d9e12ee7ab360444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e827112c3a5fa65ebf0bb8da166f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd17c91126b3cb327010bb333093c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05057da254992b01ad9839d72f63ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9f3ab33b1124d7a80e7451a75771448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff3457f11ae204ddbe73d62ff4924449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ef5bb22cd34800c69aa10bdbaa8a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59340b646376d890eed6b77ae867f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8c6f15d4f8754f730d72eee305ab3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5f6c686a34c4c4ddab3dee2941d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77434cbe7177ade76d8b8a166010fb26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae78abf77e9b86bce9e87b4ddb47d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f849c18d43081b6b0bf4965b064f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed943fef70b8e616a8ef5fb55f4c92b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3fa313a1b45e6ae63e6c8ef5bbd91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aaa5642a9180a1266bb5ea32de34b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4283cc1fcbd5c3016ce8e8f5b8a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70261e50c09e998899b98b8d4fddea72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45549567a7b4485082c038d34998f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d15cd36c295024899f3238fc4bb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650400e3c6d4fa9df702b5e92d74f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be41e5e522645c7f5f2f90f66c9a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ea6ac3a66c03efc3803a01dc20e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d0df9db4878776287786943d3efc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78afc04ea0883df3b1dd5cf02d885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e268c2774123c6d8daafe224e089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdea88f1b84944078715fc09a77e14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775262a8f9cc6337663e81cf1818d12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a63c3e2084ed91ce4bd2ae580607472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d145b23a6c30ee305d7df7f4e89e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc372cced43a297f824b1826924291474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384978524362c284ff426a399bc0abd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1a5cb8641dc8e2a3cc02be3ac8a5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a84a781fc15a8f3bb15767be035c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f77be0f934ec54f79b6a7a6371337478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a89a55ef5b6aff9d37864c46462b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bacbefb1fec86f11c3ea70f9fba4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beabc0aa1d69323670f30b4fc65a33f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007aa9d01b93f7a943b138a81a97c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e32fcd5cce92e484ecee16e7f3862483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfee3f3e554b9296198690e5bc8a35a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de5e74082d9654cd5b59e7e2281f51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00312b74c2bb22f7577ca18d5e562b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514ef6b6f163efb65990f7ce133981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0952ae0d7cef37f2a271b03929793f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de48a0286cfe1bbb7ee5b22530383489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389b27f17e5e1c06238aec4d9c508c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9886cc22ed99d64a432a3917bcfce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c94ea30c2717cb066bcca59bf6999492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b522c2afb12430288ec7f8a613b1b8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d9a5d26c57f0300cbfd808d31c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71125950eb75badc886e3452b3987495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad832b565346db318737df064115e52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86508f8a40765ba3540af2a2723422497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658b207e2956f0d74af49eb1cd8ece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f4a7a6e027dcb29a13e72321551c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98d9664342cc995d8907745ef78273500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d66d5eacf81206ecba1fbafd011d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c87e6f4f48cac46a5df900c3c4f07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6508ae1f855f067bc522bbb130ac86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f9332e52a0b67ffee0c9636816e2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759e0bf17c7a82e2e6e339a9fe6d48b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68cfb24cc2effb746bd954f5e0746c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc29f3ee7d40893a6bfc9eaf2c4ac9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84949100218c2c47928200f1ed5657508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aefad7f69d40e55f6b5172bff556f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17d9a09173f3c6accef25c94cf024e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297271527e6bc4329ed79246497615d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ea62ff14e9d1b88795fadda8c91a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07b57795b4317d6051ee138a2b1a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd09aece13cba72d39ad12144115bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b5c9f3293afbc2fc662a9a745e47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795fac9aac6d19e5108d4098c1f9e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8a72711c5e842bc4df75b2555a14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4a24a3da1ec42b0ddb44ae8a229d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446813f16b55c8edcb50921a4d9853f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5103ea1f878303de523cd46549c6b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013796cfecb367006290ae6378cd63f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e28b3a832bd3cbc5b7bd137eac3d0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759ae5ed605cc98bbb66c515cb7787523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a979a8dae0e5c58fe7bbefb6e7f895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a9d3b1ceddfd8160627f7dc5ad8ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58de8667791fdb820ab2d9c635d63d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c19a5b177edf52ec9c8e27b9f38d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674fecc6a5757db522db0da17499822528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08bd38a5665301a31aa57e705d8686529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0076f723afaca6c9d271cf3b9d0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62431e382f632dc6d5d0609dcd95ab3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204791091c25fe50c836e7ddfd1c670532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc818944e6ff01c24ba73c92aa2e6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034549931e7f06c40a6d2159cf45299c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79552fe72d8078ae1bb086e7c0e01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce880185075e9356b0a23e207a4045536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee50ac8a16821a2c1f499113010bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a93f04400ebcb474fa63c5e1689cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb795ec8b5dd52ef80b640896cae8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047d417e0a036b9f916a6c3b23a8e6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6e1c1c614c175cbfe477429a1bab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6d4765057c3fda0d1e08c3c06a481542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e98a9bc9173fb2cb4b059abe7688543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc84375e5cbf6cd462001c52f41199d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a88a6b832dd36b9518a1c3b6f091545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb355edd13a0f63ee258add2ce77580546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878902042ca4fa680cd4ed2f3756893e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1adfc7ec343606c50561ed1a3881548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7541663ce609e7535905e5dab2ae840549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f579b4f2603f01e5be4b3b886c861550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff395c0cb33916c4007756fba2344551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe827392a0b475f7457e88811e299a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f401e59d3d0e0a3d9d02701f0305553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e13131c4b830720da43efa8473619554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6b123845dc91936c069d8ed5e3c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc99d32a3ce307ba0c08f3800da778556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0767d6614ac4104dd812b0cb9fd671c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097db841146447679791c8db9693f1a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb543078727448687318a5420a07bb91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b7f3bcd99b1c26aca4265f3c6255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022d513b0d13cb53825db8068c3671561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b44b18a8215ab89c4b972dc9add00f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71fe649ed514c3b3a72ce9ef7e6736563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c868f0872b5844ae5056b4fb096e04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890729b5b503427ef4d4baf92f551fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3d3ba947de61e661e3c1be37b01ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd0310bd265ba92f34d21f4af9a42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6820d87d4d566465ba989cba951160568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269cf33aae46319b3389eebf13dd3f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7acb23abc5fbacbcf6760519b06e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a3c3d6c2a61e16abe651d6f6485c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae9822910328b43bd4bf199e726a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04051c2652327b0061da92fbc0e654a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8bb981a1c44c332333af878cbe4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ada2b41b4f02550f4cdd1d89f1ef7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e4cb81b7f1848a3e91702ed44a318576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35e7bd737e4aa1f1d69da08ee60ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dabc1564f25b67c8230a6f947a568578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8394555141c7c8a9cc604ca4bc2c8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f482a0550c015a34eeac965edc76b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15600ebacc9054e17283750e09efcafd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604802432719c4e4775934b3f72b182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f2998e2a8833cf2bf5e68ba1fefbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76929e0eb0f40a06e1df9513a652225584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe78c3997bbd173d8e997e67d021fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fa0a488c01d823a0b5b9afc26f19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d5689142715926d554ad7d75ee388587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5c5bb90a9185800b195e87cba92f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c369629a1a8c061a5a7ac5155888eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2774bbd9a568f8f6f6eba3304ec6ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc178c356055848836097aecff26d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047c67e9c7eb4dc0538e922bf176f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189941af384c95871473390882329f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840aefc7c065db7feb42b66fe598fc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5863a69fe9133febcb7fd576a54b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e18b0a3cee7fb4563c85f3393fadbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f5ac911332113a459f285e298942597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f72ed5e52765ae0ed105e30e960cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442252ed46424fa406c61705c9d45697599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f6637919afda139d8e668d11f010600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7260b26fb0566ebdfbce92704df3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a0726ab9045f67ff57b5ca7ee63c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c65b5ce53b858b9e789786b66e215603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e14571ce190f8c2ae243e22629d1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d78fe8d8085a7c9e18d1bf0d6b53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5a61d7e6567ecfa0ba1912d196da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb2344880397aa88c7016a0d46661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8b95312595eb01dab1ca34a2db76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b140fe337478bb71ae9be43b66e9fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b485909e2e6678ab8b3f65ad0517abb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cffed1c2789a7b5cf8bbdeae83ecd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ae29f57e4af55084e428bed1d4f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291516ee666b5285679b1ca515ece307613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163fae8a199be1d8c94f7c791bc7437614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acbe03f770c856fdbd260fe0603b4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f330f49781226058d5c98ded07c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a25cc6d06be693da90f8980ae71e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da3f7a2ffd657687d2f101b6a4737618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ed340593108b4bbc3ba2ce2934e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecb34101dc5325b9285236dc0aa6c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c19036384d08bba616cf985bbb9ece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c7eef2582a68fa696d5c1619ab64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14821ce3eb2b387ba8d4b18ff01ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570809b3ca2aafa91789d763b56877b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62024b947f69299a5e5cec78d9667e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddac660b619cfa14f15bb3b7895b82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf6afe474c8574afa2f720b4ac8d2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351e395d04c3281de782fd0b567e560628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dced6e11e2bb24c2ca19941919b03d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3c6a091b177cbbb0cc9417a1b9a2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5aa9269e66d41bf9641784df99d1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f0aa63288da82647d3183ec02f168632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f957f994dd4c75775bdf83badfac589633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3e8c8fe81f2174eec806a4ec27c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fc18efced59ff49d69f0ee33661f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9758efdc5298e6e784dec1ff7a6f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcec245676564047067d3523a6c759637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c1cf3aaca4b1dd7ca6cc97e3ec61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f2dc3dfda542387bca42344097105639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272dd09a9158fc5ad4553e2387aa877640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82171ffdc30296cbfc15cd9b15d3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d454cd062282a45b128131296758d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba564b3889fdfd55a88076dfc60b030643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a344ebf47f607c4ebec255c2d0b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad87c36b4184e01ff1576a9434f19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc63ee55a3780e4d306e31fafa9f0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0054605c1cd41477728c5aeb6e201647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fa1f3507b6040ee3c5aa0db6aa42b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392a5e0b37c3bae8ff0fe4dbe18cea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850252919463b9c89f5967e965a1af2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e3b64962ea7347c04054dbd203441651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6e3499dadfb974e7582aeb36aa6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d747d320c9ca4f4157c6b5fa7f78d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce88497638e78326379237e3785d4ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec439f4c3d4934d97a44890ce32c20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7750c35618302bc17403ff41be97f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a8fe13a1a247e85c878d282dd0ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b4133e93ffd4d89e53196d20a5075658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb791978a317fc207eda2029e5547c9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb7e203b54419e0b319941333f175660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faaa20715190e224fc5c8751a5f28f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a7e738ef380445616eb1da1b6751662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189caef31cd0e21c0b5f587d7978fad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5611e21cb312d5632ffcf03c4c50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b30bd50b959f019292d0240a0be44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea369210da72ab49c734110ad2d5f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143994af047e62bc9e741b91551bd96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdc3757bf71daa831edd68b4a849ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be60971674a219b6ad1296dcaae68e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48274e00449a9576e807d2d2c6e4822670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c7fd35d0b7dc2b889667ffe69ea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0855d0a0eb759735d930300c2474b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050d927dfb771fc7075fb29e1af716673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40678e11a9835c4dda2022500f93e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2601fba4a700bd19deebbafa72fc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efbcd9d70a78e7cfc0f14468472815676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9230c3c846be95e6c697c0ab454483677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b558fdd0f91b58b554adb0f4d597e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9695d98e74adb0da73c8654d6788679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316566dd2d06096db53f63ea3b8e849f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802577cf44608adb7b0fad8acae85815681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dea70038a3bef4cc54dfdbd611cf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308968a125b582d9776d1ce22a009fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83f068b032dc57c12a0ee5d05bceec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c51a3bef9b2b3ffd896a5aa7bf1c79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588aff2841a0687802bad40cef9be5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7b982f338f51ae43fe4143672d24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d1f1a73e8db4bbf1001491310753688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07558b61f2a6c78c036d84c57de78e8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a0814b32e25f4dd075efbe3e00aae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62fb47a9f6ae76ee85d663d39cde9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ecf2f731ce28f786f519d2acc12d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2fc40c3fabd4a20f6052763de3fae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dfd95cbebd88802d1e7e775a7a2e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45527499e5d74b56f18e777bba73046695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941bbbf6f5e0e516b1647aa5bdb876696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643519816f4bc1e8583a6a17a306a1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ea4c33ac3f23f33d392a3d444d0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8909d0ea8011428b4dd5a29b65c735699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a39107859ad020fa98d37ca3090b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986808199b56e15dbb69e9a8f6af759b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e26175d5cf77d184af96228e1067f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d6691166267d1639522d0cb6e57b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c31426331a947826a4b20e1e4e112704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5c174fb614d4c843d6ddefe47ff5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13f5a6f68299c7b11493d302f96968706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc17b8342350b74e2282f8a19e6bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011754eadd63cdee3aeb489b518ba2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a1f38ca8f9214d679dfa20005688709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e0d54cf95bddc7464c3f4ed2a6eac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c651e75368adffeb95b9cd066901c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169d231037fe9aa6826cf5cb3b236d712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814723b0d30289b6000821951a961201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec8645c9674239ed30021426f884d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ee2c4bc8af5057e64790a3fcdd9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0746c67d973466d43af611fe729474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6fe67478bd9b66b4870f8f626e4055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830554ac55057da7b89859a751d30486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028354d1cf4b5884ad0c9771ce9b40df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426269d16b210950fae1f6c65c87cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872d2cd1eada99212e1ba1e0a9f15419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660824dc9174e19dcfa5ac05d5caa9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547ce20f83c1c4da665a580e3957eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710f2cc4fee1c15432b5bef80da646312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7818b8eb78f772834aab9fbc825e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4304e25d2bb2fe680569046c45b66f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d79aabc7b30fd76428a6377f01aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583c978dc499154e28bbf9f5cdd7bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9365d027e06032346f6f14c7730df7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6910f74ef20e66ef8c77ffbb234e6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04808132f783b9bbb9518c04dd7b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910cd5852784f8e9dc6728576c97fe320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23274d03daa0d22304832f1e33ae606e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6005bb52bbd25db8330efad4a39f9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87bfd0c42b36eeb7f9ecfe5e1e7bbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8d72e44eb7c0d05f60332fe6c38824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5871e63db48f83e26463aafe883c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b16f01c6aa4bdf673170f06f23ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a0bb586485adc19ebfed845341bfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971a717bfed87aef7f1e74dc0bf308628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbab2049cbbe07ff3ba45580b379e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae59846c22f4bf1801184fefcff54d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a203c9b04794fa897438e24576b6af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a269a57045acac70dec00c39a6136332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f0e38a00821a762efe2c5453975233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d185eabe9608bd739828846ab842734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f485e38ec6bcd974144f0ea3031513e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea639c0fe28d311a24f02d96c45f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24693c5336ed212cee770e26224ac4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdfad55870e3faa58afc444beb93bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d482c0777c5d9d7c180120075d75e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392a613296e757ce58d0c9eb7f64a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f3fcc7a71c49c55d94313876ad8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb039db5c583facf4e2913ff1787242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f696e6c533b97cb485d8241510f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e5603b353acbcead415bcdb0f86a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a03fb8df03504fcb9e51103a8dba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6a903ff921a07bdf374fbb34b852d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b38057a7fd85313a3a210ba7b24e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b34977015f01ce22eb1ac760f1f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a0074cebd34977ab4c6f9ef09284849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f971cff67c5417a884db2851ff583a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb2e9581d9518af01c2d6d5fe9d94a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc6b77dde983cd768e3304c90ee1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b58ec74a19acb9936577a1223f1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c01ef292e2decbea05a2f24af111a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cffcfd05ad534c2f9bcc131efb334055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54cd2b507f3fe3cfb9612eee6253fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935364d4a0f65a52d4f9a39ad6bcca6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc5c7849da1d4d5e3329d54adb67bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0311b1b9d7b5799244df8f295a3044d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184675d5a53f2e0b96345ccb9c0be7b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5661ab1aa4d3bf4cc2e1c4e57e3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80a7346e4f32cb5b05d707e1e9f2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901e3401c78722479f5b6ca911921963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab962ad4366375f25f48f2fbb9cfa9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e499b4f4ff092e27431e5ffb209be965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e3d2974bf8aae528804e3db84ec4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb8e230a7f91f2ef057818580af3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8f96646e6e3b5e2e6d55d4c712c9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b115a6b9b98d743a1eabe058150e0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df734eee9fd38f948c965537fc4d88270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ddddf553867561b0de2be063dbee271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2fa6830cfee98c9ee462ffb369d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87c2896b14ce1a52209fa33fbe55e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81eed71e83516931180f317e6d7bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18fbbbe4ea964cf3bc5c0c2c47938b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8731e3907f0fee5151789a735a93976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518593750d10ef9531c5c7ad4597be177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5842c22e83fa522fab08f1366fad94978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695437b6fe19939a9e354f7744f42d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a83f5cc8b75e3e497cf716c2c7d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a24c8f93fde59f3980f93ea2702af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad1f3d7d1ca1ba6b4ed99208f3a3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ed3e99bec2e615645030544299fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf1d39c108483a4b9c822188f4673e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b8ddd133ea10159b40199f7e4a6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92cedaacc4b1681ade1c362628112d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f9f91392f8d11c2f763b4110d13787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b715722eea0cd56672b7d1cb087d6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3036e137d21a60716458ace791ba17389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76121ca00dff685427b620dc83bf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91e11b23b185f1a9fd28d71c77e3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac910428849183bf2fec392ba94dd5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba69816d2e83ee7778314dc4d386f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff821942206d58c70d2ee7da2c8d249a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf7235c5dd2e8ebc66a5ead1f206995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cbe8ce01cea4443847bda966f1ddd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71040afeb41dd2753b9ef8ab00879b4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426102a9abf4b0089903e310aad1d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fb486912b443cf03907bd8a9f4a9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d746ff8e2ee5ff726fd4b9dc567ff5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6301aa361e3b3c4c6262723a5d48b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceebc4f6ca3c2448aaac587d5672b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ba9fc1979c016d9c5a72107f8e35f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e5829fc719d05ed63cef488e1e52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c80cd7f98c6590b7428c6c3f65ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c21d7349ba14c7b367a222a17f5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b985d5dbb966510751a0aa762b3918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ecdcd39280ad217e239c20c0c564d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6069749491109fd1ef6fb72bc1d53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da42ff1aef1a315480ba52add7c9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af8c772040d4348b32a9317995dca7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c32f9d03d751658946ed2ce2c576e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b773c85352c7454682bf33e115896113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe1abd81d92b911bf0a8e7dfde702114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890183f94d35d04f1d749251c7d7aaf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776dda6dc39d1bdd08ff80021b4bca5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b83cfa89333814421eb7beb54fc4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daf6af2ebb75a06b31ec8720974fd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341843845e68e8fcea6207c731214c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c754425a2d885dc54df2da25583890120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef08224b6e3ce8b7c52c765b58a6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a205db8c39aaa875f9b8c7917d6474122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c402924474f23a4e18eff29dc6b03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88a2d51faed6faeeadbfbec357579124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4feca822f2d829be4f8f2d31c018d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea23b80e1a56cdbbe7c02f6016a3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912632ed493282ee902019cb9f2d4ad6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14395ae562b6edbf9ab9b42e482af4b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b85496ce8470f55081a2b06175d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a921efcf4228947d0e90c20cf8889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa5b387cdd6e661ae9d3879e3582b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f469b2153d7c87afe02d6f5392e0800132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ce46668d68ed1359c31144914facd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1e7fdcf1207d4381d4bc01df5316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826fdc50fbef5e629df0dfacf9ae0ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00033668ed27275d860c683fbe768d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be08791315e73758688706743b10ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1960deb346939aac212ea9c7dfbc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37cb0ced1cd197912a4eb4979bd246139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dfaece9dba058876ed96edcebbb28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09384919322f9f64acec07855820c671141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068695aa4ac2b78fddcde8f844dda403142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc1da30fb65c8d0b6995f4622b605143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff4e5dd67fe7a03e22dfb68b7f342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a4d3bad20e9655171d821ac1e695a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb85359e01d021206f5ce382343c2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f0f2c8cb4adbd64aaf8a834604f81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f1b1757f8d6fa73436f156ec5a54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fceb49a1a25d95698f08c09c468ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650729abb5e481b4999d3f1baf5c51e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed63659a4a4535f2c03edf77e80ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23149f3a2e4f4014592b0d323349a16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d2c2a9ac6c6db5a5edd9a6e80086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db944957b423c9469e14cebb394b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc342aae195c8bd530d97c4136d7061155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ac07ee997856bf304e181d84c9a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd488a4a107104391da700c4e4b1dc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc383412186c4449cdbc752ab29b1fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4e4c32cd70f5b6af9741f411f0e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350433695bd37da73372bb7d715397e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e0017143ed3f7bb1cbff1ec62094161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518a72bf8d44a7fc27f8def9ae88c37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd062fbb6ce790b965724f290c0400163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91268f309a6f7134133c7dcf85330164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d06505273a8eb411a6f8745035fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb48bebc37457e19643195cf0a22c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3a93b2ac4dd57524c4229caf913cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062af8c5a54ce144c7954cb3f8c16c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb9b7fe2e53b3c460aaf1ab5ad671169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5614b627b83a81fd14a85826a9e1ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c01db225b314199772935fbfbf91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647925d9cc351d9066f17ad59561c39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cab7623b03a84584484ef7fbfcf1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412acd879695c8d2f1ab4f3ce4d801174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ea658c7b620c9feecc89a94598f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7110403085380c1d9d5f59623fa80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df8a4273093046a35af5255fa1f671177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb9e855b04c4bf08648ade3674e01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039f0bfae37427c13aaf98cce8d8cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e2cbe5d365ffb9d95ac814132173d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b77a2c8abaa197723fa65ff0024da1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cdcbc52f9152e13c19246a4eb761b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901962765291db3ef8306cd91cbd49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bfda64c3150a3475c69940480abaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba874c5dfaf8e32be5a8416d39e5a4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7d644083bcaee4128548b5724b79f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f58538b9cb8e2936bf43dbd9b15be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28289aa1bda6dd19c48ae8a634778a2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495cdc71bd7d02e130be26b74642f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7145aa7c8665f39c4225d07b386a234190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83208ac40f4d62ae9135846e3689af1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4af5ec308029d024487baa2a56020192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66fb4206c0a7979be6414a97c1ef19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e326eeaec6854a2c649a635caa6b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce908b7e6d10de5a2a2eb7ebd36aa8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f5e1647507533328e1b83a79d521196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f52d3ca62757389ddc3dace0cf1a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469c755e6c7e521338af38163005763198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e59b6c6320a46645b8da18fdf4cdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8548f676595e0de8fa564da5b31b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e39ccaa8ae0c4907d29da700c708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15728fd56cffb2a78c8d083df974e8c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2959f188ad7e07ae3c9868d92335e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364565ec1d72ae7514ad2434d31c6d0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbd3f1e08aaee27a6fba35f2cd1c39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e3290f2355aea770bd2b7cb52932206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0060e26dec2ab2b3511b1b33262d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad2f7cba260f1a28b6d25496a3a9f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418325eb701d2ff97f3ef3658ee774c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be716fee313f65cd9cd115ee3f2faa02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18044ef54d1121bcfe76ac466f1831211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67db738cdb88422625a8a14dcd2fb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e629781ff59c79f3fefc95aaae957e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a5171838e94324749137e1c33e6e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ce400ce657e786c1b9b46dc55f69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fee242b9e511283e807e3bfaddff8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6479f1b84bc29bf24e9a31c30843b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498b302b4cb739dcf2f16b0d6eb263a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2025cd2dfdbc6ccae2abe9d8217f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc559a1f7a5732b363ce5ed43972f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f68afde8570bbb647f20611b63982221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40490e6a1de5a01da28f074ad9a382b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7045f3dcff8b6763aaa13efa626c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ad6a54d688ab10b01d594d5dd216224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dddc505d0cdd768c4076ed001f63f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82397d7363497d91a432be01badcfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8cd0de1a79d873a571045afeccfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a10a8b35e2030c92e5f7a09aec37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842303becaa9eb1c5d473e9a49ca58a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81840b4b4c3d53bf6d5450a46afc731230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0108cf2f561be18804546cad0df83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9e0b846a700c2a0c619c72e3c4295232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933814f10c312bdebcbea63ae57940233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce444b1c47ca62ff4fabf3b80660cab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f8a7c42d2ef81ded054d331e95be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e9dfe9f4895f580ecb32ade0a7db5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030131dd7185f8ed8f3fa62ca4a5147237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896947fe2172eb68bd60de8355433dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd7cb78294ba10563b6c9b0ee5f03d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3735ad0c8a66fb138b2d0f2ed7857f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de73399a2f437b8df36e2554b94a26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ae60ff676a7a11cba6c87031388d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880982f35197e0c065a15dfe372cb56f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce27a506e1b3053661c62637300fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453be3216c38357e0af50b7073df0c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc0eff01100e42b74fdeb16277c95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136203325db9a31932a7359852316ade247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3ef3f76c7bb7f6b5e009d80066dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2ccb783eb125978b2ad5f2cca271249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14233b946ca35e3d329a63bc5e5ae91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e67095147f1698904a7cadfa6739b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5dc1861b19b47464ba1bd6bbad44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf1f6fefc35d864f3c8a715039c8cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa1e0979cb1fd66bf39746e24491bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f0b2ae492b543a42771cc0cbf7c73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818078488be616f9f58e68de96cf10c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef71a0456613179f7c5b2beb9895df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56d2f90697e5dd46a9bc06c334105258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372583db0cdd71b173d11b2598608a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b0f0c0d08fb2573b24ed9776ce9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8fc598e539f2f9ef92193f17a71e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4911f24b1a0cb90ca98787d80e75870262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc03ed7a4337d20d22be584bcc2fb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62a079004dc7b134d90e7a1238fb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ca95de326fddd159851e71030634265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448145887540dc043b89f92c4de10e3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab83d2465b8eca02e4f0cda2a5965c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9532ce271709861a30b81f9251393268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a7d17f8d6f47d53060164ee3596e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cae9e9e1718f39566e37f3a531dc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0421fff938d5e7d613dc7e60c42e64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde38177cd6be62d3d3a185f5b9ad5ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4a2c9cb922fe5321acfd74ef9d44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78377341918b9fd4cac95bbd3c7a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014d4d54e0fcaef55beb45ff2454060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c7f5f6690811f5816e99fb6a8003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87eedfe0a8b8941cac86260ef6ee7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69db63f94199ae6673457cb752a62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1389d838c5bd00db8f6d46360444e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c172ee74cecafccba8172d8f0d66db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728402839b9d1071c8a0af0681edd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdedbe95b2ca7b2a89e6bf03f7dbd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275ea35de242c3ea2c874509bd9a6e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e84b7545cbc36ede20a38ee6a5e286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ad5021bc2c7501839b3fa2490784285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4bab6aabec874dd7df5dc4d34560286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb92cf1cbe90ed3bff9d29b208e0e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d08231797e8349d865e3afffbf691288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef311bde208e3ccff13b3dc85d60712289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655588455a32074bed0109fd5b3f05c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef557c26db58985d43c6c5d2d000f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc145dd7509ef6b05eaee882ed2f93e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0bdf84b1afbac4bf0cfdc8c138dac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a938b1019d83589024d0cb75be33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b139223c3ff588fe0bdf47f50cb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015b91442373702c534f2c95a6713c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b18e07b0ad3e7042c58843d81e66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d9050d8e2121367545c0e58e3e1f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcbfcff69df19bf61c24d606869259299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea1f7958b399fa098cb9cde09ec4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e5de97f1900196c6732b5231aae19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ba74f253bded2295110aa3f07f24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c83dbef3962b43b05018241133ebf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee0b845d3a9a5e317fb1c4c235c7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809e3ae4ff4f2e4ddf00f857c8233b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c65fdaf8fdfa61cf93dd349a67ae4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884421fb2e1d4b9ab7a8de3856c02d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc27af8c0259dfa25833609eb19695308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0789ff4722d5782bb8302d121989a65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a548345a0e330456ca35828f32251d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03284edccd22ed9e8b4b2074a5a889311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8496e93c64bfc7bcd66f5cc44c6123312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1c76fbe2f691a6784b2c5772349b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94034dd76bbbfd885c2bd8313419c0cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865ab5f5a11f3b18dda86d06f15c91b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8d60bd47f16a2e9bc7bb71dc4c59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616150f73444ba6dac709fda5281076c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc520c03cf34d6131ec0b7aefb7e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbaa6fd6bcbf27dd0fc0b176a356fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e11fb39594df611c3e4e62a3c1043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f4be1d4f7bd771904bdc5b92a36b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce1004f22c3b9db3b4ccabb87d24e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861af910cfc15aa4731a74c5d46665d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d0f5416bbdaa6edf63804b39e43b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca079568958f5da16c70d6f4347bf55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d56f958d79157e35347dd7608c7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f6b776d921a0a8c74fdd1b72487ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f14878311a063e06e610008fe56e9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2971296f2c91e3dd87c50b3d5182d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52079fa8d080a3971f545397cbe71f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feacd1bfd307d240f5516734bf72512331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3540d65bc3792b30611611078b8841332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd2ddacb0b25180c0861cbbf91c63b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176d3a8382a5679df26cef5ac2649c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2235ccf0b4afc812f390cc59fb807335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea4668c17704b26aa21b2f327784b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842623c00fb699a3cf5feaf4f4a6796d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eb16162f4afa7d5c09dd1523f1847338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7c66ecfa09d1daa920432b869349b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df034c976337222f046e1c81bde175c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86c725ab082b8775a726dcdbf7384341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641aca3b5b989c4c9ddf3541a8d64d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e75fe1ab2bb0136e5c5003723ee1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bdc3b3c9f06d6327b0b15bdc69989344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92cdaf3fe01bf6a7f863d6a58bb642345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d77fa3623e39e86008778ec49755a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8895a271eeee819b1dfee9af8a54eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea83961effcf74f80ffc71a4815734348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa504c3d723bc810826269ad5f1dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85904673a9c0c01540fa530c3d0855350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a65ae274ff75aeb865c81478b4a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b8ad9b70311e661521ff45c5c132352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130f1e6f14089a7f931150738cf9bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257771cf62cff297d507cb48aff2c575354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee5dd7d4c5ed970ff817590fbd488355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ebee1a5de570a91ca675b7a640be0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e594590efc303adb852eaf093e649b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75479c7fd122fb579c93f9500bdffdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1235f90d106d0beb8535990d25089f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c520b2989b8e32d4c0b815a1e636286360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038650f360851445a3650ea6bd9515fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e391c0f112c6d0a676b993e34e0687362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affaeeb27018f8238642e9ddbd4cee8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bc79b49baf8a24fa707c84e74cfb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c931ef3ac47f280528c188cfc62daa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f1227d80971fccc6b2c08c9f3a9ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c72e87a134a108846fe96126109ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff932e925cb92abe253c966abcebbcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb0b1edef04c8fa442422a2705a2a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e851ddc060f3c056ce9559733a36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb660336c3b9412006fb4a0fe63ffce4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782bdcdf1533afc5293be1818a841ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aaba51d94e7c3e131f46c91afa65a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb67d3ef8ee8241bb331ee60ac19c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b4310fceba70589af627801ade9c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb13ff979c9c54fbb8f85db6d85984c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e7290c98ed5df23ceac5334eca05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec102229b95dfe9e0f32ef664f3785c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76686ca95558560c9c3ed8e8a84eaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44bbae303a75c75f63b9a5cd2f5eb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ad9bc59af17bddbee4b39484537c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6bcad7db12e6551b71ddb5973bf37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d09dac27685299a9852d34a538d1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba142f5cc2924b3890b547bffd6ef12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c761564baeba364e6fe38efc835272385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968966279f7cc43e7dd788354ea4735d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a21eacbb92d124439bf8564d92277387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee490f09f95ad04592c1c1a1d529f6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816f4ab03651c770beac6ebc2fe585b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4304abdc0052e4fe86894a3b814f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a415f06aef0f8b4af8d5974bedf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23592f0f238f0e92a502ae1ff434bfad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b97fb6daed393ed05cb6df88c8cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8e0da00b45db44b18ecca57387afa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7298a19e7eb73b07070add78bd86705395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a3367cb4b8568461a51fda9efdd5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e7c9428cc44a95656ebef4a87ed4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8ffe9e17764cd43e32dc71ab6a4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2f679eb57880dceab53de5234ecb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41d018279764fafcb04c1449445ae0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5773a6e1db8f6e0546ab6cf7ca1fa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7ea4999db21b73600d9ff91908b48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b57b88421f018fccc61cfe8f6316403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f5f8dee79af77deab7f07a76ffc16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f2e425380533b369b8e39b269d02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525510a114855883fae5e5f8da14aaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884498fc90a0379f6de01e9bc15061a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af9e72194ca2ebb1cc2938cb0db63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4173fd45ab330bc3ac350ed77c21c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735970c1b82f4b2ec699bc25aa8753d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77badfbc541446e3bbc19661ad9bad38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042a54f9aa2dc99ecb8cce63186c90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734671dac4deb1f0dd7ec0db210049b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a427e073893d814e4d70cc1c0a2688414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3692a7b900af6e6bea5248fa865d051415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff910c854dc44e7a3447216ac35786a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43896f2a2711431329a7e27681bee5dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51a0ffdb0f243c7eafc9bff85f02b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484496d5a4492765e13d878c2e109643419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4a976fbed7eecaa9ec5f6c476343b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160136015c28ba684dc6366f26b2af9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4959183c3607c7970ba9e5c490b5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cbb600371c03e48395555e3667c64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d96bc3e201f4e0af1c406a0a3169b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11a56499e11c3b7c83457bccfa9ed2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d3b310f383843420a1ab0fdff491426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db79bfc8f209ba1360a71cc3fd20077427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9168980f68270423386c3adfc433428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f45394a6267a00f3dc944c40ac4dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4337b79bb366a07c8b93b6520083f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c00934ced7d8bb90057426260aadc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d465d747d74a91df00877086d00da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bb876350f30986033e3e8b1b974ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774ac5a899a4a4b4529018a95e21020434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b833b5e7ee09afe71c1504c7b3a2a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b44139632af217cdd23237a199839436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700db859e71465a93f5e8f25348add5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df776a4248f281947d3f6a0e961bd442438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78fac3dc749a32c98d1b8044cc3a68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb94107690001d0943a04d88630175440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f13d6046eaa5a56414222bb37acbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109795f717d2402830da99eb6d2d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c68295548a9f389ed24ba36a34635c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7f6e1be9aca544dbd2ca15d1ea5bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45994a32f86f84698aa4cc65d850a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4342216b4201e5b6e9f643235a22752446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d125da1bd2767414571a9132589d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf18f4930a30ea5ce6ba712e0eb295448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14934af5884b0b968b7bcb6accad3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e045712047189959d7886b8c5b33d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e7f7287426c39525b96fe84face4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7507cf4524ce47522f37f6f1f2b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc0d8410bff43d70494843167a54d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd119b06a14c314abe504e4a399edee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40531c9357039b64bc380b08743eb3a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3d0c5cbc871cd6c7251722726581c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6f8dc2650679016966442cd9090dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ebf387b09c50f2ac4af3fab9d81d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb389d5a3e9d39cbe61187ed1b35555459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2a14941f412c4afbf76a038e8033460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d2c8b71c745fa4bc829ff4853469461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ecb412966d3a7d0483ccd521f1acf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34b956e4eed121936c36e84564515463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007d41a27f9f0795386f2c622d4974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54576bd340c828e7feb8dbf3d9dd9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be04b737272cefaa03093f1843811466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b503f78db0cf0be8858103bda1e04e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da42d318e6b6450493ec9399db53fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61505fd772a6596554c8b8aecfff7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb933f6e5fc5fedd11ac32b7e31a346470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c35b4ffde73999fb180d68956d6f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec97a24064ae50e7b69ba217102b000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae58bb91d7d6f2a21a7d23781984d0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ddebc627c464f699f8dddb5249ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de856e90e8212e842784100b1432b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692bb2e983c55f168d3331936f1f92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0250771bf3804c690a27e95bc3722477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e803c8c47ea83fe670ee668b60b55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6490e0e329c59465591009d54d870479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12809fe0499c9303552fb348d1bc4b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aced207bb8592773c6de5638698a185481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be2a8fce55a9ef1e2476218d6b96c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e26705adfb6d4f6a02dec88a3e93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84c601a7368eb90269b1aacca333d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5ac020abcc55800888b1af540272485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aad9bd87f7182b9c02456f4bc11af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3606bb08d81734bf105288b232a0c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94e188e0be33041abecace97a2986488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c9d6b2810df7fc899820e8e3fc1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ddd44383118a61e1494f66099775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5036d871bd5959c4ff76d7134a1e49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2395be7b497ab16e0f3dece4fd3aaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e66687c7256a3fee1cf670dd22ee2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f6b270590c55d1690d9a3f99dd0a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b61394a90a29697e44ef183810e11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966eaca6a22a71746260f4a9e2a3d7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665308be30ca361200d08549344c7c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb48cc2746b33304afc83691b16c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410278f697ed69549f85a598f3ac8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917631c7307cc68973660234c5ee0b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04703ed903d9582165a9dcffbc649f05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e9d32c2e1b3db1cbfd47c22afce1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172fd77a6bc69210dcb7257f522005503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9b98e9e864b917aa067b5c95b701504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17697bbe35c40581e6c4678487a84995505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe2346bdccdbe153e3c9922f50bb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff29f2f6fb3462a7926fbb02d2c27c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902a641418a916b382a156177d1050508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11adea697b2398a5c1166615f267078509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408cf9b5708e07bc825de5022139fe3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9ec1326a94c689813c40f6febf012511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6932ec3ab84ea12c913c8a14fc959c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ba9d3d8160dd11dd9b7655bf898b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae764efa1170391cf3603a925b9f8f57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd76b0df17608872eb58169b3ff89b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d776db98b8ba233c8d4c80715993516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd0d87252f9577a4dfcd591711d09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625620857862bfa34613b7ed89520d09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412f86e27b8859ccb5d03ba78ea5fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8ef740b59cb26d829222e8a350096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66341390d1b157fbb5a021b92328c24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d93aa63e43d7e361ac734a48ff6ac4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35a3ae8feadaced941dc92ed91092523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1031c7db37280a4da5cad3a6d5073b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4da7b91a99a12b0562b41a3076088525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee284d1cb9cf35a1136cc9b920542e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08e02d3e6a50b42a5423ed096ea8be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7228dd7804a408a7aa4bef567d524528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff39ed9c3231a13f0fb574a2a787c12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f7faf6ca9abec6c486c1ff46b5c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2505ddfef685d1b93bea68ae2961f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca990af1e5404f40aed06bf3962f116d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9ac0ca91dd7c529b988be52099c9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697dc5ae67511919126016a19144d30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f5efcf4f9eb8220a457fa0e3677f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0bfc7739ac04bac8dd98fe388b4ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aea981d2d9d8eb373a24d6d3ec727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1da368f16c187d0526a23337e52e7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4febb43c4552de432045727e1ce2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc35af41b441f6ca8f9e00cb2e54b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207ef0d67bd6b3079bfde582373f7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ad7a20129d41a241d5ccea53c92b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a57597a7f05e95b50c1e0790f0e4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b0c4239bb0ff71f90600096a4ca9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999135e62bcbacb1f30af9da17001e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1f66c1c426f1df171b22babd9a49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed168c941f6bd21f2dadd0009a3c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9f689457f74916d8f78148a0099b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cdc89737308926cf60b8cf9ff4bcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76f7cd4a771ff64c78f1ce19995f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbef8b420c19b7f0e0a558ede11df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037663a77929993ade1cd8c55aeceb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea1121b1db9e76ac8df298b632ac1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417a3b539a1d53add73a7fa77726510554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeaaa3f5cc3ac375e1355c911e2aae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b1782a286448f5f254bb03d6dbde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced48ad3e09e0ac944fb87b426935ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c778cb139ce01e1fe6bddf66941423558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54db828792b39b12333c0e30ac323df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371312016eafa84d498ba351687eb837560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a445e7ad17e419d7702b6fc593033561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019477edc6955946cf028bb631fb0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7570d2f8d0eb21c2696dc2bd3d8ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf3ccd6475ca5fd080dffdedff76bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf70670f83465e4ca0c4e6c343ee4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063e50c6211fdd3bccc8204ef1a4c5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac7d4bcc17dc44ed1e1100a578b139567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cddf952e48080ab22d8e93070cc7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7b26d84baf00b6bbffe68de25b6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b69780e7fa6b1fb218b244f1f8c1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c1c8ff1cf669a4f20da192030197571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d375eb316bddd9bc61661d1ca7b95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a20353dc7b4ed5037fb46b7161bbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a491ded01f1afbca95020d4f1cc5ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd42fa75ec67f8b0510457d834403575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee7c604f56254de928512daf2258c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0250389611e8ce994a5a11af52df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfefbfc81955ef2bbcf19f083167b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54a4f3045b797e097981ab2d4a5cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2c5235949543817ce85b52360c168580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ef6bf413fd2bc08ed4a3647f651c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45922787ee7d44eeeb496912685ecd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415e73fb2f339ccddc243c5285092b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060224d21ca6445a6ae21a73ae75d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b63ded531dd848a5952667206eb8f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f799b722ee9221f84beef788ab6768586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f1c3e333424df76dd8e442dc7375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a4136ea18869de6ff5e83aa5810e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ec94c90775fee2a5c8ea4988e94b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b592f780f32aafc11605864c971188590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacc39889b01746a49fd599754e1583591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fc8ab6540bd1afd1392af2dae4589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3d9fe0b3df3680bd8995c935d7cbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e5cb0a651b54765331b82a426020594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613907d0d5e6ae3626c6a258eb1b1a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4101f0bf0428e7a568d88958a1bb3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b87ed140ab292f774a098aa76b5ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94977a017a2c461bf4ccf08d82a0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2099bdeac0326b2293ca8204fafe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e085a224e60c0a49dc93e0fc4ddbcee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf559fa1317b42bd5a0a5a2fd285181601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79581dfbb459a7e2e90c59402fa459602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0baa658d5d81c9fc672b69fcdbe67c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a14f7af71e502047f89266e4b4d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625768c9f4a17c11e7d6b29b643995bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1874741af543b418e7d256b9977e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6cd2cafb27564c6c6997cdba1e26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799aa3deea24f6c1a4ea4070daa4e19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1dfcce3f1885085dc2b39322a8849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df30afb16a0bb5147597d529e6c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcede1ef1da2d64fbde280d4462d24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277ac1ede8569261e48243d856bda7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d7606ae7c00d508660ae24815edd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681ee42ed69002b779487af9259fef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1de81b706c6938ad31d6e68fe9084615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f745fa55d9f30014b51672e9c0696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a3d0998a1c4dccf9795071da6b6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebea69c8a45e8b80b418b9a5a51dd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce770033bf761dfa597fdf2dcf61c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75413f04bcf1f0b3ef89ba5294e1dc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a852ea05986c16e646be7558a7799621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3229f8a6ce9383abdd42dc0b1dfae5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96485c98d15003d0fd66d7fc5c650e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9469f606e70d283e57e5b3ff33a25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993b8fb09cf2c3a5643ceea26f8d00e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab694d0da02002e3425f7a8d4cb5bbd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb8db6bc000a2738b3cb33b8dcb9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100375498d4a01b8bf491e6a4845086628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13fb72de0170a3a34315bb417b3cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6c5d712bf0a3cffac15b574c7e22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2f43ad81b644759729d6f4e6906d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac74736e377dba9274bf4e2086e03d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6f87f85a43b7dc4df6e846b2050a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51019cf1bc5ee5668b5af17df7ec1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a07778337e5d413a16d23ee279479635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f5e8f64a7fbbf795d0fddd420d0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985e926f21646f2f624ad1f4fd4129637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b21fab2bda6cdb7a36dc9c2f09f70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b50c05d82b5c31c267854edeb8ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59591525bbbba79a2c2f85dff536376b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e64ab56b04fe42aeb5cb24756ef07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c243dccc34b6c3ee6a832cd907de8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486eed7cbaeda0e2d2f94dd4e38481f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5305aab3f8b6d18d3fce399802eaa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b83caefa51b6b61a3e747a3507bea7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf85c1fa9036a4e024c7fc9d9e7bc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35592c88a1de3d0afb4c3263e55d5c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6024e653956dd3d389c47e1e1618ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce664ca24f06ceacb5e7291ed00a585c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9b46aa49d212279790f53ac2391e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0648948b5aab17f31bc6b176326c0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea00b65d745a169f9c41b11949cc65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e66b379bfd5f4538b5217a09ad61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779fe7b5f1ad2ef206ed991d356845e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8389fda30acca8cecdc8ab5099523655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ffaeb75744846f3a0b32a877bc357656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337fe4d431ea58563500c1d50f986d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9892ac69599144a0db3bebb2fea914658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b778e5897c03722670399b414205d84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca6019859288f2521a96a34eb9bab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1269d3e4f2d342893610312308aab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1ddb44a15573ca60c4eea33fc72d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dbf46f66c36fc91a028121e7256b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49475ca80f59c279745404f26b46e49c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe17d061fb7986af18a495371f334665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97370530291b34ca80629140a74ed2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd0f38f3bb6cea863b6ad322ff542667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498063bcef23d961a492fb8c1fd27b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da079418716b1f4b3663daedd5e71a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f88eefbe54d8e94794f859b9cfd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49e5f2dc90d0d99d3ac06b620f2ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a342fe0ef75068faa76fc7f31ab8a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26223a79e918e9a618e8604b3cb2b3ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050dcafd8c3ecf97140d769f513d730674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4442c2af2808a5de26f2205f11641e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a04a6025716df84dd8984df1880b9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a15876f5bd0548fcf898304ee9b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae303256871787ae9f35d1b1d0fea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca163acfb52268095347906781021679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8233f5955d43ab7cb5f78af02241561680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>