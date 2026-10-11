--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e278edbc8fb2d79d7207fdc39f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfd2cba9e4758b289262cb55a724d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aed7df204559cd094162b51562edc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73e8bdc36268ef0cae3c82fe28b23f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efcc8067e8498484f4f7c416acb9635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50587497417a632d80894d84a4f086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bc9904a75d5017a7bb104437992847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab9a48e978f57a393a878421980e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aaeb40d3c30ad0c9530ebb15cbb989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310296aedddeb6ae557ed06de3568cf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb73fcb34503ea3d9056c97ab982c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413d04c1718fe328f01e2151501a0bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95de26524252119e0802a1cc41149413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60fd6b3d1215e8e6e470c5cfd591e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1401967351c4578c583244c4759d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a48aabaa8b99faea7c9e717aca114c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf54256a3addbafa5b8c703fe6696e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab589f9ed44ebd296af4bf4b4c0782f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f75ba2adcdd3a3e354588ad3ee3c1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a809620294a9b550e6fb70f641c3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e719bd22dd95c3ba82f0f4e06bd0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927c1698059c99b27a6daa3a16330f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d5d662d1b776a9e81e50f15175c8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b84f3bb8286b52b552aa7e8932e2fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822d09f7a156307947043743d5f43e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111cca84bb1a69d31c8e035f943eca426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2f00b80801f7d70fdc0a6c60b3bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6d77ac19a6c1fe09d7d06e40626c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266beef04dec5c62341f25f2815a859929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9cca77ff8f61a64bf8bb5244878630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72d5b7479e763378d2764a0374244731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3434e40cec94d847c5d83de6cd7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e2715f3c588520644ef7a966313633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc84e7a64a25cae1a79a1ef4474eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe69ae0534485ab697ed6417bb7ccf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d52ef1e72d8308f6cedba505e34b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7dd5cc37bd0829155b5731562d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb603aad32a6d061b5a29dc59986cd4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad52171af9cf017e74c904a5f6aa0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5df66fce1ed7ef4fc15f67260e5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbcf2ab1ee9329607b3ef78f3445441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10740e760bc5e2d15a5ba5f8b1ad011342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2ea0a1dcdb0e4d4bac2873603abe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef8bd1f9a9cac1c741ef74477299b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c639d104b9c9caef9b4aa79fae4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f98840f0935c7329afabf6419962f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2e4de7136669fb8390ebb21ee15f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f760d7aea18b5889ec8b6466dabe3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b0328e4a781aa7ccdebb46add82449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635f2ecfb6d7b7ad315dc19c4be15250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b09c1420f3dff1b494651ed985193c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c14fec689a1004692f0e2dd9898052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626908ed98816f2bd2986e59cd26e6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78800721964b69b6cbaa3fd0022ca5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb99331b7cf1fdf269f04ad01efca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f519e1006e9876a0450af7231f6f80a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87828e9908632d954882ac1bb5353f5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9e94ced1fac933e654cc1597a7f1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b2f77794c96858654932a92d1079559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866074cb0efa6b9e4b5314d5018d271d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266ffdeb98ca6e73e9a1a1af5bc54ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1e3fc658b1db9c0211f18a43869062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06cb3997ab76d9d54a1ce9eaed987e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3d71214ffa62dab5ebb4afb94eaee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9e2b1fc011618acd45b0a8f1532065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008648bcf63cd97210e9641f25e8f97e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aa96e568a1eacd5ca5d206571f8ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab35afe0f5d09173f3232a5318dc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad12ae0043db156c71a70b1d36624d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b4369473d7d479c0859746e91f8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da7a7d7aaa2b0b4a9fca243831ded771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa52a5ace30dda4a8edb884a7bea28e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5772816bf477eb1443b899abfb00a6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0e70c6495c39e210ce3f9674c37874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a176c876b1e2d861399c8cf9b8b1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0cae500391b5371908803112819b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea035227c979a4a09f50501e4eecdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbeb460fead64db99f559d89f0748678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46534ce38510e660df7161e1ced933a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f0b7f70f651abe396200c40a138280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c688a5cac5c0bf19cc6a89c4e5e86e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a4a3672d3ed11bacadad9796d801482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29adbc02978d8b8d9dd2ef28dbbaab083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521257f370ad9f7d686d52cef7c49e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f8c656d63df483889699d7921483885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b60c4e443c555d798be2eab16139dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74373011abc59902182de3b893eb0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e3eff98a603149a66073d5d5626dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a5aaf9242a589ffd535dace2c4e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea460c6c0657d435c20f61562e9a99a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f322f8cae2a8182617a0a61ba2ccb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6902cdd8d7cff81942cdfecb82079792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec865c21b3c564b12a91cc021c2a88193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e88ace9db93c53a2bd2d22132d205194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afc6c233731abd3d8df27d87cd343095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39495e77bbb0382886a528311ea62b2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da81acacb806b4745fd1ddf9e5bd7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fbc25efc9b992413d66179645345e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d93b79752fd307a0abe2aa8a6c6ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63281658d3a91279e49f10a13fc81db5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750fd8638dec972e66d20520399a79f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd22594481853d101170f129c90c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eefa683f0ff1cb3f15c8130bed3e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71cd28a0e89379590e8984b0852511104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8129569b28820a569edeabddd46bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceac7f79f1930d4adf1d8b324dec573106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc47dd3b7b5131ed0fe8e6cb838dd1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402c81c27a3fecf6b91c4a00099c08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acdc2dc9d207a5eaf7a39783591ef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c74c2f47bb70d90ac4a95e50f72df0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf4a76d152adedbcbeb45f09a791b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610592f0422974e4d86cff50ebc423112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddcc06e812d8bae76e5b4ebaa86566113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7545d382094587c3a2ec7f5d5af733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b94490f95f2e0c7baff219240c62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889f9c8c419e030389d16772d9228f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b0016c640331f6e69634bb93f6dd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73465f35b7d0f7c00003befde7ff097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456469b9f856af32dd00961594ddb4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aa8082244ccc763011a02438dbd02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73e312e94293b13d62441cc7d2fa86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286384310ece4b30ce86cf43377e938122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6f79155139e7d152cf864a73675f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9fdf2d3320d018f4773c050469907124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d917fd3cbbb277e24432d7b31b443125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278b5567d309367ca98ee371deef6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcac313e44012e43c6171473a8fccd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0734b86ef1bb84e275aa26950ed82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485ce2872d76737f520eb7ba99a1f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a4e1fddf7d865cb275030e3becf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912abe9c68ac889f5f32f4e33c7600131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c75f9db60b01b6bc9a425c3931c225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb44580558db82517d9e7800364f0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f99a05eb1a34146a3c5bb658c2199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b7f379f1c80bba88eca6232c5f809135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6510bab804650a9ac313a3685adc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d5c6eb569639f4fa36258e28a2907137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852dbdcd7da0a2bcf2a6e9cb988806f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72653f1d7fdd132ed0e341d93a151b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9ea0af25b9a662263eda860219eae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48287a10b479074db09a6a9278f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90497d715f51a0de6a8d29e43d3eea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de21e70b5df99a9848cd043faae06a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028edc16982f1a21fe3ff9ac5d72c2f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21890efdb4f3349f56078d6e7da10511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5919bf25f7ad428a34a9e90d343c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69e4077cbe7b8ee25789af1245ae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97502d4c82b17fad944823421a561148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b204326277255b4c80410a3234c296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b38478d07ddf1fc22d8cb9423f456d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6e034150424c23ed31a3dbdcc87ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee66f70f72993e01f906b7f8f31d2e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43c8dafed6fdd2654587e01cfc854153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec6e0428b8b7214224793a819c1a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2084c16717002643f8fbd38188b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b18497441682cd0c6c874adad89fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856568eff8db0280613a9b3da6e2d07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe957162b213fdb96801ee42f296e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c5c5eb7ec99f9f8a7b5266abd9972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f7c3d679fac6a221ce0dd7bcc4d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab4d0268b185390bffc8cc2288578161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535c321257950382605801341563bfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57e467b56b493fb207171140d96f53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a798db5bb98ef511ec509620e52adc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f4b5315c5962a77a38463232204e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea53f78119eed8ebe817b74f45275166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902160e52cb9919d99b4733c7c68429c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6e40f33999d0174e8796ff5d0422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cfbffa45118bad6e7471a3f9daa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720220e6e7af7a4e1e9cffd0e3d36b34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e574ce45a93a04591cc7858cc1d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da08a0ed222dfbf947f75d95b3de51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e20b56c5f8da38898100c699c789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f30e67baea82913e15bfff57527a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e6d13845519074720197fdb774774175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb6d21c406b675a6bb2fcb0cf318f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e425956700653cf607a7e4fc26848177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa2c88019b9759313d5e4e7653ad7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7675f0f008048ab1fbf2772b173d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a24943fc423de69c5d82da8d8307f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceff25cb71c0ab0c142bd5481e4b537181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b9d76c8ea1e111162eab40668292182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f886a82ea157d153c5779646be9f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348fe5fda77b373f4e9c99104b90ca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f040e402916790088f6dfded6334a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c166a1b0b4afd47beba5a5680627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5617a4cc10bad3a396b0825209597e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c184d0751c7bc0843de3670d841b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec1251d3974941a2596f41b848fd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07728a5b75d7e834acdc3fd59089cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895cb0cb9355a32e09be442db527b43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532e26135f573ac4b4d7e067ba7e37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca24bf57acdc839ae52faa9cd1d830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e424a02c8f7860049f9626b2fd9187b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275da4c6171b987100f2030f17ab6a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daddb7ed7abaeb68001a0cf1f25507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7fc836b2f50accafd70efceac59c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde5ec15de7408bc8e31abc9d2b2505198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e23358d57dfa85bd49d0ad34b9767199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d84086ff313f7c6a61d6b0965608d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b3ffca85093d1529d9f540e90c11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e705e36492ac18e4a731eb165c01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1014f811ff7e5ca1848ba58316d19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e0ea59af820e1424e28f6e729d52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7854b301f58994fb742ba904543fd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5a2feb6d6b951c5b816958736eba9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ac46b403f0fbe89f0cbfe847eb6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77292f6a148c24600288816fb8b30e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba456ffa854910c730f3ffcdc56c22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc84c422df62a3d130b6b702e93f31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163aa1b1cf986ff8e9031916dac2a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2053184ea03cf67c0a2c9fafd30976a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4852fe34cfbf6a383b9e48452a8295213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c833708605259e811a6321800961214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a75b580bddf26720dd63b9922cdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a361b14df958619228eaa416090e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18adcbafa37ecec571d6a263bf389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785f945121512763ed420d789afb43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6d98255efd163980cb92d6da8e29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718da81a5e8cdf5b3092f14f3d92d3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8af3ab8a6d25a49fda95ef64cea9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caebf3f1ee9a71d3804d1deb14e76f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d12c81cddc6e17203349b2dcc4dd20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9740ae3928d47d0c4c12347bcb49e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013c08baef460a784d0240d82b430d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b58957c459a64f3028d5f7b9af7ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc734c17d004d5361d06a802a972461227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba63a731a09616c5b6f40b10bfe01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a3341b3c9baa4ee58a59a169cfbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f47c3f544fdba99ec1688558623170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d2a05c6dbf6e8b70cd0407bcad56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799d21ab32d3ab2a5605c78e373bee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f46f29b9a5905981e48f6d4f2e659233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41729d4bee49974375d0e10c64eadce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dbd651d6c77ebc51312398944eb79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b31e87b5ed45248305e4f53553a28a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218cfa93d3ba17f355fd063556de41a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e91311a979ec1ef3a9f75b04350cbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92bca0bd19adcb103908f9dd167c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720822530c4e9199e7c07db3b4dcff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f081d5d5a668f9a70ef83d77352572241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0715ed3814dc3db181d352a9f4e4a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5b6f9bb676c3d31d5a42e1a052da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e7a4bcf54a6d0f280ba16925c380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df190f860e427bdf739036d3ea65d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3047fe941f33a83b5ac5dce64a92e21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04fe34f459bc1cbe9114b7c5c03354247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfbf88c305afc7933c6c82ddb6d6b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959accf0f976a359c9d23b354141b0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db09cd651f0f6c3870a7cbc77a91c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7f72789bee64720e9853f6ec396f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f7a5607f1d1ba0b7626d98f481f09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7be13e6ecb17645996984be12cbba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf702474bb6997434a5311897c11c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d45cb6a9dbf7ed1d77b7cad8ddb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d311bfa11932e5ec076eaea18b1dcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54e0ea3ee383bef290f7cb6d16446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5095c6fda994ff45cb9d3dc4c0734258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ae9adc234bfbb76d5ab2627e4a07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc81893bfa79077f688c6d14586d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9a0f1b9985b74bd95fcc0093c9c94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4649eb8b31fa962376848d4b73d0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c785745dad901e54e09e89cb7de771263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee37f100a446197190b9f80bdf92d57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5637bb4380d0939d2881c3c2d2545265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800ce61a2c3fb93c007e163f2bae42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9f8b5de1d1cb3e615b164228587f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f0390d54e57464b8ccec6e9d8b52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88891b7d21570209ea83ce759ddf194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f870de8f28c90f3d3b78fada2baf70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a592ae05244478e2a9b00183a4f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa4d7ead50c29519629790daf1bcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb20a1358e739d5d51bab223cfd54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c6478634d720dea0767e373dcf152274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19d638799f2d4da9278e37f136ddb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddeb29885e4289a3031908dce1697d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef38bc5a34c2fc92723e0dba1db88f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323577a896d9e323e41cd54607d9009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473f67413976312b5959a26b5f8b2bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657e8a95f972c8829c74e0407d4e40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c924807a4d3dd02ef6ad7af8e2b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad18aaa06d524413c627be90124433282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf3865c1699ff5af5f890faf7095f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbd102d7fe85e0012dfee6563b0d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c14ec5194f32f0b7b4e7aacba7f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299454cd5b66af47b1c1a0ff7e3ccd86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333689775df983d5fe7e76d902a1043d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142afdf662cec5ef48ffa39940bb8ceb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa85cc2318867e49cbe86d65e18cac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184e0f5e19629b4f3bca835ef7fc316290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee53c2ba9473de12c8d15d58943c31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a35866a08deff559a73181b8b9abe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e438443ea41ff7940fff06a41591d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ab10af3f1bc8dbacf60d641d88d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837708ded2ba459b896a3887464614d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2acf5e42cec73ab51bf38c08d33ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969c63002477bcd6d3293999d83a36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a87e978f6965562a4e20e6b488938298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd4c25770a34aefc7bc57d6b077dd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e19b7fcb18429791aee402eb696e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed99939fb23f0ae8edd704bcfbb95a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3da7e39fbd17001f171a1208abd56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a7a5b645eafcbfc83846b52cf5c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b6494ba7fb207f7c9c6bf7208f8bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f75bac8b2399e423804dc24a493196305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a999b5dbcf64c5704bba1f6e6e8d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0125923c9d354535bc2bbb63fb24d46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a3072cdc0410e6da8c24c6a17cc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24d277abbf700ebfba2603f19079c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eabcbc969353a6cff8ef8f84f3b1a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8626233bb0f714cc92205368a4303311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99363adf6f7b8d4ac35e49ac55279d9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0364e52d325bea331ef7ca2a48023d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e995da182f8b88d200976a2c81e48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f99e6ecc24f38c50bf314368a7eb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d121e7be1eaa51c2b770d78fe6cae0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb239a0e3de5982c6012f1c92b6c139317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6429fe98a385365d291511ae5e3382318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfc3fd8a6923ada72ebcd7d6cd5c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114555d11cae9151431537716d842dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba85e577a76b13364325eca1978df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51e86028def9fe975eef1dd050b2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02039304ec0b47c3cb28aba529a4376a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a0694598d7ca3884c004edac1dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ae1bb9961ce1f3223ae70a2eb849325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5238178eceff3fb82f7e5ca624e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e231d735d716edce67687adfe5a5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535a5df745db402f67975b56b3d80d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115fdfa13973bbfb9acb3ea46ad72b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c4fbd1c69ba757a5c0542b2544d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680c89a1e282dacd7e11f59f821cd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e671b87e3202335eb67fa913c10cc17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff540e1f1b727071e5f11d2adc8178a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cfa00df54e1e19fb3321aa42607e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558e87bc5a210bb615dd7f6150e2635335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552b70388710539b6f0ef60de78ff0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5f85acd0f2306a6abff4c16fcd33d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edbd768bdee7de244da2313a907c38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82091f109ae6edcab173603eb9c31b35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc0659cbca0acd92768930dadac86f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd3dda8ad434eb83f4780c9105f9ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e520d934321a5991417a886784909e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ba8bc9cb9969fcab7e0b5b9596e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa80199bcf6e00f07b4a6108124c46a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9f8e0efb8754a8ac6c4542bf2c02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2deaeee4f7fabf45cdec44d82dd049346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60965511c6b1b243103e2ebbaf69c3a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc83b7c90a26b9de66441916a25bc5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e349460ccafae4a5b9c8d030c6a1440349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2e7e7ae872c63ce2cc9628d2bb52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d362ac22bbe37c331cbfd00f6840351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130de147de503b28b2fb2235cdc462f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e75b1d8185bf531bb635d3b0fe6b2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a26a7b955fd2aaf5b3853ac07edf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563992c9f3a1a3d3ed44d669f5b4f85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc231a15987ea3d9a0a216aae19d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d77b3cddc0b16b43d36b965b0821357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6f0c2cdd9fe8158882fd6a3207a3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b9d65a925f0a73c64b17a86723eab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b8672744a9eb372d732560bb33d3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457edaca07cb8339728554adc3aa66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea797c796454269f98639237c620d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd651770e0e59ea2e519b0e2db3a362363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9802e21ed508e77f72e10191db6bb15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e44f4bd288edcbd5b0af4cbbb481365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a94a636c35f49bd922a8c38c3eb80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db012718f51f797fdf0316d91d0661bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f87a10d7db9b390069640ac9388d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e800dd5a50f5a29b38112a010483369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0f998ad5efe9cae73d5ead41554c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47afc648927a313f4392fff58dbda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28436bd6225cf07be72df5044bff6212372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16d9339c63237ad88214f6e2dd2879373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29457f420e1928b04a96644dca4a8bcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffb0a9e2749141c808d527405cea39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f7a0c175be4056b3d924cd3c95ce3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4f317de9eb40fe2cdaebcce17ec6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b770ef1bebe1a967c7faef5c8a597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe2b82f083d2bb6f787f64fc9f5d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a44d3f9af2915be7340c8231c98f91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f92b59cc93933e422845842bbd91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c83b852e85623a17e6222171a027e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe2c6a54fbc669c0997414bd49e2da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771aa759415c1389721e07fa93d2963384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2747ef83f73368475f14de4d5e1ec4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167004110abb42c7d62a082875b19d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990042f007e0f6aed311ad6f235fd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fd6ab2976cc48ba10cd3de2718dee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcd1125b65db9c8342c555eff3a7e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7393910607773aa2d15f3974ba637390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586e5ced8acabc3ce919d70fb54c3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b29ce9e41a92b892555d5853003e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89aae4fc880efc01700b9b63ac831393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fd07ea62182f7801d8a2eab6c1fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56040a3dfa0597076c734bed60b657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61387e673b009e23715ccea0fa76c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b42ab235c387f546ef6dbe60e070a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fb0b56d83c5e2f66188b168c25d85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b30189f0dfa703c439107d07167cc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a02ce386b34dc1cbbdb7d62a72e97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e781cb9c8f8f3fe7d5bb57cc71c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d5f93b850b9ae663176c376a604dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941058787c81df5ef9f4f01afbeea7c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18603273ef29155af393f33a91bd7cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b93c7bbcac01772758043a7aa1f02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173523956c569c3b56ead06b4943729b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389cf38d7050e3fefe35174336bc08a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43af231ae0e1a0f3c0d49717bd6915b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6777d5d2940bb11d9581150bc240c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d7a1292cb47cfcefe7bc98aaccf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ebe2b79c6b408fbd8541f98a82f28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fada65fe8ab5fb1d7b90be4ed8968412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03a18482cb5711361d0e35fe9bf1a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a7eb3965b4b5d072f8d689f742d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71defb02c3abd5f9d2294161c6249b1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691655a167cd618ba364be05c86a2ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9a1dbdc6a69b2ce9e2c658441246417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b45232464af56199ea31429c7318a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4788c3761e3dd0d8ec61c9bb318b13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68344e458f4c07973b3859b6f80c71d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1e1c22a00080b9ff940efbaeeedb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf7761bc26b2c8aaecedb581c3787422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf43f727921f79d0da4acdfcceea5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a4ac6b6c36bf854b61c441676a38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f782558a1301681b81ddc7bb8d5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cc4ab1122caa6c78829da1bd1bb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df649897d943c803fc53ddaf021d158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c573a196e48dfa6c22c46572725d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74b3b19dd964b6d01aca23e797cfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77af29ad01648d1d75752721ea108430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465ea85af2c585c080f07d0dfb96dfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddf2e9b0ca49b408786b3bef54d546432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4025e3d065cde5bb04f8f00daa5465b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8d48bd8d9249fdf32fb0abfd0afe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9090536bc6d044015b986b2781ff7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59785c74a8b9d217b22427c287d164e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b035f53b25b264596b777a9460df61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49899738aff5e7575b2d5f3c71f36a58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14e40a61ede4d903ce6d92d524c19e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde776823206d12a7b5b6f20697f1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286186d96816eb93dc1c0ed09fac51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cbc8e4482d3bd184f190987224f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab9d13982c3abb018e22938c8a44d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388fd9ac0529246b11f946a212aef08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9623d32b917640fde195de0e672e1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5145d3594e9473d58bd04a3c6dd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c7a7fcb0c5cf0ccf880c2a56d495447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c87138286257bf5012bc7037f3879448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c98553306a300b3c7c604ad848ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9aeb7c545ca1601fe51125c1f75e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a58261c7c8f308ab8aea87d41ead451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580fc8db90d0c201165b569b4a54b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196afbe9c89fd532f14568ce5695209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f1580e3240fb68f913348a742115e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42f8bf9bf70d41a294c9505a4ac1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895d12534ecc49658fe0191c545bc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122973136eceb368d8e6bd82e46f3b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d730300f9a8ac57e5863af93e18c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641d012376df8d516a8a9148c4b81c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db33f30d7d6f4df9c4757adeb32422460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f030332cce451412606f3f20e662958461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb59ca55634042ac839e3edef910041462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1601ca7d6973076368e132b36bca755463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4e14a5c28b3aff6ebfff89715dfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d6e17a68afc3a655c1e2b2e261ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4b8df9d183033875cd6d9ed39bbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9df5590756c6a698d5ed3a40f4598c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411555a55c0256c094fe46c734e324b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26611a29703f58f7cba3d8b0c334840469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389f4c6fc25402356c8f0696e222e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a6b3f323ced058cebbf56cc97e651471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673b9b6fa17014b6a58f9583008e22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f797029b9d9d07ca0de2ca2a775305473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8e4d5547daefb770db220ae385b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789a930a9c07a03125187c59027500475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a0b3945f3bc67446d30a70b84dd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722631b54a2d5b74be392126e8d6a284477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1e595b19adbc04292e601de6b4669478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a703eb335c301bed9629cf8a7b042479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d009733e042ae2f35b6a3e9efde8bbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e516dc276472f6f2003b34ad48632e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2848d9bc4ea06e38a2b4f56f8c6ce8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53762431bb46ebbd51c7fb3e2dde41b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3399862c5e93afcb7094f3600fc836484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee575ba47765299b535969d0d066bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a838ee2ad25a99aadc69e8fdfbc661c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee15224401484414ef237f2ceb53ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559efd1537c02a1d4e3e02a7a5cb89b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd01daaf05bbf8017133ac005eeba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5249ba0e5884a259046943d84fe7e0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c3952fbe1eda28e00ae47ab41383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac57503eb5fe2c486561494303a32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7fd70e1a6f3171e588aa49da2cbe9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dccf9cf8fd7bcb5a6448b08097b2dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287f5ad15bef068061e32bf0e8252b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6950c910fdc5ab7d3d81f686cee7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1afdbac32343153fdf5adca0d1b05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd3dfc03b1cc4445275e160cb98cf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cfb88b0204aad4ec2b5a10f287eb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8447a95011bf89dafb61ab3ac574a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42081a24e9f6a8c05f3596ecb26516501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94b08e1ec99382df76d5c64e4c0eec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721064a89f81051dd058da86c2e15d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e65d7da09e9eb1dfd657f212602ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad93314de75fe0bdc6cbb5d2b1cb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007216d1e9bca77e2bd57ca84ca367506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c39e9fa4ccf0e1245c4d47ba3edb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f0fb42894054747743df638ed0b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba497863d979ce40249856220713ab6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c55a110d818f7fb19130647d0342e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5acf307507c7b1defdf3fa1599a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37834fe05fc1b25c04e8172325394b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d2e8bb5bfa5866cdce44aee452c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee043e2bcc6af4c87b4b65bfc86b926514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d704d2a8f023b5235c711b6e45b256b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b83e66875e788973cffdeeaa4965516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8182e7c937469657d80b2db95c3cb63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a000a4a4b98acf9a70390a206f98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae7d6a388c02c46595e606f410c72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ed90a94c58699c8dba1761e9ba3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b4488ac86e7e0f7f0d3899793721521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a11c7a2326de069542a812e1f2ba5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc875c677dc60e482edd121ec74f881523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93e52d626213bfdbbf9ea47a9de3bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891210b804ba597c1ff4b33a8aa29b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ae7b06e54d44d533a5d5338aa3d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69100dd85ee85392771550ab3686c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c255c82424b5ec55145eab018b0486528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ec5a052a3d65914acfe60ce5b8f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbabad0ea34b1086ac9495ec60dd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f875520245cb4eafb96a02f2051a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6006bc357ba9e9b059af89faf5376532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b032e3e652350c48c2af345fe3fcf5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29029d5c8a365015be5e0ef8417f60d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda1a4094f986f83197d096865f4349535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9e8593ba17fcd5586eb1d652b4b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8711aef14a6fe50c3601b26515bf3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd0dca14c8e1669b02628297b01904538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd678e1d84fad8d819815de7e48e64e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5ae753c67b6b96effc9c570673c21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d9d8eda21a839a78ae766d78ad74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a420882599d63994ab1833477c98b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d0a782dab0b2b7af6381935117f1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57946d53cef0e67ac66569b1b957b28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5163c12482b0ed3f2d5603ea754574545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff22904969ca7f38e57dee64fc05ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997e608c29ee5404831e4059bede78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada62d47500d2c4ec135d40894dace548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74371c423fb39f9245ab21cfc2f73541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8133873ed36c57b624014e8781c42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e9a33d8e6f58834eb4aabc611447551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686ae09d3e8544a57ab9d95953311c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ef17b3030d1a9a0671cae2b67b6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea9fcc41ecf1f09422dc202783c05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc95fc93eb774837b94d3e4ff1978d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263d5aff6642e877aa7e53472758e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baabf807033d6341a50b7ca112429e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279bd944e07fcb86c82acb9d1c3733558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88250a15e772e475f7dbdbd3acbb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f57bdb429d9d957379eefd1f1983a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db9ac8fea990ac35b8a9d78cf1c8ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2be777fb6ec30448137a1978176417562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531b3c3228de99a6dfa2c9abcd67c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3034e5502534ae25920ca9142464509564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e44c332aef732f31af253c5e5f94b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da955f68edf0f439ff71b920e71478bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80ac1a87e2664a48b0c074c32851a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afba1400fd31c346639e6a6251b8675568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843317739598e3520f9e5fee0dd4cd67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1205f7990b0d459c3540d84927369b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35add0c338b207e71fc438bf5c6fb5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090712ba1cf72822dba200ec2de3a8c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9520ec5e7385c7a1e8744ad1ca191573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00584dd1205bd3cdf3d83c7108d66f7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d199002999531fce7d63aef821354d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d0cd4f13a379a44d3138dd99b81c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d61dbf05ce2ab06563e0f1175ec7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb391e314e79d156a5d60cf4ffaa5ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc7139e383935e626732b365a77e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3b969e65f34e55e20559559d68edc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076543232f68f9f257d91153b4473d35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e611c055573cbff5c6382d8fb8cf19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec09cdcd6b558a1bab006f65ff0ac02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a974a812852405c4264fb83234c8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a89c0af5d9f690f542186f73a2c8a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24980c77c16c5619a7d1e52c388d295586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcb8e9f6fa2f07c04ab9016621fc9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe3eeb611e58c8fe8f5b5cab6f7cdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb000d2e59cf1e40d2ccdfcc2fc59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9057414eabdb28f9289c271502d5ac8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69948d69b92ed57e142c755c9c1413591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d652f3e4206320f589c3fdf382988592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1330774af28367eda72bc6d81b1bc02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579411aac8fcfc68fdcb021e3d938ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51619ee305c20ca0d761ea9480d4b43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959fbe507dc9c4036be0712fb24085b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c0869a51b46111677cb44787df70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb00f744c3aeb1b02ad6be2b7bb29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067531b1886259b84133b46828fd26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9cf7ab82ca278a7417e055ea365fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71372ffeb2a1386aced9f372c8819a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c967132d1cc6013887cf41617f1d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e89956f035228973d3a3569fdac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389b9f21e3eb0aab6dc55bb82740c27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7793a571dd80c63faaa47a24eaa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69f13c09a7b10697d8d9b1bfaebd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a91a2431c0dfbcf866c5ea3846b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7bb730ddba546b7bd87048c509b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca586ce3b1d5cca1f72e704f07b9d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9c4385f6287a10f13cff6075ad063610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c323532c01ef94cfa463f950340613611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b9bebf0836a3729f57d8fbd59be6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818091ff8958d63eefc1f6deea72c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eabe5d0fed177ff2fc40663eb10c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522350d2dd8b91468eb95e56cd40206615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca7387e2dbce53846d62be971a036d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e685e4008c0dd8d08e46dc7140c49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed4a1821ef762649bb657f98e6435618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf31b0647f5b2d01a1d82775721365619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f94ab2f7fb67acbe0abfc9a2fc9c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0c3b0bb0a0863a4311f80a4847ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a34a01e8f62d5fb3b0bc99abbb5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832589e068957322b634388f8088677c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c9d775988ca049e1620dc9b9fa61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73519011e8736329599634f4582e22c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d438922e43dfb13ffc75edddb082f1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4b2c9d848d7d7c38fc5c5b362e1fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e27d470e949a5ff0827cce3efdc36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87288c0b670d8d2e6bea87ce74750629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c969539dadd49eabdf420be06516630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140afd803e9c953b28340cebc9676d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468c9d0a357196c3cf9c5eb06a8072632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d15f2bcdd3c7eabbf44b9fdad96b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9813f8fc3bb2ee29560dcd01d42c0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702340aa56990044e949aa60b3771c2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea294a98c134c1e4b8fffbfd039af2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eca6b90cf4189e50c0f6fa38191f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c3e8ebb12bf2d2df2090b5fbfe09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5973a025417db92d2d5768c59c85de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0780ef7efc5080419574706f00d08b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcb281cd41a4e963193ee43266956c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e13636adddd5827e9cd8373a148d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25721194025a64bb1d1792b507a22476643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75b980a3fa58e6723ba7da796da33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb72c14f7f0c24d83b3d63af45fd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13025c3c163a1e22efd0ca55ed3e74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aad6b2d694057c165da8ed9ae8628647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa43b4a5a3832da23367794a8e88e7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff516feec99ecaf7312d8d1a79d7721649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461512802d2ded4c76361f869d838f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00831cedc8fefd5a779a20bf2f76b1d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e087e94ae990370fe4eea0cb1827652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862547ae568ca4b86f85bdd96d5d7520653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b4c1818eb2d63f9557d9a68fca2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b1c40c9ad3f51cf9c179cbb8cebc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8416ca64be836cf1165f4891183a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f167cd627c33b3a27c2a3be37d782657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207aeddd0f32db2830d3b7c98d43ef5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c504a6555b106255d542b146108407659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81c54e7655dc47e0cda50a7a568c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056076d039dac99d6f44d8e28f1d66f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc738c94221a0f8b5cfa50e02cddbb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65d98c579dff0e9f6626a0715d9ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef3a000c4c82385b8bcd7195458e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a044ee0c072a7ae93d2788d354d568e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6075c0473e99058b63624eab0a95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db506d2d0ee43e5cec16d1b38f591667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d865005530d96964387ad4eb6d3476668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92dd15ed2001b7ee73c066cf08834b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7f85f7e941e536059e67965a619b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b1c5cd8a1091db235dddee8035d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcfa590cc1d270d3ebf2e66f387a20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f741ce8347918d7f0510e3cd43374d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3323fb3e6e004dcf9cb9e33815f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da5ccb48bade68ef7198d9d596f6ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ffe88486b79f26f7cba736ec8a62b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b5ea4cfa114765400108cf9d11fec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e827cee990d787fd61a3bfe57558eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa13b0715e8850dfa0827cf9ea099e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df2c0a1cbee28c4c6d6ee435132b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc80267f7674024dbe82a39c2771fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e7ce1e063e4cb8106dc47d499e3d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f7d8f32d6a53c406a1101d00309a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcd626d1b67ada0807468b644dde4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99094295a03282c75fb8f80221b689685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62c967d6ac7935ed05c3cb0c07bb35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e1a753212bcdacc1e674f4c10a07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad1ebc736ef28f928a9a67781ba6ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da468165b74954f33fca128dc80e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796d97f485c5aeeb276a94a4a51ee2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef40a58f33d15fd6d61bed803dd0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94cfc82beb5b9e249f031a5cab787692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e134ba177948ca746fdf41586f45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c8b00f30b1566b1dddd45d42a95f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ef0dd29d749834ba8d62c09fc60b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd682d8386f82f6e319311afc9b937696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cfe2e449014272daebc8d744778b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46fe81c6424dc838c649c87611280e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad041312368d95af56789172bf0041699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a9c1104842b29e525a61560f3a0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4741cc0fd85113c3ad3ed926ae5d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c450f68c7d722cc3958705938249531702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d6ec8d32d1aa5842607b5ca1fc88f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992961b62c7214e23c77e1eba6d1021704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcccc864af331c716354bfa22d7b2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f44543938fc7292d9a02189463e6db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb152fe2ffb6c3fff7c0a7b13314f4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6963730459e6a80c4a18c0667e19c54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d424aa33818ae909a12e810434562b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c1bd7c62e46eabd54ed162e12c397710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35700052cfd4e1f066654c641aec93b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3396609f2f23d75eb118c17a4be7bea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29bf5f1fac6a997efaa175a7cdc8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d898f643b86bb33f048450fc5fdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b0905ce1aed13737fa273e94c14d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9220090fb81deebeb7b757f353b05d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1479d7a82ee88bb3360c2dbdcd707717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053564ee184a0ce0e3b03930a67de2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e5284254e65341faf4c0409087c7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855112f943ebd95dca5c25c8f2824a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a10878a878b4f285381e99685b7a84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1145a183cb92b48c680ff5ad466075722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3060c9fcf23c43c94893df28d53e7b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5cb634c58bcb3c6857eb07b664d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2deb8a69ea500696df19e2c00b0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81ec6d22c199ea48564d9f32b544b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be91bdd30d4b7b77ada3722a5487b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e01f3f5707392c2e1505b7cc4e094c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cbe12239bb17fb14bd2ebd23d30f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecddddf0478b3b67a1b4b7cbdc458c730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e42e1025a24cf6ac6781f8ebddd721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4f9b580ea8c2a0f2fbf0f2ad3d3592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d99a38848aff089d9aff3679c1353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f0588e3ca0ce9e5897c67162e0094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f8e9e4055bbe6e2bd95e2f47b0f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55a12254cd075c4b2bd3ae690b4006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ae166efad8b4dd01c2622bc1074a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa45a58bbe82fe21da30359a5a008f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836cd0c57eff1a099f3a641a451d32b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d89e84d13e9104af789facd08f97f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e43331ec9a33c1658919e072180f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df68f7f30344d93a8acfb7fac05b5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bcd286c3262a8c425922c86db10c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb50312e1d54e924dd6f950c3a49bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd0678ca65dcd8b17197589154a3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779286561c3d7df7eb6721ed6a196df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f591e3bc43335d7510f408ffad8ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a66b2c767c249781e5176890303db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7654ca28c3bfd96f1350c0b800f090719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09618d936b944fbfaefbdc8ea6e2eed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecb131a4e9b72ba9f876d39b8c1ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a9a2b15396f3dc3913f83525f683422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670830c6fbd8b3a533399ce3f11bd58223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242072fad9af87700c46273a7d3cceec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b93f8fee4461a84989ceda47704ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413b72b10bc03359b51a506529db8ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf148b61c15175293d88df68e978c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192bb211c4643255da2c07bbba1f1cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8917e8f4412ccca56792aa16ea2f5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a076208a055e5287dd20781f2295430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622c23677e1be5d01e8d0df2d11a9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28493c00bb306f77898c44103a4e8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260e75557f22b122183ce21fdd332633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb998cb60e2aa06c737f38db0e305f3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c10472ee3280577c82cf99d7f2c96b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc496d1291220204b33bfe2c248fc3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f9bfe3bb75d4174dd5a9943882ee037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43105e36d54866d4f8b6e30c06b8b7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98a2bbb8da7affa5e7177067924a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840551baf60495a90112a2fe57061c9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926fd77f16072cdfc63d7eb4f330bf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d887cb907860a150b745b1de768d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae21a5549782bc2dfb815883bd6cf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810977bffb082d8b23f2eb2e30a471f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3f68023391c83c74d46da77b311745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc1566c4ce9b60aae19ad1f133375046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf27a7d4998cb5339add33185400047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cbe5f36d1908936420b25e3be413748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115bf7936a4e8bbd30f5848ecfb59a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0a6641d4cdde2cce46d6074e6e52850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5a5b04162919d45cb4c3c625e0ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d3fd49a89e93a26825a93932a7b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa381bc4eb52f4baedad53398252e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c436e526f6f6cf6d679c94ba32ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b59a6f3e2d0f57ee7001e95983a5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6883968478bf4af858ff63d849ff456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6b834e7f702247aa211dfbfce3b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a136161055c42202e287ba6e215f3af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e221db450e8fb0521e75601784b8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c4a5bb4910da5843beed8bb9fa01160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43b235b07ff10d56b9002537e90b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93a7bafb38f153d9525fc2318a7f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019fa4804a034fb863eb7a5373c545d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5608118feb31714e40f1fd6c8543664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079cf41f08e0649678871eab24570aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bf7bfcea70650c1f8f66346a5e5e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c86c4fb388d1602a532569e663bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a0ed2919c59230a78f3db8a93e3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2acc6be3ce1e0f03bacd33c4f6561569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dcfbc6e7d6ff855d2172aece7f82370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6e1f02458e4a6be60f7ecf9354a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7883c6a84c0a47cc0945d7a580f03972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d72c6a87811fe2a77cdac1aee21273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480cc9d9c5f18e810bc55bac1c9a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f2a364371dbb4ed5b8135e71bf3f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084484355f1df14ab77990807391fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87fc01d068732c0233503eea96084177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580bcb2d06a628338d8bc6feb0276678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6eab3b23f6d9f08fb2ae77949e0af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722158db3a5a09228af760e1c1c5f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79f72f1e9fa449d4348717949aa4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36252023ecf0de2c4da9e9f635d7859a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d17c05b893ae2db0e340c6f5fc8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05836ea78bca20fd41be1aa559e2415984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ecd5306b6729a0eeb1262cbe00e9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed90f2db95325d99fbce36bfcbd8b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef804e7a12c5d5dcbe5ffb16ccc8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1818492f4281b9baa0fc51269fa3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b8d8b00e34fdaf26d53c2583f40c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b15b0258d480647668738aa9289e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789bb5addb619a21f1ae53a410ed4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ecf46915abec3662daa3e956ca24692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb6781d2d7914ca248ddab35c0226b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5927b1793c13a14d32095fc89fdd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcefad22851ac1a4b3e1a0d7730d2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267ad4d31eed3a5c33696af459c63496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fafdc629493a1b7c7d5092bb8b2a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e906cc578548420da3501b0daab94e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee97756a1f5cd3023402693b0661499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601902cde421d77b24e00f22db308c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c063348cf7074eeab82204b0352255101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada40f947f2ab2adfcca2d83ecfb3be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71700525308b3f0c1aa951d02c82d90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536fc5e5e4b77504dbdabf3092aea0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609861bfd91ccb6457225908ab35f5a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19cfd33b3db8a639cc9b768cedc656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668d4db9386b8acdccdaf609387b839107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385caa17589c2422759ebb72685fd69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3d672dc97236a5c7ae493184bb47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc88cb4e1facf2a99c64599e4619856110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785700e8acd8f1498ef05c7822a57e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055bbb34194e352f23bdd4cef280953112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8829e00d4b1c37440cc4808c121e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8197d80cb86fe8bc05a2265a32b3876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc568a93407b407ddc2793e122bc0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2e692bbf20ac7dbdede7bec00a8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4949f1c254415b74d5b856abe11f44c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ace9ccae85deda7a77b638d1f78192118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf1de4d235017d5aa4fa24f958a28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b518ae02efddeebac804d7cbdbf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345425e87049d9a68985e990bd501e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca3019393c0eb4acc60477055d58f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879870d01461fc1a100ed3302a23a303123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3387a16a09b929d6eee299b4f2005124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9827a2628294051cc73e0ca5a1df7b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c254da2ccb3c9fd05acd2169af811126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1094fc235a5ddf6ebcc786e8d312a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7220d0f6325d416a30dc6fdad7e4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1613dafd46c23284afa45ebd2c51777129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf3bd35a9aa82e9c56e3625d215388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc49cd2579b6f7d0925dd1da89c96b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad30c126c028d6170451f93d36887c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ae2966ca5d64e2eedbdc72964df1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa026fef5f2a404c3c23d8089e07565d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d129545d91e814f96612f865b407d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a8e254da49a8d9ab678341ed61325136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d963f9cbdeca83d81ba02466b515137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed75ca91c93cf7d43229ff5946178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857cd1e65b6cf28a6b907958416e4cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae01ff8322cf4e1a3dd30e274f3567140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7116b8846469bd92042941e9ac35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab77abbdb6a56f61c77874119a959a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d055f6319a42365ef0bb886110e0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7852a9784781560f156e5e7cd1e505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed40041c705b8a54c072e8fd70c72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e7d79b0dd32969e0d04ea37ca960d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53722b8eceee12face5c3afc41105147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f321664290b24a880bae917ae5b2e0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465916e91be74794fe6e6cf414b626bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbffb1decc03461f96dec6ba71fbac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf01dc448505775e438b7bce881008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad05e747285ca52c3e0fede050989152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b771a19948a51c0045fd5c76f38fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74202f1dcc3d91800eb68c8cc4feb0d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c947c607035a8b68ed3080cf4833f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d879c91a5e4a8cd71054e978e6d04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655a3e966b11bc6005e6f74c76df2bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21fd00227fa411cb8a17053910088c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204f5ce2b9c346687e966301c72896159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c37673f22b7e88b5513ac259e013160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157110f517f30191c8d06ffd27ff6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bc90a672d52df82ffb6d2d2285ade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc1e9f5e635bed95d742bed3fe9bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ff642063610a05f69f59b6e8b63be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad88a6d57e61809d15ff0c8f09f40e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cfdc9f9a9f4af2def4492974f7097166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2111bb3822636a486fb92b8a0f0ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b38ec93e09912bd58197e9fa2599a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2776c2b1f1f1bbed9af5061945828169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a54429364f0c8257f5933193b4a7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad8f67789171fc8b1e575a360156fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2fd036972eb1366bb48b5392e082f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77e8892d251f6e8479501d6c8d7f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2d9c6ad37c5013b500f9abc7bbe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef89d010f5660a8c097c97b2d6e043175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736065d24e6a2dc13a7283b38bb85ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800eed1ea70230bf47eb41c3e825ef8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b4ad7dd7041672db23f4b5718bb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f73a1360c7d66f1430cd395bfd3b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01a559d3dbe43b0c515ef7f1a04c50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a2bc838f0215e849dcc816953d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dfc8efdb892379e24834567524d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634d5d7796b1c0c04ba02cdd3639d14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c72a543cc1a197a11359d47eac851184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843078f761ca66a725a8bc48c6741bf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60976ae7f7d3026aa805774c9f504a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843dee8055ec58e284c6a590513377187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc763b8a9c5fbd1155d9b545c50f10c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25038392a736fecffdda11af84e265c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1c8730ecf5d5b1aaa160a3ec313f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6727f4a97b7389345dcf47de601600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7923e32e8cfe6d79934e68637889d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277494774b7cf6aac987eeb0fea79725193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdbb61f4252d0aa9860c83842d634b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147f228fc67fb75753079596dd738c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b360db05c572c0f90c6d0219cd256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466affe6b85e7aafdc8b522fd9e1c1e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f7701a4a722e6d9d312cd397d693c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df72773bb3b668ba3bb39536e3613199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee862ca47ba720468113aa426c7ffa1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1106e7b078026b0904d2e56418f34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed75f4ac29ea391b1ab6f70a775b8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae59d56fe25934126a6d52fda88c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f650fe4c8a36256d73133e8d888aaed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067142b9476994ca305c8cc52056740d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10617bd0bfac565531319fb21ff0c2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55435bd388f71a98cb42560197684207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda98f4fc4505ce0e32e198d33dfb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b919b8a4456eae89239d3640400add209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1f7c8589d9681f740f9508e58f543210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025518217e18236c15a0688da0a9a1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fe6eb01908e7761d071792d182bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6f3da20a7f68fb20dd823c70e0d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a5cc4a7d7f3be86b6ecc01759e44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a482ad2a5259c11f19153a67dd961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e28f2e239fd884c426a8f8e7df683216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab205b22c9e4b6d1fa34551e240c5817217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0024a958a3014ec6066bd995f3da07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc312230a2015d3b90c803798903fbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd65ea427a2bb57a361c416899523220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1696ec129ca6840428db3f7cad012221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3483d120041f94d42ca6a8403e78c04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b7a680c6a4c116af23ea342f7dba4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e45b9afcbb4a3f39f095eb83cd5ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4692793202e1114055504d100bbf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ebeb6a1b8ab50be3d46a4f00382bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75a65ba4db3cece62f6bbd402dd708227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdd304770c5bd22a94143ad9fd8766228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038c30b26a81ccdf646588e8ec2edd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99c3b35b3a4ff872f166452328e56d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500158362d3ea487bd560c4b4c9a9d71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9abc34d1a01c4a6adbacdef8bec89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47722fe93efc1b0397eabdef6cf419c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67fe67a85dfea6bda9df5eb94128a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a630a6518a7885afd438f8a939a54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e80634e13a978e4a48820b027fae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11295024c01de611da5a7d60754a591f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0c94bea89cf16190798a106aaaa48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5561df3d6a632c0491e5daf2362007f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3259ec567ace62fe63903a1c196ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa139b73fa3d57c12b1650e879173f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41567955e85bb1db2e6e139f7c9714242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b15c87f84ff2907fe86c0b0497a944243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b4890ec67f9e566aeb41eaf03fe8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24815865e2c479092e879b99d1014a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfaa4b8aaa55e51205b884c57bc892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0afba2db2c2c2422cbaf20bb462867247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f628dc12a77b92919602d573055340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c34c6dd08dbb1e2b01f748bddcff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b4f0cc5ffe242b37b48fa8f7a1fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7355628d52e843d947d3948682c06e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a20ea1e7f5496276b64242991326f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77956e16cdf7ba3b8ac1b6dda69bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d08b510c24b78a986e052a06b8c54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0f7d2a8479a0fa8fb6f598f800bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190d47209d8f049278715e143b16b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005dfd86ecee5d39cc136758b22aa05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5322a4dd3c8d2c313d862308df4c58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e7d5a9f3c8a0f277f27b0da9cbea7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0dcc15000573b67965da6d84d3d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790694592a6a187f985237c46a2eaf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8e4da1392846ab59e9ea36e674594262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f3711ac71a21863c9068ff6931ade263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d429165a5a8a9c1b14d6a186bccb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151f7e9a2786087a9284411ffeec3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d9726b505a8eb4b9b5b277e328c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfefbfc07eeddcb78dd3e10257aa92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85873feff85d502b71def1b2f1a08d71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13c9e963af783ae4e4ec5dd3881da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6eef3e6d96d8916261861f85107cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98609b45e35a16ee523e0eec88f20128271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbaa78a4e7a1fe4179dbedd16677b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807640fddcd3933f3e91e25ef25dc24d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4144b5f8111b865721accd4e268848c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab2fdcb72693f02e06586c8042e230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409da95f9ad3eab1788fc5c8efe1e34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606814aa20476c0241559e08b92a542277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201a945ebd4ab90ade1ee86ee0ebd09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f54735ce362a5cc8a0346030a9aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ace13e917dcc60241c281306ff1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e85d4cccff6e32c2493173f270951281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb44fd520312b39980e9d776ea4c83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86093a9e0ba3ad5c573a7a97104ed16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff4982cf10ddbab7193148f39f3664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfa695bdb5ab9134cd34c0d6dc8d21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486be28d63378166dc63cd70d18d233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed09115e750bee06479c4475d816d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1425cf6f29a10705a8cd58af87a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b0378a320eb397b48b2091ffef16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ca15abe68bcbfecf6f8e60f2a4d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999264d89ab12487755c259f456a5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3ab8f2f2479cca36d258d74c46354292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ab8bbf92f3838000432b9081abfc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd606970d7531bfad9c5d09664dedbb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3a5d1a7f573fac6fa49524fccc700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60668e2a7d1b6fdd8acecfbc9a9303a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d437d0c3a6c265b0f18d3243fbb6183297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554fb468e3bd8265ceaec964d843516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424ed9c15ffcd85daa8544a31338b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808701a716f7abf20a20b8487b13603300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab77f95c1e7163dcb2ffdd6e65686c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620ec36f0a25f174312556c2383efb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded93bee4baa5fab0405bf69d9a7639303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c1fff720cba4f3fc79a165a02f40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148cc7b497eab9dc2c0da925c09c30f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f8e68911cdbf67a72280f9ebb0afd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f976657f32b6c306ac31258125d233307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29748db89c063123a8e4a430e13def2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de05bea58cb26f73a4eb5b12b2bc99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738dd6caf41be5bb1bbb4062773f910310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f355044ab64e195fbd1886ddbf3060311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd1e88e67a1f9d4c50c6c43a5e1bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe9666d9dc75296f15c577b9ecd86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa8f13502ed0fbe9491972fa845c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106397a88b694862874f5f83b4279fbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b9b92738502b89f60725fd2c455a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa856910b764f35c603a8b1bb6fef3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aba39c2afd8dd64559793f63046e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34721dc45cfd3895e33953b44a03f3ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6795a44cd5f58989094851543ec4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f49c892b42758de3c3430d79f892c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30391432920fda96c5c1e1967c3764322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf14e9d7928eccc3b3fa60c9edb825323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d647f5bf6d0f66a8d32a63360d44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7524161851e30b6e0ce5899283208325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff2047e6fe5d0e193b6ec9a33b0102326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f3c9eb5d4fff42977120ccae8450327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01904af319d80e74a5d45ee9acb45590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2bdccb88c9fc866cd118ed0e22a51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36f0d7584d8f14e7a582eb09e7e79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934cec8ab2972a6893e634dee32a673331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38756bd6f5f1ef4f3fcdd940ee1c653e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786096ce256b0baf7137dc7d985218dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6d48172983f96e6b00887c240714334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce9123d48eefdf85ed97df16e62493335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8bd3aaf90552f5345eb44fc912e6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ec61cedb4050778f04a44337dd57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413c1e16e980546162fbf3a0fc0abe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef41970061508123f554d6d579e25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2a40cb0075d83fbfb8d54c4be1a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958bfbc11f84b0d1c5b1bf3e06baf09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798f1b5e2d0a3dfe4a632e7cef1a9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aff31a37b42cabeb526842abfa58b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82fe4322e1a7a69382d6aee13f06cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09bb0a40db1eb56b3089f1a14d4f17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca84da009b04cef7f90665e8a8b6669346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb89a8b6d86855f7b1cbe2d9d39ff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054eab8bc089c30b3c206c03f52923348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c816963fb85be44fc59d603a6cc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c50c8b53df0ca218b09bf43fdd97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cefd1a6dcdc988b913c09b2dfd3fb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ce37d2c1080e6fa812dc50b0b9d6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ffc2f169855590a7694db3b4d910353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f591c616c18e8174879fbc20885967354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b9b2729ba46274571ce9b3f61494355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e8c232228cca5d606c5430521ce9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20321bbad2a8f9cf2d57cbd492dc435b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee6bf75a0ca809113460731cad0c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdf258b73421567d85bebd02da8960359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79cd54fe3c0af8a19cbc5e51643a4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc98fa04ca91e061e67dd939a77a9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b32b06152118b8fb214c86a053d34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef84cd58d378b4aa5ae1dadcb5ff8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c6e0348adbccf1d03cbe1608acc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd00db66c1fa01be9409a7c512b819365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab330fb7e1f84abeb95120aa7eba4a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae5784f6fa15d2a886a641c767a481367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce96135dc770c23cc0ff1add2d97fa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f54af38c5b36896cc8945d3541ccfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef2236420f7d546479a4e3052a710370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d9f600b70987f114b3879f44303f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca6cc1719140c7def25ec1bf08e90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb2ae929d0cb650aa47ffb66bd20c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f3b450a258e8a71e9f3884450f7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e33d24dbe5c05f354f97b7684487f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f712186d3041dfea2a99f125c5f1a4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97860fb4bbbad0936c27010b3ffa61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc28d20e3e13f98ecd7183e88472e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104cbed95ea2c8e7b5b6c659b4579c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d77822966d84604fd974bfa4251f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e309a43bc0df72b995226870f843b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46ea3b007d1ee4dcd7cfc1c2b1ec3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025420fb8fdd0ad187ee2619305914383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9ff09dc17aec24618f8d9f974687384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4806d066999e5ae8011e3ee49f69761385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212faa35fe3e6f554020792d00cbd55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce72877ce321db999ad51e18018a5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dfb79e588dda6e28cffba77888cbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56494c1f5592bdcbbcf5f20133d87c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b5a533a1235d1200cc8e7a947c431390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07db07dbc23998475da56570d05c3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3cd925c2bce2ddda84870dd4736b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e43b94049587bc4eb3471a848bb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f8884603c7df29943ae9bf27406b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b234a72d5d8a7d70731af750f6335395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f27d262317687726e0e19fb5f8067396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db459ac58f6e2b3730f17e34c7ade397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e1dbe397c43160f9d000100cced9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea103d817f84d230e1f4172ef35c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174ee3e943cc0de3fc924e5ddae482400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e5c71d7bf4a71abc005ebf746ed3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28483dc6e78675b260153fde5b8377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a00fd13a39305a69f7be3a0713abc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c26b7c5e90556a8a9fc215c10ee0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c76a26b4d3ba0720a266b6b894e16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929dc92463fcbc8ee819dbb23260bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc565c9468a2dad74beb6a83bd9210c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63034c93d4019449492bd5248ef45e3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb9df2fb172d172af56456baa923f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fec97a5b2ba023f589b590ccb1a09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b14aec20e4156cee302b3402db019d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00297948100ecd6f08781772261b99ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f892216e1ba1d5a453b33fe0a56eb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a54dfc040fda17f5c36093d78aa05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5e3907666b8db878c38710b8793c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5367d791d336f35d0d672db7b58588416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc3484d8a9d9a43861277d5fa11a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad9d131ced8626b48c7acfc29c2d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da70a4668f1b8ae6ea5d73aa8d82a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d86c4fd82cc69c50247cb390bbe08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec59e148d72ef8438cc800cb081b21f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7730aa6984b2898d043adf88e50a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9233e18cb41dec3d9bd4d8ce5fb39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b959196c51bc7dc40f199c3eaade424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e131624164ca1b6aba3b5ddffc7f8aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126aa82468498f11276349947a94ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb655aab5b63e4aa524d81e44dbff3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f0945b3cd213bfa2695a757ffa9f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc146000fdd5e885c5e7f99edb35018429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62200c49f6282a96a367abf253a7e42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820fb05910c31f4ff980337f6d222bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f90c3900a0b46c2586a5e67387ad06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044e13ac09b8e6e18db33d98403b547433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db813e0ddc69cae50e0b35ae622c681434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893ce159c5486a47f018fcec22f844435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c0e2780857fc20f0a41e5be2c99f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7196f1f79effd0cb80c861380c57f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc5f9b0cb354e11bc508e456847440438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e48874e42065996f044cf61586bbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ad894fa5d7b0f2ae96f85b9011b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de47b2e2e0cec0825fa9d7a9f1264b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8cbcf49aa96f910d327c0d2d002dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a010586486e609f4fe4345a7943333443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402627e1cd7cd3f005c3fb1df98756444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce6dcac3086ea1a7c1919a8416de5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d8f0df4e6c1b4af5d038d4c92870446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1850a6b200154f6b809432dda3363447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645c58a0212c5721a3bcaefbf9f574448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacf4bf280d6c2793608f74587cb3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604115d007a1e4dbb9b944121a5cfef7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e35210ac4c3109e19e7459d467fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa04d50ed968398a34b655d934aa8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b15336aafdc98b96209f5cdf3ccb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f700b832af17d1eb55c1001bd93ecd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503a7fe1d2aac28522633928b73339455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2028fc1ea28581d18940ee0d5c0a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc3c66a92da5e020d6ab0de1dbf3c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73729e2fc67b8332b63d7c2c6b4eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a38fd1f1c0ee6063ebd5932e7f7331459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a775735f0e118421539a896baa01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ff8950fb39194943ca34a7483a191461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d022fb809d42116089569537d6eb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1283652461faab29d261c65b9193e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d5b9fef2a0c9f973ca1d39e45261c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c274ebfcf6c89835e21fd0abb70e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306a743687b3fa8356a48874b73151466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba8db4e9270cf2313d6427590f7fed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427483702fd52c054e481e8195f52c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bf2872a589dae971ec5e21d6cbd35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65fdf89174dd9665db07c76ce34f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5269d807190ea533e49ef5e5a3f74c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0619cb142e7ce62a7ddd2c0bdcbc609472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b091468502f509e3e326d6ec272b9f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbffc45b6de12786ff60350f944b1c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9348abac4c565538c1f845bce8d4496475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f193b8e4d70d740ab1419e68bc7ccd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddedc70d0e31fa42f363cbc5f607339477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a6f5c4da0fb46d97a43af00f0a6ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21987549b06b048b39be045bc45181ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fecc7381c8bf587ddfb07c642d284480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa613922e2c753ea5729088421d194c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e837d5bc42ee43aa8c0be24f5f69ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b56930a89985cc53e0b1175f71876483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849743f414af29208513a14290fc719b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db389613617be3ba11f8cbf212f6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06e7f0ceaaa35a916edbc97059f469486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7adbd89340d2832b533d828ff3abb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a265855a566045c651487e7c49619de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125012af2f171ddecc30fa0fe6e23c71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6c3e952da77fee4b973aa3d343ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb341cfd93a41f0084c6b777f15f381491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20e1099ff8d2cb70ae2a59d01d8f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bcc7f6316d58a15f3a7f59c38c6dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef2cfe14d29f6a45105030183895f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370fa7d9978bffcc0748b853f0b247495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d62e7ed5000fd45deb2e01dc602cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4cb9bd93627ea1ff76065fc14a16d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc4671096651a632a1f048eb562d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb113815dcc5f0ca47d3d8e7242dc84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c1e8bcf7ebd3ad1abab935343819500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aafa87b21159288f3eb786f783b00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d9dcb54f59949c86aa6b0e671849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2a327a290bbed56fa7fcfab8feb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef6bb8809176b59474fbbee3f736b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80884975a6f24a0fcfb330f7d48c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87a24161e5200948e160925e0dc6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc7b7a1051d7c9ff88f590ebb8a97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e911f5d24550d47683574e4a7dbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011fa4a78fa66174118bb229db73ecc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931327057e1ac8866cf3806a7207b00f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c2cb924e2978aad8ed1faf848f82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c53e6268874d942ff51e06889bc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b4dc1dabd9ff8c829a92479c69a81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21e3340cefa5576fe4bd85ab7423e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a65e88bae6c6c0a5546d5a91e7c65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a222bf7e8d0b80892394d0e3564f8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad25625fbc2c0b1ce86da314ab7445517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81cde8e296251cfabc27b0855fbb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1369dab68a089439ac1a1a3fa01c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cacd3fb8d68a14bcacc8569fbec11b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82de38a726f32cb1853afa70211185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec27d24c6a59e948d065d0ce3215ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1a4ef1a43de778ecfa57da0e87f41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4153d0a8bc53e1e53f5fde4ebef0bc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc186fde9c3397e7099bea3a371963a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4280eb8d10a289db22392bd43024a54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f320baeff3f60612f3b284295386e83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e678448b0b9b373ae4e6c00153bcaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ac3b259af37c98a70bc457b691d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb94fa660039d42d9719f94e5e1f64d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1325fefbaffe1256bd112f5c0a1058531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e12f2497495e1d243eaa54ca8958b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc00801f40a23427efea95fcc49fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52a49d13cd7452526ee2fba7abaa38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d5c12d440fe2497167544d304060c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb0d40dd87bc8176f76d47c4ede54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0730e0e0b3577d9f33065168a47aba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d998295d0960ae3ed81b97b4e7ef0ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cfbe8239b9066c9c3b298b88d582a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6ae36583409dfcb25a8010243518b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e161001dcc19016a249df3a8845d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04751bdfdb86ffdf7386ad7ec405ca7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948db30a87b15afa2b641fbc1e13d9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467605ea03100bf726c28314cf861342544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3453d4da0ee396b44cf0f9d3a14e86b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d8452d090c80aabb9eb25fdfc22f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3a1260713629a59a31017d0984e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085cef1a28210732da21f7ca93bd80c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ba4620c85e068d7aed29de1dc0213549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d6a3679c6d7e1151a718a1794c8ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cffe06279b2ce3548b1220c5ee974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba6244b4cfc8f26e3750312386b56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e596124977f459a0024c77ca3facc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ee9ec2fad318e3d5f9f23191e6731554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9b3fd6b167be602322aa75b44ec3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443696a7959490faec4dd9df8db61b05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b3c5c1d0f5a9e6e4dde3b821be03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8be23dc452e3bbc193589b814c61b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e932942e093f1eefe913741bc9959d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da9fbd81c23bf9695e8e0e10a29158560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2dbec5a0260dd2705c7b08e3ec804561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0576a53f98ce31fc4362f47cad599562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029bad4e1d97865464c3a1d82d77e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04083eeb169b904996b8c746b418205c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b476bc76ee16fc3502b93e56348e41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751fe916a7588ec91daa94ba264c710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deca97b2213a16f6893877c994ea12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020533d843d4d9d6ae58d52516c1017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae291b5bdcac2545cc66b3577e4e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f60ebfc6d95d525b7f08188465ce5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9058f5b38a45d9dd0d298bc8b2dae5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618e2e9a6647338001674dacfffb128572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984ac8cc7e23667b55629431b305d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a982314597e18f11d2ea8ea7ddf31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b0a2d8df50113d0adbc3b8daaa48a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c76b1c463170f4c9cadb3d17909f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3af9892512ea9031d1a83db64626577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d366227f65f934b5cf647326f2426d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3493e2cebaf8e65576e736907571ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e959a3caab8310da5e92bb5b9b2ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7ddda992dabd5db4d704386af268581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c36be685af87179935e24fc2df275582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4478292371f4f31b1536bab66ddb8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701465a43df680091be639e2aefb9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b0c1f96496c776870f5cd505fe5f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c905f25bde715e39e571da18c27b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7ccfa3fb9492924addf4c500ab1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9f5c6bed8af5514532304079909ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482697ff1c426ca9e845496e34b9bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a916d1634b9c2718afa5aa9162e6bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb196b84eac1692029bec80e95c115d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408e2ae6108b2f5205103dfea9aa69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416fb9ccc66ff56e5fb768ddafcb739593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331716153ff88256e7cd595532de65d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c4302dda89a9f16331e81294643b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d49d28a03a685da3ccd5e273296d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ccd0aa9b8b6c60e72e50ac0133597597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e604b8622381861bb91a6f3b51b6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6e6f4d6a881705b2c15cb2fe696e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd9a488248d581ebb4a53f1bc7e2b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dbc03add14e921a1ae34a02e11210601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a201d2014dc4e3c2ccb590e000744602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ed7023f43dcfd0b13689a26e2272e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663427521db6dbb5ea19f42d5d46cba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc35ec97eb443da9a9b9af445d32e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb6881500bed1c5d068aa362420ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28626e91ae5414b5abd24be38b33eb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae8f57efdb6cf76f73f1b6d6519b93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e68a92e097a9ac03ed99fed89d5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf499014e946f00335fb70ff812123610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faaa650a9c05c496eac6fdcd72634f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57012dfb465dc1a848fd1afb5267e0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af649d965d72c2f746fcaa34c5ad8abf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3f487328b30d6e18675a95c28b1a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caea3c90a3c2fbb18ebbf16fdc9c34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda378dd44e93f0d2dd91da0de5210b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff54ef4ea757f357f119a5295c9efe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7c743a124a4eb3e9253fb1d52336618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ddae62edb1b848d81a48bf8bd957619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b7b3cc660f7b2d6bd7f651877967e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6670ace43fe92189c72955b6737f590621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb7c541763714e0721ae6bfa8be2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db1c928361256bac8a5b6d7d42a2ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56038e599be6eedb0a594c23a3d3f78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c17c9403d7e3043af4771c72739d9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3705661aac665079208f1af0cc662626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14912a9725b0a9d57748bd02dd661457627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f403936a2ab9b97055a91ee882c87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf7c16bda898cde0d0956562ec8c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d034d8d291a2d4de848a5847c0849c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d8d344c30e1605aaa3e44e1e5b0a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492db64545d6f28a78a1dfe602aa74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a810f811e4474b55a6513f1513fc0e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7d65a727288979f738e11bd5ea71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc942d34527949f7b41273b405b9bd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aa7c9b01c0a9c49088a9603f68227636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2c18882e0caa7d5c74abcfc4580c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29a46746df22bb35d87247fe3d686638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55ac173fe840461ae4df6ab1e1fa2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f17587b057d04ad5ac77d207ca6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d816b024691e143afaeb00822ad1060641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284285c36cd3ad9dbf001ea73148641642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32021f3bcec0745084dcf6a325ccff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226128264a6f1b9427de697ea4ca1eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d768ccc628fdb7b8852ee1e003b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ab76c60947f87aa5ed6cbe18199b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd106b5bb2e0c4b9b210eb1dafb0671647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834d9e3a7667e79493c6952fd79986648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5054a01430d9decb83870177abccf04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde62e2215a7f2f7b708b6d468e2522a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4e8043b15b9193c6a3b3545c3ef99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e48a0ce03ffafcdbde688121aacb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f01d1d68edc6f3c0f500532fb842653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe36cde5047d64408300637137f3af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec7b25262d34bff462d4e6f38d0b81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38358671ad51bc7871a16aa6ca7f7dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138e8ed2fa4d7ec008eb0a0141c571657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c613b6e31ddcb4c390fde95afef770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46bf786090ceb801fcd3e98b147de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcba5cf53871bcfd0c8af68392f0e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960575d3a471fb5547a94df5b4c3414661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c10ac9e838c3d5edaaa00823a70bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29af0512a65f9ad53871a7ec8fb1e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e4bfcfc0817392cd25159921ea8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb666f15e8c359eb2b0eeffe5f0911e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc095e43c5ae5f9074d6fb541b476666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b2721da93d3fc228a4f2ec8a67c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4cdfd951754dfd9dc5073f9ef8529668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ade0a24815ccbbb90240bcfa553c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a5b858caabb1ddd18ed3f7b2ffe79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded1afa0b4c867fa0b0f157da53d5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658451649974999dc88896003069f21e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b1bdbc8fd0598a2e964ea0ae5bc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a77e2d68c4f9a599047a5394046d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72a1abf6a55f1a1d053386ff1c7ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198e272853ef0f765468c7bb83e01a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f6705a1969c81192f7941d56d83b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0b18bbd96093853307a45d45cd00678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>