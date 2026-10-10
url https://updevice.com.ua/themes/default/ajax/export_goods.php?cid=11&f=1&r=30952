--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ce4f0481ef767d498c50e18aa6db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c440f15e04dfe53206c596138686562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e477bcddc8b321a7d21bf075e7dec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0242cd9f148089aef7fc42f65d7efb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77351116781199a18a85133dcb1b16075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c312c6b73fa303e48dc4e7c4937a276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1b48fc82aceb4e0f690e41862a057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdeb7c0f076eafee5b0f3687632c9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081beae6146a3dda4389d2fea250efa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae0077117f96b42eb945874506ef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1f97508b1e66132a68c3f2ae9354c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0233b084c3196fd8e8d10cf1ba786612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc0d8ea141a7bcf0f93292c328ee813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7163dbd3b4f733c8c950627c06d6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973fdf8860f205b0a363c42217a2bbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb72fc460ca5a2d8dc5d8e9a51993a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fbc4263d1c2748632b0e31f8874bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d99dfdadeef6c8802188b1513c1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff13b5dba4a13cac60a4d30dd43be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cb8822d2edb7d8d74e414e5c889920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875850eb8ae23e194302b3b54b204321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4364606ab0dffbdcdec9fd4dd3a2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce6380002f5d03f826badf7064626623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90da33696edf8a39642c1e9aace0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3c2cac0c8730885154b79819cc2da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae01caf5bb426e3fa5e0cd816051d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fd8a92ae14461d00a68628378667027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0b62916c8ee598798353c5cd9c11f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7207b00b9586785ca485e0c0521b13029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff79a505f9890a96c840601fa879dce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f09a9521de5ee2a59c5fc8c4c46431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8e00f3fec39df6ad6d69b6ca7b38432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048aaea079e6e64b0370cd7d6b95fed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69fa20cfc71b29208d11fcaa8b59f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a07bf5f9a3adf46ab9113ebfaecb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789741881d785984d0a8a5fb472cb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d01c5d13832b9a818c38add9a348a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168d135668d109f752e879d9a7cf1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28775a01caeb85a3569dd9f92c3330bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bcec4e989869a262f1b73fb176ba940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd880cb84882a7b51822302909720141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dfafa28fb2972dc05e0e23a3c73e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc44c80f36032d99c28a489892288a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941465cb65a1b8cbe05280a0c0d54c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620841493dfc37a157eadebee475f8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e9417f2a0417833afaa11144e363446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e9e9718fe98675d01e834bf50af5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322604d9470c910445eb92b6e0b62f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739392e6b4cf608a41b6b55cbaf3600c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7827db5dcb3205e2c222fb9e0db5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e87bb55eda1624ba491fdb2fd4e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424ba61489945294e8ae36b5c0893752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64e6b29f1b870ad043d862ac1dce7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fa98558e5d111a61bf02e2157b8c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448e0f544ef20b14ae7bea9d819445755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49897c2c3dc5473630d18c8bdd79956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aea82aa22fb12863ba8c829e4668657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c277ef908baad06e67e6089ad5316fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007b0e067a36cfcbaf9b174ed659ae759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1dc85a31ffa3b43a9efc41b84343a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8246f096bdace836e2aa20f9de5967161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059500d7049c47bc6305e914053e3ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07222056e2bdf130ee55270d97a06e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe74815a8f681d8a8c833d212a8c5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b03aa5139e16b0a779847f5f638c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc5b4ed9ffc70367fdcf1cc9213e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382af4d5a48e8d93088a0358e014b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c060be8bc0c6675c203365dd5b732268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb0ef5ec720a4fff022be2514354069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03321f3693f9d7644978e195555519970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae1fb0f04ae46150261684b749af9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf31149011d365e66cd362a43566b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145643db900b8b227c95eb61e2c0bfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b5b190ac6d3571192adabf6ba66e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e25298104e3741b9685630f17c22e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d659f90fb38f836d68aeb48c26e0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312a96ab0bc274cb69ea1f75395efc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55dda193ae153e41a44a49dc731c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c6ea84751330afc07651427840de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887d576e8aa370b248564c2edd7c3e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baee23c86bc7f3d6a6ad0e077ff86b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a3ebb3900d2f83019951b521a105682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce6a6cb2a967065d3919e2375e17d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785f544d2e3fd83a1e46c27d9e18da484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5668226b82691420c9985bd07a32eb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a74868d7edfcbd6911396579ad4c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4db03fafd193d77f3696487be91587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b179324b262fb685f4517d9746fbd4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc5191b8a4b6dccd6853bfc27ab9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27435eeacdbdfb6303cbf873d68b50890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f085c10ba9018a8c29f153942f2a99791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064a5da31c122ef7cce2e7d9975c14892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542e9b4cbf113199b725df51e9232893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e42b68e36115efa3d35aea125819b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e21246e639b3e8e048be449cbb4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b09dcb0617f45ad677bfc3d007dff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc052d9695ec38e35b5bb1d0e0714197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739250a985c38b7e69e9ab6def18604698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be1f2fac3f6c2c10632db65f4b67f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11f518635eadc13d3082ee1f261d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d2c362de9a62eda01977619bbf61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff93386a173dd83c7a30115fe498861102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2eabf31c0d379cfb19323cc4a114103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58384de9b04359f63460054e21a81e48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f0926107c11806a58366ae031a0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3679506ab1e0fa88c78dba4238c03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df016f5636d3434c3e19a9144867823107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6810f63a02b28f780a5c6473bd7b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae69ceace2bbd080c1cd8360794414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283babc755a36f58da40ce61cf582a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249d82c0468cc537722cf8a41bd7ca3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d1394dc1757ddc156d112b0369d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c757233a32fee464ba2cabf384f66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a65878ce016ebb24dd23ebfb9b237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229737d66b689f8dacd2bd13483381e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d5da6807053516d721513b09c16f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195329d47cceaa2e735637de6af7bc45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aabcc0bd9ad67fa1791d4858d5f07d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb9e311c392fc5942f950ffc549d35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b065187388af4545d89980a61dd59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef594ac3b23ed34c8076a17ae590eb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c085971b5bf29174c626f69631e5e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649da79a812a83097be121cb49e7f73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1417eaf0847f9b5e212c80d360a61b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae691e2434b298190b0efa08fba032125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c4576d96fd83b5cfbb87c9277aed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae2645ad39d6ebe2284b3028f8346c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc101adc98c1710c13ddacca3f2faf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1f06d8fc09134d05e7f3e8b09f39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fffd5fdb1f88b62f868590822451130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b86454b992bd45c8e6a0db673d6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8639607c1dc7a7f8c44ba49b4b507132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826577b5bfaff09245f6f74d0054e13c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119cc74b3b8e6113b3b3925c7eaa38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea77cee085ee8de65269afb9ec01a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc2b26d3c667b1c76755cd34c9d3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410246d66a7fac59b438578131c4f7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23fd9ed8611056d6e1ee7dd91bbe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f86aab081840269a29bcf859d7278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950613d12b7408647d13a08cb2e1934140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b19989a25cc48cc4447dc14914ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f336bc402b75e318ef816533f02969142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e02f7034077aa1c0fe479fa61e80b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2fc55561e3f8e21d153d837e47ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c577222df2c13f6fd74595e11abc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6578672bfe78304faa8fec2aa41ff6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5edbe4239046790814e76e61f98117147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938dd81aad9398dd391ddf0c5101774148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a1848e6c8d392233167b80eff7304149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3434f5cc18f1b8b4c7dc08d0f6eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f6d9ab85c917badf773324844bc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c4c94736a745c73b9b30a6ed7372152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac24bbb67be144ac549213e9a7c794153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93496c0990f1b94b3146ad8f50a96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7da891c7a4abffcf036cfb50dd25a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c5a9bd0943818604286404e2df029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d19ab479520fc0e4f1a6e43cdc5503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf6a458f6212e64d39d893ee5958e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c860dee7aca400495606999526ade159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785586399077dabe02020cbcc1752bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1633c744bf392a1660eb75b50832b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e01740e0d0863793d00124751c43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0532972f0404fc55d9b8280378160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e963181dd15a06696c9e5951dc57ab4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd8b016ae7c0661b9f2a35ec1f27e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817992055ffe40a5e95b4e0047d62775166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86bc32b4feed3d5444e61d47fa3e30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a366bacfca18343c44c758893525a71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4bace502726112548f941895808c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff864396a7f430282472cb358b5846170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850607ad07d84e972e634674736578171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d0e9e1497dbf5b20e1198123ae774172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe29266fd9a0f43c8307c39387866c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3782cd1fa93581dab308e6a86f977174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc823c996ca1ebd7a14105dd5f83e54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9c67beea3cfc4e2adde95750984d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe357f1bb4a5bba9edaa7b5680ab34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f4239d9ba1d1ac54c576b48bdf6c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b0e1bdde82e25adddb93e770ae63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87150eb33d7147500884e001ef21f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a7fde4c5dc485b107389e10eebbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c889498d948c4f44a9da85cfc8db0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c44023606df28c209d5406bf8ca9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49a24114e8915ab8efab431717ded9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce22502ae7d303cdd4d8444b4e7391a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfc3910873ea8907a1a7d6e4f7a599186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa24c9f5e35b60c3fee0ee21e0de5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944343b642ffeb403fbae6ec87e1d1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e56398a4208b3099d132305d5db47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa7bce5a2f120a0e4d073c169d075c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d398bbc7483438b3103a518bc6266a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed5b1efbd0d9c3de22504655f9937192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef581b64c03dd45c734e08c654ecf58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe7f6e2049f88894cc8b3b8f157b42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a9d684a1278e332476f5e340c116195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c5e114261992f3feac31efeeeeef2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740e67965da51194dc1145c04173db2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9f30e3e27de6b66229e46fa644e50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e572d242771e45e0a70605f6af0e32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77293a8d2abe71ac2e9761f5d6a5a881200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb826c6c7b4b392595842eb193132201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacf14fdf70edaa3d469296c5b259a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403188036c942a71d7383f0f050ba6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f1c94e1794dbb2f7b16b98802f3e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eaf1e54e339b1cee50fc514cf7fd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e239dae6101cddaf9837213b049f82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59db995605a3bd19c0bf04a975536e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dae7f7e6332a464da83274e420e90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663306c679b473c549dbce4dcdc06cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eec7b3f41eac013c6bab38a08d865e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796fde156b0b59a3fd434bfc84d2037211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc1a0367b43f4381e3851a1ad27901212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c9c5b7f539b3b5f799fe3b1f0a19d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db3a5613d506e3d35bd35dd6a38d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50435c8811f436bf58d69ad32678a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c01098e971bcba018c0be4220d4e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e4a530f58de0f8c732d279c2ff5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503e54daeee86b6e15c603b804cbe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd8bbe6cfb1eda52f1f9f8fd50a843219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ec42e2beb8a3f044fee8b929f5d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b7a3090691cce6f3ea7e040502ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa5af69ac52d87ec6add1e28cd861222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3dd5f42e43aca33ac610bedc8bc8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb6fb4ee32093d474faa1c519e18e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec96beac0555ae8c6e73b932f08853225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbfb2cddb3fb8b7964dcdface3fb17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1f0c2fc8c55bd68cf1cb9933b7cb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b9b501feaf48a2e53c75c0fc7bd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e18623ad671763d4b07d4670c386229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7f5b341a8e6958117d36de72be03b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d755e8a297006017656577de4e0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7a5b6f438dc92480db962d8357d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf7f650581dca9670fc96fefd9b62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2992dcc8d6eafc87523738f10d57898234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a21c207c36f5985296f5732ba08d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292eea7cd0a8987553866603068303b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c530739b00c202636ba905aeb84c2f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2cecbab712ce27fe891a4b93f53aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10385eb797e0134ee4edd98e2b42c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354065713763acdac19d270fe808d49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b9ecee006431b72407ec745f353d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc7752049e043b796ce2b83ff414d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7478353a6a9b584eaf2e9a4ab5875243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33078e305926cf10617076f6282266244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a916822c66defc93000b69212f17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159422f871a618e7f725348912777e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9d27e80a6b8cc40f7010435198a72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581599b1815132ef8b057f49355614b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf28335b4f02a4e15796fa531ece4b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de0024158479fb84954babc26108e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb96e0e063ee59dbc4f175d32ceb27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa55b496bb1e871789f7c4697f79f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0d4e106a0134555f61cbdfa57dfb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4dd341207c7ad77630b794c5ceba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e6de10227c22c09c3f263bb3a632255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57dae5f60704aef7364119594e834256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadb589ec52b651cfff1a49208dc78f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4361f0a473fa4f74ecdea112b2414258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f4b5d13151c1ad42a2730e90b86e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d8882d31624bc824922df99a51dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854462b69ff7761eef6680bca18e1679261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6d386a560440988273b5530683ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae33e0b5d47e93f5597dd6d651bbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2be3f7fa18f0099746cfd2d4b156a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54b85965897fefe875e4857623b5ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fd51be0a3b095510de18d57b2434f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554ce892b6f81c29d3ea20ec3b5159267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845d12dca8280e8a75974bd588b41b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d1ca4625f23aaf4c029f2659f4d23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786895f0f7cdf1ffa73555b77e43486270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e97a453ac04ed624cf5900a408e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16df713367b797c552d44933ad73a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec805c01e2181e2b58842b599d20a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2d24e554515ea9d6dd225eb97be9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8d4b0f2350f416165c14eba5f34c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45ac5b907f35c5affe33791cdfa21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb6f6e8ee271630ffb8bc230473e2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c8b1ae8b16559122507cd9ddd881278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5eef1058c74c6baaf679391c36d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea4a69a367c9560217fe9b6324d4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905a983133c2663992f32596940f8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0dc8233b8f5aca05b10d358db9b8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c9b34ab0fd6ec5df8c0c97088242e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7232967bf3adbaa17341b350fe8f95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41f5d3fe73ccbc08a4159196ef8c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe1feb1c73d8a1a47d9ca3a578d27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecac5698233d712643499e46e987eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa747ecb4b2e04b336c63961403f27d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ced4b63ad704979600710411006d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b233bd2e6c7020cabbe316087944e35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd763353bde7eea73ba362ff212c9d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cfa1fbb93928483cb9e4f854b1809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ab29c9d3a9351973dd1440650f4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a50853056c28539d57a78ce934f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2129da154bd734fd20cf96bf318449295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db1a8e86a449e576e03c9aab59316296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0bdb08751efad17ef4dbae499eef8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a6b6856d8165d21697caf59bbb6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c2d3990c26b6109728765b81826d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70671466a33b82772e4b58e3bbbe57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dba7dcbcd9b34a1e3a1c4d3bcffa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a579dd89422260e22acf6549454e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ee9f4c12f28b50025acbeb0ca260e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37509cdc5ffa18a5b26e14d7d076e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716b8de9a56acc61617bfd7af0ab366305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536aad52e8ce05ec2d96dcc23509f40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d578aca3078592b04592e06b9019d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c582faa4d8341284102e818e213bb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0bc2a6422562226e7cc5c3c63271c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704570b9b282cfebd4f933a7c139f654310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed15997dca09e15b04f5615e566b99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b1e41b6a7898c8906b90ee0a2013312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4aa5875f8fe59b3126a246a13adb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d205add95b8a1307ef82938b6c008314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5248bd928cda37b5b56be5454290ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a37d0bf844b7541727ec725fcf3ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba66190f65e4bcfc01ec1aac0cdb88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8fe359d084d9e10ef441469e75ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7893eb3030fa78d326286b15f6cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067122abfa55d31a9a4b96c58307362320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0da88cacad576e6539817e14236f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e91ae198ab4a6f0532af7d00ae13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63400612da95f163e3e931ac880dd4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e7e705880ede0a8ce35c1dfbf522c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db42789b8553a37d2d1047733adcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db623018ab7868d778b3f0e3efaa928326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2dd6a44f6baaba6061a9cbbaf9d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382487f77367347f06df9b7f01ce6a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1de1b7ce2e821cd524ac87d8f45f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2fa8d589c19212619bba58cd0c57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651780491e83051b07d331d00764785331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e110013b0bb4b161fb76fe35fa4417c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b74f7fd378c02571aced92f2208100333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d988024d19f8de9b7d41e02e5a0d9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0150eee6c7f806fda36c11c34671335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205952d79abbc04e05fc620a5930894336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc9c4399af236a4b2ccf353efa79b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a950747a587a25da264038d0de3ee9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e7ab0524c0a4e12c24535ab0452f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46be6d820b3ed6f40e1f3604297352340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0830fc3a32e025f07c0c00c6333604d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aca680bd56d3ea8d1ba5aa95fe59e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b4e7ec24e734ff98aa9032a6a789343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55464979319919b212c2d84eb3b49e89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e5d08e8a67e1506ec142c6fb76e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb425fc3523eab52730a4c0b9641452a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b26967f88ad2a4a6c18157905df9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541e575d203555ca7aad7f3c34570f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ecc482eba6442102efb0bff35188b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0fdfcc492fd99dbabf40fe84927d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8cd1320e698242d7552ef1f2f76d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893dccff075fb4fcb5ba71b5319abf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516011a4a2536620a6cb3eebc2618ec6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea57e9d7f878fb2eff784dd5aa6df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a67ca223caa1cbaf7edc77fde4b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304e97a2998460d3a3884dd75e019e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48286bb99108d4559d7b9127380232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94beb98b3a828ce8e1307ec4e7c1b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa21cddf9ba4df2af50a41287b3d40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b5d57d5d2b31aa83f440cf26753f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5628a3341e18de91252b1e7c8511ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a36e6212c17ae3fb45ab7b9325435362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645c944c19ebdd661f189c479afa1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b227d00f490106c829882ae37400f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848de65862c9d99642cf962744609d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40726af8b11dbbec753a1f9496415a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354fc13e84aae413bb3fc3086eb8654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f72ce5e41bc4aee3b0b9d9c261b7ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f65c494ddbe851d4eee7d006f64ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a87271c8ece908cd8d5689b9fb49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9be10e03307e4b90d7bedda16ac3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce203d9568991f66a3addb2775d1eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb385ad79237a4039404c9ccf041ce6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9ca1f16ee238efc7c6b87174cf760374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213294bfc8a3ba07a29222d1ab9d9bc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c3498aca8f419fe6b84b7947702c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d402214badd1adba5b9039e33b738b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161054a9e62f6999a88cbb2ccb449a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c81e75df024da67616179eea1ac522379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0103292ca8f80751896f5a597a62f4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e06295859319da656212995c44e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c83e287e7e742aa88151add5d31f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035e451ef622bc9b06b7b609ecef02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0349e3dfbb5c7a005525087159374384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df360b08a453f31c509a3b9114d695d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833864de658fcc4c7ca4b12a93a19752386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edff158e30b2c35752592e2897787387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e49f58f3a349741d7dc4efb20b97b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605371d5179fd759d8ddc62f4da1f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def87c21f27cc1d9c842e223c996a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88edabae5ce6ad95d2e165260413fbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe35b8fbb28937b5e044c7c1d869d4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1050d7d27fcbf9ee411859eeecff5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550cd86b39ab329abb6d56b068180bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8ec1cf94dece7ad5a7ee592303e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82e799fc17d59d5aa9c865ee4b84a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfead5002f2a876685385f6d1b244d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fce5b1c0698e6202d5d88aa2e49358398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4142408c97c70ae73921274ec178f63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc2c904efed8d30088cdb4fb6d85c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390162947bae16972d9cda48d40b7f33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f786e186ffc947eabccf7581f9bf70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729e994ffb82076c4a227b9ee8a44a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b03e22f775029369014136bdef3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754eb0d256d1397a29a9edcfa0114f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaf981e554863d718d7d62f91d9dff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ab387b72dcfae6b31fab5d029219407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ab6fc33d3b2d4242a7084a7783dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb1cb063156efb80ed3dd07f6e1b7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dc1d273d967788e119ba7bad032b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2feaf8bcbf6ecc8ea47174e6ddc489411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdce10129b03e695f8f63d9e375061412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc2af929ebffd4b0172c476e02d9d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4bfaab1bfa03bb7b427d4d4134849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87f6aa74cbf198d4b663df7d914d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a1a3afeec781dc0651bc6848b7e25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a339d5af01dd8bacbcc0b59eed43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed97d64541336e58531d9487420d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8f8d87c0db46618d5c2b43b16d63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e8801ec40db348baa40cfdc79eae3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da758429e1b87005aa9563d229ad3e7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e0cb406801f6b0e6b24b83bda66e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe893cb0cc4821ffb3cbda05e586dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9d2051bcd9aaf9c46ef45a3cd9ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d85474ce36d875b169f743f46520e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d548f23d2bbf4d3e64a4524c219c54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479717aae202af0b0d30cb040bdfc49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdc1844a885aa0751a52eb17e5f093428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a1019828b51bd20361960033f404429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5aff0fa676e8347c14a5000ec0661430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460491da92311a8b5cda11f52629b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ff1f8fb9c5cee8078bb17943f5a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8557206fc75c6e5d760f5166b7e3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622efc88aafeac40d02b2a41abea258434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591de60ad340d3c263d0ac180a4c85aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ce63bd7ff98d2c87a28be145fb2f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfbba6cc63f004f44d27fbbe3b109a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6667bb8a1f0cf78d1387b241db44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bca3392616839b8b5b1dc72db5329439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a37c700192734b57ee585c6bb61e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0922b2a60fc3f6f895df24cc00dbbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef647154db246d5b08be95c8e42ad07c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9aac6f0ff724e66fda549d56de8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e212f93d5cf0c72f9bb8f23ed8697444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e4ee3920060880c79fe5a86fffeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d48bd2b7f1f315c5e0ab56c6fadee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d7f08ccf9f3f29152d9b9742e8f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0531fbbdf2564a76deddc92245c44a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381910cef395a585e59d553366378e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b7bbb854fc566fa4d141c3e617a52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca4bec1b655726fb4928cc799ce689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9a30b810f83928b2667fe42f8fc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44583f603326408584aed96a73c261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ad0953468844d6dd716daf6becc83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b9333853e02b49b585a3bb2a166f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cf1349696c5ef81b7b964e7d3a40c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd3b0c0fbe93768bc0d3742dc227f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b747e05303100aef75b412569aca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46363d2d9ad1c8b36db39aef2b6dae95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d2f0703ccb1ef920787d2d3aee34f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972bae2bf9975df37bda6f0301bbec5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15cc66b49c41a96fdf6f66f357cf14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156958eb56caa4a5a75a51be2d047d24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f674f01e3e657d03b0bac79c3fd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b62baccf0568235cc2da37a54e8d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819963c409a21163f465030b700783d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571da19e68a02eedb3da25bd3e78ad0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2789a50b4811f2380e426a5ef6d19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca23dd6fd6f399f4df586fd4469c71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc75d2196006b8b1c22feb05a76a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d54ac9162deec8489298920a1ccaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb0c1e1c762abbcdd63e73beae73b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83590602dbd9654d8cfd995547ed1a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd223f67f12a06af0163e99e017b73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d7e8c756b0f2023b7a85afff9e22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae810adfceb0fc676505652c5c5fa7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eed9158b750593589e738c9440724477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc4b3218e6f040f37414f5fe74b9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5617fc6b0e2d6a3e64665d3245f382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbfe0f299f96ede349cb927183cc0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f0a111f89ba933154419f0cc5ac08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735cdeee95e6290bb247de4a49f5cb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13c49318a310d18ea477332779283483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ae87fd3cbcd5c341cea2aa7991bd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444339bcbeeb99c77ff5a11da4b7633c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f90a862287972e342f1337e650fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f761bfb8be2e967f11954487978536487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5b6fcee6ab2cc466b344eff22982488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76082b4cc1bdc5fb7bdb599f2fa6c2f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fdf63a8a999666aa2dbfc2a99312490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432ed7673d5d6069b505c96bd18f5f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeeb375debcbe535379f8f315f672f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ab5ca9e605d6ab953803c6977dea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5a3013eca0da7273a8af9af1ed26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b60b8aa27da66300d463fc59e309495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ad8dcc34fbbf791ba57e99dfd8579496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f8b1b9d2e3ebc8364373e3c2f5bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f04f65de24f76ee7050c532157b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e974fe18d06693dbbe79797e449adb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6ae06fec314a75f05eabd530af367500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f12bfb2825703c543d16c4600b6c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50336cb15c62817cd3acd887c9e3f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f306a0ebdce367a1a4d837d3806df0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f77c7f388a08d20e5a0768df3a3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed48ca9086ce55521bbbae78def0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061c7f379d6fd6402d2b471a37bcd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0d09396b0b685dfb58a9c793d2a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5362bac0a78d38a4bff3b616c9601508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc455f554560134a1ad124b894f92edb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78aa07b7509b01cd0861218af8d16f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96c6018c82e85ce7bcd6b6b141369d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c511e4e755672397665ce32133c472512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23206ae8df0403b94b476e9a645b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be13f4b80d22a18874ad31f0d9d1c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6eb748309ad86f0994ee08c2e80de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca009f3dd833bac7d1af5b5697596d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699c353d1a89b692cc841e94dbfe1d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50fbaa9a7c8ad781e830b1960076a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aa9daa28e18919a52e6fd37e9beef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4696f093815de3c799d4520027ec0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17fd8d73bc8c1b35a9ae7aba1740e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa944c6b03cd60667d64710fda3e3aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b023b4e16d166c03db298f483691a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5aa3ffa996a59708704c7604eb30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022c82d7c38d3dcc92f1699e2f074d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc254262c096b8a05d55f5899f62fff9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc0fa820f1113085ae0d4037504e94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda689b0b1db8910de69b2a225b9e27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de48a37c39cac1809f248a861b4f3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596dbe51317805658aa263f1352e1b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97055ef269585cab6fdab36c9621ec5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b339b7498d81386adca2461d92f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc01f70a1b8af3747e387665cd20b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f5a2ee4200e81ce44cb045618cbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b633afe8ca2aab3610677d4afd6bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59746e9d8689899a273a23dfe75dedf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94589bd7e7605c12aab46ae26fd69d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d0be86a23f8951d7b9709a0a27b6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2df58b95518f02264d2d444ce0cb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf80eb115e680db3fa6d9113028354540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb840d68130c1b57409d5b9005ac6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0f0367d957b0e6f5821e74c5d1051542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0281b2ed7b919a60048b924e8f10cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0889e69d51c9477d126f174aa6a65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89709549de257ff9cbb275190c2dba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf815d184947c5efd5577f16cca0b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce35bd825fe7e3fb33d57fe711a076547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe915f80792bf05a18f1467b34b4eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde91d1d0ed8898008dbbf12b1b3703549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd248277107467eac5b82853daccb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f36022962c527c226f90e5751af04d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a25adae89cc55c230d33a485d1f17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b0ca3e42192393e939fdd21e1702d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a714bd0b40e3f9145595a1c95bc6a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8765a0754d631b865ed5f64e0bcf03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb7627996cc09a03583f11c92f7c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b014793a8d4dc96d6d8db64974c03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e080754a84be1b1a4d02668257125558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9724397c4da6a637369a41b0a221958559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437266bdd5c30cbb56cfb065e861181d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576042caf84d45c4e57e43dd858464f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84b161495214700343f933c734f6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65144fc089b2ebfbc64c636932fb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f5c3be8cd5e84edc0499c06260f2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19facdf6d8d6ed285047ba0eea2b6969565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9546638bdc80f6b7153a54bf6296963566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dcd461206c6abd3243a86b97b36a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe4b798a212788bb5696af6c22c1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a2661fd9aaddf1c4306f2ceb48cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c7157c08edcc3d3f17442c071a8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ef7a0046b8561c18a46ea6b18deb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea93572eea632d67c9359bc7c2ab0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019f48e940994a3aafb2a946afe4bf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf105ebfbc30e3945239153a1b62e93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063166fefdebdf3558d78d0a7ee2d50d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73d6fac3adcf4cec254be4d1723fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1444b5240a4a5cc1d1a14cd49a64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9958316523ff8f4caf09557ade6381578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ffb0e2c10581afe5a28a0edf9f9ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88a7fe91dc408c2b254d96d64fe66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1753b0fca0931ec2d3adb2d3f66fb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3bbdbb49c5b1bdd87b36126701c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc9e4fa0f8a3487110ce47544e895583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f8ee3b09d816ed50199cf9695e48a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b98b62c82e599e5b3cdbc4f8d32b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97dd912740d4a62752f716d051482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafbef2f7b38b07e63be1c53bc25caf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff7d92f191c10ccc4559af7b714ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bfde42a701d60b94504989dac4f31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc8774bf82f1e184149904dde4043590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3cc638b244d8e531ed782f39b89fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbc3cf2db8c378cf4a0976d3bd488592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0eed550e0e5942ff0f261dedcc7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff51d3f7e71cff95e9efd0fd7bd3c76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c6b677d8bcdaf9a4c25d40369aee8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d3a40a656ebaa04321b8fed4751a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c6d11223e55f6030d709ce155946597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f3293b858be6239030ac529121c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57369df3856d51fc2f0756f9ad74054c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1900a6a6756d8cb1d68c0262f97be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efbf6c8eab3e193977fca31da6ec67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdc6783aea71d22c8a1de07906fec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37d6c25f29edbc56da103e6a9dba30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05186fa2c2a9ae212fec5dec3680eac6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd354b4e92d2ca1220b91aadf0b12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921b02f81e536303c4fa71c8e9c4238606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269caec07949ddde32d76da707be469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5c221ecec32f1fedcd2e87f19dc84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5203f417cf0ce24357490af6e8d1e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0c2417f48f1c42a422cf5d349a0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7ef7b7a00b687525b444e8bfe5dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fad37d0180b0526fef615ecadea705612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c8f8a24fa0f41d46a3c6dd9aeb52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363f253692e1a322a592f32badf0aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee0c0c3b71f3eff476dbb7883cc66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86cdbd0e268eee2f02a0894d8f05a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e3d69429157ab251c9d1af7b39d9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278683cc8bfd49c172265a97b5aa195618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24a9ddc7e6a9e191c620893573a4d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ca1bb07f3757edac2aaa894470e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7884300775d19916e89b79f69227b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32c4c497fd962493a5a60d9a750cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e1c6edd1da534a4d3ec068df6c17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26356785797e658fbed4b95a5a5ebf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7efd580c160f84e4f2a92803d6f52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5007eca418f93e01cba5fa2df23d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44016aa5007323185e5007e0fa3542627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114293a7fdf8a6f71efa6096c6e22d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200b6bf58470f4ff93eac49366ba18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625abacc392392869c38d3ebb2950e15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80633c411d7f3346a132049dbad4302631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318dbe8adeaf3fb672d245a1c678f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0b2978613c8ddd04035f3d90012d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fba9f75a6d6c58f49d1ca42972d1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745d2d04d437f8723ce927a50b919f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210114ee295bc49a66178dc290a5dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f278325a2cf2b4578ebb9be31a5bfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2cb0a8f23cbdc24253f21fc29208638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be370c530c5828c5970b2d04f81439b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ff275e193cffac0e9411bf952d45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720875615b05e211e2237abc42f43662641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e0d5bc1ead8825c9538d102bc0e23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c182d0a740d7369687a7f453743592643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464a493922bcf20b48988c9e77a3f87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fdb0becfec32d930d6717e26f1429645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3bd2aeef740fffbc9ad23fe120f1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dcba8e5513bd78b6452682a07a8e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39eac9b7b59d027ed25e86fa7894cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9e8a83eead770e39dd64835502ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950eef7e375e39cce663f60741cbb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573b96c46ee6631335d357d07c145ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7a0daee586dd6d444665179a86bae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a769272fd56e10f1559c75cb9191653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f65cb577a35ceeefcf94f26a18535654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c08aafdc84694fd0e424f289c1d5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d87707387150abebc643d024f971656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711802d37d3711a7d24e64ec683f7d6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fca0acade52d5189b0a0d97b59a56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f16a9c420200a643690830dae1a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f74a726f7b806e3f33204124ec293b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf54a359c08dcda289c04f7717fe1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f2bfb077e3d2734358e038f9e587b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a4a2d20cb51bdc9d661f23a2c618663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e9a46195021b283eb38312f8e85e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bed2b795a2fdf7243454d0f0d4a8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c38282ca7a8cb0dd4eb9ec0b7f30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c3b679de28e5fa6e574efb388461667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0548e9f13a07f585dabede529692eec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b53d29fd9340d17e9796f3e28622f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44cdf4394d6649e1beb0e581860160670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c6b1e2d9cff18d16f530d797dac4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78215ac0d1ac200a9202e763af272d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b2180cab4433e0dfcb873f6ed1099673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d26be2183514161b387ef41835d10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba2bd12bf54de80eb18c7db08a730675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177059f6d2600dd8328a00bcfcb3e66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d13cebbc8ddfaf20756fc1c379834677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccd6bc31816428bc3c664ced24fcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32537a125af26e1f07e790449c06f102679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f12ed1f62b9c63fc1fbf17f448974680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30303bca63a59a49537b495fd91b85f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9e6fe7009453b7c024299a4bcb86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e912b1019318743373b77d6218ad798683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56187f3ad6841dffc44423f0d1b4e85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2dffbd142304b69e81e70874b8800685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecc769cbd7d5402c9f9443f08dfa17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b677cbcaf901da9377a4c204425d48d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c627cd0a7b22ae0e3e635d5034877688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527d541801edce24952506a4b390cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ed7cab6dacfc828495e5a65ad08c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f284a1e1002429a63f87e113bf2b34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fd2efaa1eceeb5f2a65bd96b51939692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582dc304bfba3f428db1916bdc13f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c05f4af2ffa3f414de2aae263f44f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a16d41f98af11199dcd2476926469f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e13aac2ce70e4728e0704f75f2c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b6c78c1bc627a2401fac17dfc7d81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428933c31bf465f04c2db37d1383a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534b1d18b0e45671fc430187816830699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e940cb40efd1c19d2be6fc22865c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b980c78d5dd9d3113f83cf43a03338701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad7d141bf4210eef121da5351cd4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82f1a661088068d22ebf88b100b43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c8f0a7042b0a271054a06d93bf355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ba7d0b3f0faffa77363eeafddf63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d197d43e2ffef4dcab44218be0a7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185bb4de4f7798b8b6c9f93064786e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f86f45e530471ac1ed7b6f21ab50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2789b1ab197b52111792651620190709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00e5607f069336b5939a6bfd3f9693710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b16510e19f9a6814f225c5ad9a28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35828e90e24d42de6a1566108afb2765712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc56de0551d035793416c829b5acc67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713baea24b05fa601926c57c985d8ccb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa03fba5f8147dc87b76b12fc5f21f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb147c9345f7b3e0e4b07cff1b352b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1938ee71bd3c3ed311c3ab6a6da47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a48f10209f70c10a417b56868d129b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc31d18f5af71103e26c4e2e85199d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bbeb8db2899b61ba126bdd7fe8679720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4739c662597097fd9e7aba9078adad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492735b449398a87d920060b0636f87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e06424feccc775f60d172f8f4177723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed0f48b4ed76fa8c06ab88b555f7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef24a9ba4c11915470fe5c116f7d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0305e0469b2a6dbb0e36167d85aed2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9da6d6bb230f3a3d994997b9a907b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198ee85f546f32469cc86224de4f3be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535125d44a9644a9110493c5ca911197729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901245e2eb98c54f62c7535ddc2a04b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a9d5f9b5f050f313f0760e179ca8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a9f068034ea5efd6293a1f62e9df732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528ff4c7ed1ca1931df368ac9f962ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed79bf25ba5a4db1e3f49f4f0212ef12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4684a4228e3a70ba1dc77a66f1026693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaec73154fe2b300884d838aaf55344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c852e220274f93ce05cfbe42c9f625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d78a50b56d9426354707acd32a0946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d0c6b1f36a1a3f05578e6f0055ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8527dee251f99862ee861e175ad1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894e89daae23d136580ad8773dd60df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1773ee1d131025147567878005aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5fad94fcd7e049fc0cdb88a9a825011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71eb0b3e658ba947ddef8abab114012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f87d5bc55b8d862c4582b684d982a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09bb4347539a0dbdc83e7e556112d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7565d82627cfbe8b1349bac5470ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a867c28929ff439089f4063cc902ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10a9a70c896d20f15a6e171f6d991317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572cd16bcd28db586dcaa86bc86fc5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed4a97a6349d65cf5d507067259ded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5128eb20365aa8c15de6dcd60b6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadde9686ecc5f448bf775ee8462a1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6668cfe21e40e90d2a9c89c7ac62b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539a58a2d4cd58709a3fe6c041cdae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308429fd3a61a8d9708e96786b7a3cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aaa505139d671e1709cb30f9a991725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94abaffcfbdf6f81f658407b55a05f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f6cfb355dcfaf8765558fd5adf2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8f33bd9334d0ab00c68647f49783d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d85de57f6e11687cf859755e661529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377113bf85397eec6cc3f3867e7c534930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf9a31b8af86280c18afb6ef06a7bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f90ebef9d1c54c21580d7344dcb6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47febea80dcdc84044f5e7c7e3a43c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169125d823e7eaf444c88c80c536a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b33a0d3285f57eff6edd72d0cb878f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfffe444ab57e5e8cb5f894cc30bd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc8e7dfc4c4d03fece515c7a1c2afb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1fd2d921cc50a61755927f1b15db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0a2b46944bc10f48df08cd494c3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cb4baee8be069e3b25ad8a3263cc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2901a7eeeec04a2e5d048b2712d42041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d89b4e5b11206ff7b29ff9e038a7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd389c6c20c308807f40a8d1ead9141c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c77ee1e46d4914b01c810d2dedde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a228cd1f9b43034b700a43ffec7b05f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad072826c26233ed1039719ed6ee17446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b7ccc28d0cadc7efebdf821bd2a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabaa5c3dceacd70e098d89e8eb31248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0985c23ae9041b13a3a2791c8b8ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fabc7d18fada7afea7355ad40c3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11882c1da7f6f79a568ac3c0c6fa24351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85517c21805c26f9c159237cc79af452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb91c639138e41a30048de231048a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb75a2cb337849afb65fee70160f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2f0b98beb5c8ca557c4d90063dbe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30583d34452da9f62472d49323b6ea3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f8d242666b6f4d767f879811676d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21d59cf2ddb8f8518cc775533983858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3687a156b2e11ffe617c300f78074059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649853c5de5f7fa25bbf10b05e1401860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc567e29c26540978867261f10aa72c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7487cc965e3a040978105c8ef84ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd0160337f3816b400ee1a8cc238963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56e01aa31fa6da2635186dc5656af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ce074e514700abc2ebfd547690a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066101b5249154b0debc089d1744696166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e1caa8b6bb18b3aac57527bdec71867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e06db7cc970678b8651e97046c68368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c8f8f1cf529020a57cce3a837f8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdfc4f869204873d19ff6478f846eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6334be94dc4f387763b6489c3b798e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9213827cb1f53f5df07020f51a999ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4fb72a48fb02316a653b19c1a54d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ae99b855aa79a71e92b4b52273ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de638531f42189a7a801fe616514ff7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1551c2872780fd1550ef0fdb766176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fef93d4d56e026fe263c12ec1715477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d741da3fa64e28dcfe86d9b7d726178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ace688f8bc228f0dc34b4d21038f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d033b320c167291c997e7fa572e7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adae38bb5a2ad50f1effbc3b6daa6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd146abafd6475b80106716109b99182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f975c86e302fb89e5db044a21ac1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9bc8c9220653604837c26aceb2c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b9321aaa58c192943723707177a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0053236c7ba1773fec814a7690e4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d038fbc34c04ef97f71206386fa087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7881534229e7c1b8d64c3bdf9b0af588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37ec9694b9a102b7124a879ff86b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85997079fee29a965dff7217682327e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cd7c11cf8e29072448a93eaa8d8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e94fe0ca396232b2ce6e527d908cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6091e352571127c00ab9f36d10de293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59945d6c61049df7652d4c9a67908e6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0ae3612a63faef7ee5c2492eb3d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd93dc9401a6d13b45c6ae959ced89f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7fa3039abacfff109780bbb5cd32997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0a5695d8eb876e8cb6093216281dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517372fa929fed750663c04fde9bbe1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a00f893553b96d5ce3b0693758b12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc96edbd13b83df9ce1c12eea1462101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee572a7e26192de70c6655eb919feaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afbc9447e502fb5695d8568518ebbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebc09e27713c01c9e4572087cc8f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e18be7de37f61e6074c0bd908deb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657014f02c583f1f9d4d2fb947414f13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc2325a178a83f40e5a32e443c608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84550a8889fb86484d5c379808a4f92f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea821717dac3ce79e852dceae753bd36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430b4a253690105eaa9e01d5e55f60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf007fe610d44c4cec9c8a04f9d3a92e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79055145dbf3b6a7bae552e2b277c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c53d59ff38b1aa8a04b1dce55559a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9960f8e9c15be0e7ea488d00bd2d88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b317877ab583e5d4b535c180980d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240600e81c996ed7cabf2fc2dec6ce30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b2ce532d1d995762e8a74f50c5bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4352bc2167f6da1c96dfae24361d1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be2f5bda545ba130664a5b19b54eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709ea08ae58d63436fb53c62de67192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ce8489875563d116bd9041b2d12e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877e2e9254755c8b54f9778e33312d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49262a3402e5666525c68ad7ff60f3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a8bb2242e7ab6049a1a2d8155224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97e85adba440d65595be43558062e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3308b6812112808ea712e35a50622126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de1b72ff22165d036d20677cf09b46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac45cdf42516c25b7be53b76dce68c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ed1ab15aeeb8eed6d537eb0794da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394f7c886b9ad1c5e97c8d1a8fc3543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3019f027824a88c5ad374ef7d04ea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4056d9bc881ddf52ab2ddc6c3e136c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfeacc99f85fc085198aa9ba4e60e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd45fb05f1a93a1deacc1dd335d040134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838dcc9be1942d2d89a7fe47a9995d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f1fa123ef7425f6aa160885b5f7ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd818d48a418c6371a4f000ce757e8f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043d324c606ad27fc7171dc1c7ed80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446c025fb97df3d0f93c192923255f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc246cce2098f117c0ccbefa68390d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77773515dd27115c9b0047bf8faac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dade9a357a72caf5d03d0b5da94847e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca575106af33da2f75ff47a8bfa146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00405319d16d07c6a458c790ff8b6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a591adb2af6d4c5f42450623f48f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42389008dfe3f703e73a0c9fc49e80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be2817362d007f61b2d1f5fee4cc13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e99e116f8064836a49532cf32376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be9254bc36513ef294bcfef89a8586149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd06948eddad63a43959ee2bef151150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0c6d05c9101a6456ca6318538305f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f32b2884b641b6f99ae4dee7febb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31582b012583e44f31c7b1450a2a30d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92156ede3afcbcf47647dc1575d525154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad80d2040775b1ada7e1625de5ffdc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a32bb433ec73675acce201d18a87ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4236ef85aee8a4b554965ab0b1d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716028c5b9eb7c827f97d2947bf211e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f87de87026998fa943221948514ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e3954f5cfa77ed9a7fab35df53eb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a660cd563f2c7ceb9a0070b539f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82524970aae66428509dcea00decd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3cc871efa4c2519278e4912f28d06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28269bf99fa4013c8ed694f640d5d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c30e6c3d6ecd8bf72986110f77916165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adc53cf7b2f7b4949555a80bb6a9f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867987a9c86abf847cfe6584246ec4d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1dbe2335fce9489af62b2c47cee89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd5a22402b8ce2f5fdd9a9fbee5736169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe97c5dedb4d302c52364399505194170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab22ad479fad6e8e3ff6354688eb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc09d09e932014387b24de86809a10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634fc0c1250d754c5ac447fe4cc55aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71fd477ddd8ec9df46aa23d91a3b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d6a01820cd64235342f899de9dbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226cd1116008a1ad5acef39be0845f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570bd413a467f9f50be15d0f5519e9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a08ef1ad1711cbc9109441628eb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded8706fc5b638f02a013139777cd58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23275c9ce07b574ed42fdfb3030df8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d6ce4e78424895f2b82b84eaf19ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ce35efe4cf0190784d51e97c34ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb6b210f4f0a81633a009109fe933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c264d7019cfdf9dc7b19184b4b33e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e4a3e1b41ab60785f58ef434f1d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24565bafc1a9097bc59d1ec24f781186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf04201a0c223593494a55c104d8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd5d8cddbe4ffb2859b2de0450d61b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad7b5aa4ccfcab4fb8dbd2424db56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2bc7d723940f7a53af67cc60649f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc286da666f3922e8dd52ebcf3e600a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8210c88526a1df49cb1c45a67ff6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d376c1fbdd3a791602040964af0902193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceff777178bbc1897216f52a766a23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891b4f4ed27ff880749d84358965ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e6c1f8dc026b76d9556b2006034c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff0b3a6a0dee5bfd662f8b120f714197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff18564c56855af36eae70326ea201198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f95e0599c73b715f513633b025cc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f64f0c95f0b3d3b36f15618e0d7dfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad09be36b8c6d7e7a8a9f905353c33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbf2c7860469a96abdc1b16faef30a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703342b527b84f782a3b5f25950913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37e16362300696cf1fdbfbbd43488204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6740693e161917932a1397b7a34dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a96402cb80e7659d0e29065223f4b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f194089b2a56fda9360a7f772d9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2855fdad26445af474406f5b4e596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f413c391db71cbc82888f77df70872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87886dd704e1caa133d41637a68d2e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d2d4e659da1a03a685da5d054860211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf468fe3b9a5a3d0ae3c037daa8ae1ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf57309d226bbd7a9f09799420b4c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c4c4d861088f2e3a39f9fe5f2977214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e94b9a09c7d9ae43b9e7f326cac6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27cdc7aebaaffca4a148fc3dea46c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed09e762490d849d489bfae0a24c5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67b31c0635b7d963b97f901098e52e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e77a290e290f6497b26bfd2870d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00aa1dbb42278654f10b123e4c91fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae72504bd56235ae9db4ab6735dd342221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a89412d4261dfdc202538670d56b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e0eee7a9ff65af320a8464535d267223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcedda71ec924a2c372adb94c7cea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f28fdb48ab2d3fd2b980196549e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab868f6324383611caefccf062369986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a626ba8821b42ba2a0514a93de16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cea74f2b1b8b80ecb05e44b48a73e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e2cbb690a309d55e1da15938c681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd92a0d59324b5b086b63824ef064df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670c467486fccc524d44c9bbe7f8fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815e523d94bad6c4ecf8ccd167522b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd9e0618b723bf45e530ace5e7189233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255989a4a7269f7c7ac47d42c7d648e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c893781cf2271c5ca7d71471c1c1da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccf06aaad2ea93ce320b0be2f2b2e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f0fbd0a63c0548c9a1613503c9dbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f458908b7fcdb8389f0e809213fd8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e524a8f8a8792928c57bddbbd3d221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a989279fb05b43a34d7382f6e3a02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a932ba7f5ca897e7478facbdd5066241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9c2d3d4c29bf76d31e1948afe566242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579beec1c62c07832516bf3d972197bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11d0a05007fd42a291c00ec698364244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899029ce81e80af6f1b4a4c621d2dd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef3a0f29a410771eef7e464e0f723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57657325db8e75725094cd4b39346247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda80f6778ec886b46ba34ffb2bea46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32d3fb05992ae6692f117044b05e8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeba18c9ed5e5739e057bcb98f2990250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564689c59208ad601f3bdf7cb0c3d7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146d47ba7e8c0d5e298b73c95cf616252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b4e2ffedcc53b6c3e45ae1c9486c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f018ce0deea2bf546ed7e9a4253d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e207b34add8da26d4dabff47e3fa4bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a09f2a568bcc274536d2f2a50d4cf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f048e9f85395171a3894a56fa5019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32afcb4fabbea31c141175627389c82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126feef2ca4e0939aebab2b5307b443f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb929e1f6f7a1480a53317e1fabbd59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73faefc7a52e9e9f15ed74937d9d2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84827f51bcd4be86a45914241318b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebe63c97edea40076bbb2d3036fd9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cfd6a4a6cd1490b265f7b09a92ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe043080cd815cfd95fb4081b17a81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475d0db72979579d1c0eb377aaa42a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ca2df913538da55dbfd9f3fbe1e46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029929d9acad03a28f0e6ba785cf5fdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e732ec98c01431bf6a8477aa9583269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f633937d91f2b7ef4cfa6f0ba240270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46feee9c33717778a3e9f57439270a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3f3910d2b1c27c44b9c5ce815649272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32f7ade280dc53a969ffea0f01d16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687d6ecbee72f409c4d64c5fa033ed6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6930e5955db4192a75d59d7dd663a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa28657c0b0099225bef1b85e5a0882276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca42c40f5fe223b072df0f334878e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4c1723ad90f8d49034f325bba3b3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941936860c27054387127ed89b8e414279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c6df08e2f7d97aacd87848c0b87c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d0c0e3f4d7dc4788b3c888fd4644281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9726b4e3ac10ee56814e7c903602e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbeedc6dd0ff13011001d008e44fce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e32f3cdcafbd3588ecfee82f2077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185def5ed1248429c07ab0eca657aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f8f1aa730c6860ac8734d1fb8e93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51c964317a92732c65d6da15881a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396068bb1cf29b961241bd78c5b8f35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30138426f63d87e7e983a9f11c35cca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a58f22a5586dd257fdf25a44089b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da4556ec498c4723c4301e4296626291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccecc3c3c3f9b03a8f23df9ec9730f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aa68ca45cd0520b662f18bb3613b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa121c71ae17c2a210a7a99e630e6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4771701e8d1b4b09a2400630253bfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae54f6fc58309c8af9b1d2e1ac5acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff43f6115afa019808e9bf0189e310297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124765e0ef53adda35a7680271b79c2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affd2aa920983bd284224967135e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386f03b92621cd1be745a406153147300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe622f399b2d7726dc9bb239b9515403301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3dbd880e02b1795235795d46d237302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3e1f05b719edc6300cb49569d4c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b803fe5786aecd55aea0a83b2a8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8465608768a9872fa74db14e6f2f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14efa5fd2b9fe8e08f9aa2dec45405a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab87bf8f0d558e340c096b44a6c0c0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5c7438f9eb78fea29d917cd6f5d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe255030bd1379b76c14a7064257435309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3adcad3fc201ae204684db1d8dba5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9c4d465cec064d198546aa0617ca7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc617f2e09df4efff4e385c7cc410312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd6d57ae22d4ddb22847b97c0e3e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7711c2861e61603ac3b6a6e1899318c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809b5c83f6f64498ee57b435c0ea942315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b36ff85105c29c066e8cc0026eaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8bf2a5e91f7f4163f4452703dc63e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c3ffb03c8062cd8afd35e24fac23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06d072472ce4fdf063f1e80d2b3e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372f71899c688de01acad38c44c2dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f43d1ee6715e03c88d51584a6362c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b3b0fbe1e64b648f1efead058e3e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85ba83ad21c9b5abf7811b04ec42b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99984aa1ecb9831b5625315d39e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45641f49db3bf73df30dfec7add894325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb812192cc55401d248ecad6c3ca92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf5b5ff9dd62069b44dce803203db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58443468e2f577e467c11bb2a563c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3837d3bb2666bd3a14eaa14e084ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d69d08e5f63807740d4be1ec5f205330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8ea212dd330e31bb917b19c8c7ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a8c10f5186ff5bf4b12572e2b8dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0376cff561495c1d0ba507591677e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd45d81c3444b6914f158c9af90cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393fe92f8a761e66044b7a625517ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f0ceba413dfc44cf943f037b9baa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65020bd3417e5bb0f8c4c7a7d7348d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6ab46f2afc86709bd9a9268e6f82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769563ef290e404569e778304e0a89eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351087f3bf5ef805b20a24fb5b4bee7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ae60c1f232cb9d3d816b00bf189b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6872974b1c08269d9e0064a57e58e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06aede406ab2396ee7805b56b8ad09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef07d2d8e7041dab848e84c37b1ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d69fc409b9c3ade12ae3ef57bc7cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb3c54b1d97e0323bb1e682afdbde9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc979860d7dfba45ea071022bcf3346347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0aff488cd234133763a4acbf29e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c32af1729b4054827afc64d25cef3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a2521e9676c06070219915ad028f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91da905450764ad1f7a7aa4e5a041ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a124b6d982f7fce495076d70595f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d16581d3cbc515c2dbb780569c853353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217ea5089cb20b6136a13456611c5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7964e594c8376b00804bff7396bf25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e228870bdf4716e092444e238f8af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f387a663cacdd11982b1a285aa1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcde391dea22a01902f1ad7a575bb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e00be9e17eca7de1dc035df53a4dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab09b94413fafa6b671e58cec9c97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06f9e1eda30369a72c84c1e8bb14d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da604eb32dceb83760b304adef906c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765b6c428e3fae0d3847109a448e56d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d212bc8b4dea4e043b13e7340308e47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a811c5d1250731e4d7d8a09a77537d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b18401b906a8349c2647a41ae5346366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e2df35738cf5e03070927dd0c17b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cea8d20fcb8ebe1590696db07a027368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f529a792c0453956efeb6210ed52d3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e0faf02f8bacf3960dc387891986370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf269652757b83220053fa51b8212371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250382b8e443a4558018cd5f5538e8d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec53de56448152f152d4791c15bfa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae153b5b80ee3ba689049f1af396af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316851da8b4745227e0da69a510bfb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f610daf0e8bb554238f76fa36e19067376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a73a6826d5a1b789c603d581c5cd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025c8ee715012c3713158dcf349ef7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa059b2024be244a6fdac36e8990a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d679788426e027cd669770da1ea2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158713a2e13bf154f78e2860fed2bed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b21c602c46b2d2059ee0d8c5c89c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eeb15427f34fca275d2b1239838e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19c20f1fcb8f9d4fcdad368be8a126384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d1c7199d068284fde56b26b6fdf3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2c34b572d2e109feacbd12a2c52c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301821ac78bf6f6c98d8714fb53b046387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84890ab7c4851be2c6ad218070187a00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a60ff365344d3c42763c33861267e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583042d1d326b8204b4290b1ed8959390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451c2febd9c5576e99e0eaec8136165391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3793414a9ccb6351fd5d6d78fdfb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0429760aefdb953841b99331bf99fa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b70eecb5ea74c2c259afc563ec0f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464614fa8684e56c2e439cf214a51ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b6a1d69e6b744e88794336cf3d3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957fc810f96caa45475d56088ca317f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163fbfc714590408188229c902433a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb7c3d364b158636e2b75b5140682d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a139265f9598b81d85ab86ad266348400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19f21a63d001084c5ff44f5f819a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc16dab060710958dcb5d6d8be6ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ecd7656f56da16938a1c7cb46bd87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521889d2d243c0529e6571f974c8cfc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc7dbba6d67798b360803b6477b7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970566158d2253a54ffae9d8619ac05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810b9ed7a9fce8a28ccc995759a5cc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80f7d8b8ac89abb7c208fae3268c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4254089975d2e5de23d4ea4f05c195409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf589904c84a085afaf4ece6301453410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09338527c83991492112afbac8d515411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373ce3a1a8b255cef046be7cf1a8bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950a3695855dafaeabb61e51435119c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecdae6d10bfbe6e227c87ad88f7a21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f20c339ed5646b350c12de7e78a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6752faa9f44efc3fe6af83d10b7821416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78227f5ae2e8fa7a82be84e184cf4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809175af8a2b9f91b1cd559a14fc0496418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4a8db8763e266963e104cb02ee00b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0e27666d211677c115853343d42f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014cb6baff16344b6cb69cd8a4e70e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383207662e3d2635d03f1ede7d95a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9cf00a4ba42e93a9d71ccd619a217423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bf4ca302b92f2f8b67aa55483dd9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6584aa1514f56efe017aae8e0266f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a70fab4d9c517a26b0406fd21719c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9077219622da56e08fba167ef251dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ee614f1ef2a839eb1f3f5a61f150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13601893ffa8b1ecb8a621f5b3aaf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91713170ab23620f874297d5aba869a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c59d138081c279d8e2cbfddc473b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62598a25222ba75b7a1b167f91ca4e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986e1d7aa4517fe55c9f6cfd91bb9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c39f0bf4624b1dca65f3380f6344a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f69fb28380441754aa69ae37a31a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caff2fae7804c20eff2d39e5f37094436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab92af22bd17d51d7b52bcb3e6418437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7f7f441e869a217097c877490b17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f99ed64af9e7e6a269c5051e60d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe01f2314d06e29dbb613c09be7104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04600eca7827696a587335b7a662307441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558700628a9676760b19a26e1e24eae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f99c2603bac0db97112da3a278e67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7fc395f2dfb8a42dbc5c01325636444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c60cbf428dd128069984e8f294b820445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88afd9a73977c3c888f76ef96f65a3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e1a57100d9014a1600f416ce7157d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5952f8d09bf54fd7484aab44b45dcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ee8dc606886bdf1fd407bf32fe38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7afafcd8bea3f566b62537f417a96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a5e2f5dc99f14a4a92e4c921e8f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507855e556ed40c6b0ee3ae414b594de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5fd8a1fbedbc9545640575a054b4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bc08b2b01724a90d9f3adce8b33c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c89be239d99136debee19d0cb2251455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04f6e3c9531b292be867e78f92cdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a9d680d1fcde9ce0d8b10639dde5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38a54e72b50bdf6eb8a97de49b660d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fd5516d10b1d84a7830a8d7e8d51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9119033522c8acd5efb181841b19eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1de97d1860617708f7b4b139beb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fca34a46772fe9e3ff41534462cac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498651bbc375cd0ccef6d12d34130a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf29cc9adefe9b14f0d1c5a0ed59fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13ba27c7e924dfcc6a0cea5567958465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c79f811ccdbb5b48936c57e363aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf22ff0cc2d1a0b07ad91f9d225557b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3c0e00d13d17733c3c449aa5e4d57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314427c2a7c3cccbbb3dbe8a40069fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747969ff650597d4705dea61a71ac96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad88e6d4ab5be6769c2044713f0029471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de54fcddd4b7438debdbdf0b4144718472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635a072c83d4493ee7d0a817bb5f03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf143a9e141a95f3e5731d1474e9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265db66b3e471b9b06bfe536ee0f0a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998b701b165c147dc495ab0193d45eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc66df0746c9f891f50d2d89ab85da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb568ed02ff030ad7e166b517f82dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bbbc8e8bfc3b8b8d1043da3011f79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c9b8c21adec9437201461e57fffe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f3bf1969e20bf5d4da4e8f3c2f37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88dd9ede088c5e3ccae22e6d5e707482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84284abf98b08f4b1abf7ffd279d82e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6dcfd7df46a665c22f0b941fb89d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e61f389d7b6b538ab0a81b1468a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8fe94490f7a44c99563d94eaa50b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e864ec87b71e37f73cfb7082dbe2e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8798d47bdcaee61ae1b71393c3d917488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2a5e02dcfa78338569b20afc1a8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab08434e7feb88fa4b4690fa554811490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200416549de6df0c44168158f62975fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1bcf8a01483411ee625d9d9142b9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd1e6d7eb9c040a11bfd8362a1c26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ce4454987c6fe8249284012fa24d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932589ab6e0394a3a479c6a8baa2a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eedaf244b80e2d96a7fe7701126035496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d9fc143620f7a7ab135f94dac45a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc942142320cd5cd97c60ad8463f0f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dafb4712d80999302effbbf6be02d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda163e4b8b3c679f2b6ace4c8990d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be439abb8076b265ec74ff182ea44f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa166ba090dbab9331493a969ab00936502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078de15461cccc241cc8777526f7260c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8f20fc1bb9a60d8998f003232378504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d21c721273f8a5500768ce6c6095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f017606127e79585969fa18d62083506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1221765fb0b7318f74b50b9f3c249507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ce4dd4fdac826baec5bba609bddc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632096569a89ec52cdbf1d26f841877509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370741f4ca34ac645ce89bd78c979e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac10ae4514ebecaf6a2e0263229506511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d935a3c510c31fb699dcb1986cafd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b7dd17f8de292d2f3b5bf653a9e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806902e15a6c22845075b17191adad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ea087bb107e7814fd4bfd3e48e05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cceebf79773fd6539d6c7989021d87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9ceb61cd0e11bee66934405f3242f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c89291851340cdbeee35166a9e084518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a1f55e0627b6f04df0a119979f67b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796407403a6ddd0efafcab95b1c1d95e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c20249eae5685c1770455abbf265521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c51a1ebc99e4225e872e786448a3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e464442c7fd24681a15f82049410c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626e2f1318474797f07d26cd11d889524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b991214530ea35317ff59c403d58b5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18a616ef3036e632faf6a8f8c2348526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06170ea146dc5668a69aa8ba4c33a3f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14376d95e0d881f669f70d7e2cace20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e74f038f77f232e856d0f68000a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2193c169feea215c731cdde441032b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6828706fb444c975eb350d40a6fd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97c5bab4b2e733c84472356f76999532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ae41e0092db3303e4e204782b335533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc310f61cc9dc42a7fd5685a37131d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912e775fe2045c9b974053924a23b06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376cc9600151d3287e79ad0a8c402d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4d3b1667af97b555b71eb51814480537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ded208daed6c40fc9ec81bccd1a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f381efb985337f1438f383c3cc082a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b348d3de9d6057103f10e1b409401f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5d942c6d36a135e943ebf02d61f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486b135546fd375bb05313d67444e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fe4a9b30a3b7c410147a2e0913937543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5133f7f2e15b17f72877346a61c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df817ac1f33596e5005e606209606545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d6ba6a8b444cbe13f7e583f5b4a71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6523b0fd98e38da4a216a660489f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eeab1326d7a898ce2e3c8dc52b07f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9972a57d66b855f9e57878b06ba0fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa844b76f793f52637b40500e3f9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101b8bca5c5138ca498a1f1eb5e3ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3492e33ec781763aec2af4631d3e46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf75b33eaf9dc52179e5be770a1c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265dc7d5e28d1afbe1e600d5d444b8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e621fe5ee05634d787b1761e90662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716a0d57db3d19132d5be4b82b1617556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0d775a749e760b332379319f7b99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbb1db27a028b38e71becd1dcef0e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd09f260cbef9118bde261ba42ac5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89c7d661c8567968ff4bffc0e6bdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611c2a030504005fcd3dab9edb6ce1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084faaeab84403cd66b4663ad1f64d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0bdfc482e590ea4686c6ce06e30ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc819307178410d634419f9ed106a26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6892ab5205125a5043d1d312c5ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a595635af7c730545b4752e6cb584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2900e1315a85c0fc3c9f3ee0e65bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6e4033e366188f11d6e8ea1b14da2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8167525c805944857585be100ac34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61406b2f7bb73510a72bbd59d6571570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e64d2357b1f86f7720d65fd0bfa217571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7fba41499c6285b7dc4525737e0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e931188aea3fb31b4a4d2685971c3b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169190557a45e607ac63fe372b8e84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ad60d5618bc021478868dbaed97e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1751dee047b2ff10b8c46aaccc01d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583896b94aacc9e97519e04622c7bdc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0209d4ea43db9dca883e37c9a0a65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c98068ccac9d82bb72650cbcfbd30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942191a9735cc3433c1bb285187dee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75829909980c72a6f014b6af0a7839581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda103cddbbf58352cb38a1ed264f4ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398f8983aa3292e5ae631ae242bbc84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008205ac1e27b479af395050c42193e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3583e796e1d36c6568385c38ee722585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87454e3b9a99384e11c545f614dc11c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5505e7f7b9471bc04ab0bff4a6f2705587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369981ed3bee183b9459b26dad552fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d379b002b310fd113a40975db718740589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d117740b45c02b7f7c36030fb7980d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284a45433ba5b726c779b0e98f17b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883d74731039e5f38f087b9d57bed6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c44354c7441877c10f3012e2b7bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7242992aa47d1fb3e3666f8eae527c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7bea94d1ebbaf1d3f8b5f6a5c79fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5fb168e607f5d0f3a8472aa3cb5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e6367b2fc652addf53e4cbe86272597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24228cca45db96911afda2a080c92a1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfab9e89b549dfa62e4b54f9e136e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031983b31c8eb390bc13ae8ee9bca26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e282383ec5977936c781b3d46ab1e02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d70161f075e753776f859f27fda47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd604536cca94f973b554b93c7bf423a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874cdeece382bf2824bab2fd8692e6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c77ef17aa21cbbff424a30afb3c4ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcf6ede2c4ea3c4e7e8a531bbcca3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50829e80e194eb2d7c2672f9cab7ffc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eaa9208067c812a16f77a059f5e25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722374a66b04743c51a56bdecb768880609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e826ff256746cddf283f29159277610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf597fb8a21a2a6b65b411063caf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710eaf8169894d315ee3d6f0980d938612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06031e74737b06e81f1a28a403a613613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d62ec38490ed6088f71bdf7d0ef907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0532441741c76baa9fa5bfda69f518615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911602921a2f2cb9e7ff638af603579b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37038f64a8a7b9815479102bf5600617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1a47b32afa8343d6b41462f184582618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed992786ab3a457080d3bc037915fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2660ab55d6bf89874d135af3abae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d88a5147f38d7e8c4e88e3d968c63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846a92ac20ac6480179c58ac263120622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eec94f183498eedbd6f3aed4a74a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5ee69a351a5edd0f649db007dbb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8790ad8499cbd8086e7fe2d1e622625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c842b7475a1944d145d0881fe98a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3cdb6b992f86fd7a52530f9cf824627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250749b8de0db2095d389425cf072a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e39f0abdde2b294d2e5c5abe85d89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275e2e0110c80c2e88672ec318e126630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87201faf7d3884f80af3e7f497c3c8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8bbe7eaa71cd88c36f6c2f0ea0282632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650ab80206da26764118f06be4a08d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aac48281ff37fe546a99cf24992e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b63cf86534aad91af42cae11b09218635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a32eadad800f2809f6355c6514b3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05c332283b1298060193203c9bd0ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d3b119fe51ba35aeb87d9334ab699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ad182774014c27ed28d8a542da3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b79b0219f6336adab1072b617d3379640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f5aeea5ba914e546acf697c7ac10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656e05a608120fbb1e914f5254ec36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d457fdf53a4fc9a75453a2883da0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204983e4c42150b20f08e17d2f1ba8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d427ac738cb044aadb47a66aaa6a245645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc25581446f529a6288bdc45e1d604646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3bd195842d86ca39644dca00c1913647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313552d25b74204e922ba7504b74730648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336224a713de2b62ab4ffd6de8afc34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5ef51f2d261e8fde843e4444bb84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca73feabd480b71e08344cae669e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb614a4fe5309340c5008d43fc2c23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3365029a6f8f9d4b0e895382d5ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001011f399b78e537160e2503170c42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4852ee2d9815abfe270d19ab9219e28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22bb946b26998aa26a31ed4060db18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35cd0f5272c09e83e749496996b1a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1354c25ab20ec108ed2f66ea874c70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317d0b3a64a6720a5a2729c0f7ed40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506173f8e58569879d0686d61f57dfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac97b9a8f7262621530c68147df5a8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c759ea403f09304d54b6db470ddbba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb52381390c95c83586feff3e2f7ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55c44f4defc3728a3178a294bb4fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3cc5aed9b9d2962ad6f6cc5a6a4e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41962cfeb31da11c27cd0bfecf31ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e163ab4330996d2e16f62f917ce346667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de0a1fafe1a107bde228f5e5b2900668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f017bc4c246d11f204bfab1cb8e364b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6ea78ffaa9baad63ffb9600542dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046aafb70a082ba6cb2d7d540541d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d205c7f1399658a08c3c3286d4b9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204f1c0c4e9d8e0a75da91a88ba4792673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ec6b2aee0cecd35dd0cf934bad8b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc312f80f92d7d58f631e4422f6517cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edefb836d6a06c5736a34f51ab83dbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb626e74168e667e97dba6d652e86b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9dab2da7b0778766a752be13fb015678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>