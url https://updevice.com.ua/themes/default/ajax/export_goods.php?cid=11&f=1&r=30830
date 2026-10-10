--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f8026a537c47dde924124e2b598221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8071face4d15a43bb359baf75c80bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9c00a62cf0f1dc11bd2dce8402d733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3cbf33db06a86f35c2848f0cef5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a1c5622e1468e97da2b1d3642a6105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d999eb43ed167e8d30f77d8d07e5aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653fd06060eb1680aad59a7996aaed87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b9b3cf2713f505a39ba129dc02ff28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fc4901b097305f7559cdec7c901599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1d4378a12201278ff4a00d61cc19810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38053239445231646eb7397fb9aaa0c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a334fae9ad1916870a5fd419410364c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd91786c1ac0292923d5f7a05544d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e583bfc1fc8082281749725e5ee98814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf945d22a8d4112cf970c2aad86b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2aeaa71fefc0504b125bd9b79aa6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2fa56e8ec80f4587921bae2c74f9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ee8d4c1e7b8f3e2195f6ecb642ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514063ad691fe9d5c0671364c18e17419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9ee7deb405f4470b6f0962e207bd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba9eca1359b3b14be9d2cf69b028d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fff4f71a33a810159870ef41f8dd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1167337e26f59cb43ea29b13e610eb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78efd9ade4e97961a02094783fe0c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1de23be6d3c69d924308585c6b4c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842379a083bc864c093ae3622557f39126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5a0e84ce8cbfab59277e202066df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdada8d7b8dd3df85b5d25f50319c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e510977ae87f6fa752f8f0b0534c47029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b2cb22b546c03934a24beafe4f0fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d72a37d168ff1cfdc393c5dd71ff931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637850e175e1b45753e7a4161e6b1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b0d79212da6b012df4400b27d32e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef095b90bdb9a9b5a1953edd758a7b7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f819e426fe5a8d4caa42d5bb2e5a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ccdbab3e2f41064ec03cbfa4047636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac789e0f7af919b0b6ac099e739bc5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de765162e6dd191624983220c49c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1cf9259a0900476843836a641171a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b2fb84ade7c8810bad12ff56019b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b45facd1b5dc742390b01462fbd4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354409d91142f90638a969698b67054042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11756dcd00c7f937cb33c7100c559e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c963b5b7dfc36ba5d9fa95c5c427a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6381286fcf5bc97590e3d0716463c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d046450ac407da41e83b4aa6472146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f9cf64b0a0cb54750f505557096c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfad1e1d8836eabb58e8a2d35b9f3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cef963133b679b9ff11a5ec587b5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c0b540e10ff303b272ea384fc8f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8822276088d11997bfdfc8f470c086151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f746ce63d1cf3ec3094098ea79485952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2edf22a750f82a9de64da5a6bd17d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63432b223bf739ba4686e0d4ede59e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ee4274eaea715a366d3b7fee1776055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ea7e0d2f9c0ade079d092d443842656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0e72399595a9d98a3225fd03bd9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d506bb329d0148d72f0e256a778acf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592458ff690a6b0e164414f3af5b7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5afb1bd8bc008a89185b63848414b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3895d145c57af78e9ef9341a8e20e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b53c285aebe63bb39113b479b09bfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237243c1eafb3b0c8687a31845e8f0b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494320093224c73aeb363b0f981d58064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a3a4be740b684163775eb8b619a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab97e0af26bbf87db886e01f76be466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85888ce5bc9a7ce252e7fcdc904e752f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc75eadcf2776d74dee2b51b55090868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5d9d816ec9478b83288b5d7827aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2ca442904ec6a8332eaef7aa9f4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289fd262304d2eccda409c2d9ca722f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53443285926cf9aec0c9724b95a206e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b3f8cc3ee6194f67367d74486ba673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e3e8519cc678ced1f617a40d5912c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0fe6d7d72206fe17c19393edb6ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac4c2cea5951aacbee6c9ede35e7ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a88c64067668ca9d59d19219c33c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3aac8b278850188f40b417701f89c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c3239e07a6087cac4eed94c8229c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9417c52a6b0064e2c5a351791a54780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088956f80862d60cbfce4e506c6bdfec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e91dc2a85ef42749d121cd49ccad382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409daada714c5919453b3d01c18378883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49630b7bd2ee03a3ecd6d6bb8960df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1653c3f94908f25143ab8770d88485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7c984325581498d4501b4ae32b7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff69cd9519b82ec9ed4a83d46942287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393cfda39015d11388874d8f79d2ec788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dfcf8466d6edba57746a12421d40989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135913d38a225c7120194a88d4166f0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5b41fa575f310dae8d772ea80c51b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6a3d57671ca4a09d30c0aa43f99892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29e8d3955892acf3bf1d9da7cf22393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5538f8dd259173e7ba459448f6e5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04aff82b99dce27b29c026e45a3be695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbcf5b1a04ee4e622dfaf0893382d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eef58ad873a96db670071172b9fde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb8131b68970d5f4a0610ba91c97e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3cb86ce517f4902664b29af6513d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe4b469647b62e3f0cda814d3154b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed98c3635b7a7ad44682ba52c2c0c9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5396dd9a409da5fa754cc6a82051d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991a4368f4f6a4dd242cd2605b13ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee657f106158abc0aaf57aa7f94f050c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d60d370ab7fd85880b2580b5712b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949276e42c7cfe72ed6ebdadb8e7d68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c763ab910d85725bb741eab0c852107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b74aa6c5b121d12440bcc1fc305c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748da59e34605746c41260efb14fa35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b61e51212d3d963e783202c841edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f253e103fc729de0fdda13a13fcc3e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d939a9a70dbaf49d2d9c7ea54fc73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d94aa4ce72f4d6aa92413e3db6a94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea20eac44b60db58cfc352621b1380114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094e53ad4a4dcfcf46f21dc7c7d215115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c49b152a2894c33e48cc9540bfd00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42591947d386c56feb5be83902d6c3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f4c7e906027600073f76230f8bb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100241201cb215ed86b2954b3d763515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2159b006a880c258b1221d2c8146e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0a6e40abbc4d134e006a93736785121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584703e3a0570923208462a22632ac04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b607d091a41fded13f3bf1ccea2bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f094d2f42777a18bf5c09b737a44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48066af252676bfd4ee302ec27d04c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c95606970c3d7293e24c8435ad6d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc4574c9ce60bc179700424e991beb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d3e6d36d059b7009538ef587b2e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f1ff85f1ae212a29c29021c60a07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb525e4176b033e6f49e022f75ea86a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593d72040bf7388ec72231e1e9bc39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b88afaff90d5413ab58838114b51b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ec088c5f1e768d9d56eb1647ea3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61123b4d53321cccf72116eb9d785d07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2da60a82871bb115e4b77972f75f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd495db802925d7313d3c657d5864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf07bf66134faea12edb98bc6adb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ab4bf2a042f40bbcf50a42d743f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30391f3c49676036657bf0c38f82b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a134db8b285ead0bb72d9bfed5d39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3895a065125ad54153c3c2f450ceef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec0c3330cead85a6f10521644a9ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86c7ff0459eaa6d2a61dc3446bded143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6a6a83fb48f4283b4b84057cb875144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ad87e76f3d0cd7fe9043b4d06d7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb78a61f1e8d3ee1b7c939e52de1da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ccd3e44c23f912521841c30af7ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97832a81cfafad624a75a8504ddb733a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e3b3c266356a22178969068ffdb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb54168dbe726eeddbaa2aad4dc17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b15f0b0269f554bf73408a7f34de8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5447f2d599535b34f9c79ad12e5105152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc32fc110d6639ba36310938b14d2bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed003d08733dd249225c0db802e88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7a3c885c0abbcebf09dc6c2c2136d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e3b5edc310824eb6f8a32bce930de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d019742c964d3e77cd15fad79c3d1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad07545d86ec8a3bad7dd73272dc93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6377b2ee42a1ac6589f7f81d6f3f72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce57bceb1206364f80bfe11aadc6fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02a2ab083246a0d7abd6aa887919a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf03b23dd4c391cdf2c6c871c58ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f268e0e4c0c01a3d28b06409b0663a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2197a68a7879ad1768232326c4673164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004c7c72eb5b6cd7add18a6a98dcaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a56631e61fa487218581b3ec1968f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765daf7691b7be4c52f5000f38a04bee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63dcea98564c8b6da5dab2ebf9c74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457488d2486491826143b30ba4c4e8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a539771fd731eae53e49381f6f6676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a217beb6b576a6eb45042b65388ddcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49889abcbd614da929b610016929d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19effd455f1611d9b441ec4773e834173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef86b296ea01c5ee02870c93d5665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67c7bdc266e89a05af78868e90392175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c9c6413f9885faa9f705ff393125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e408f05fdbf1eec30a816a02c6ba357177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56b290e9e794a5baaf7209a92d2e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d40e6fe57dac46e403eecb943831179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87db846520bad4ac48c6d4dfd4b5985180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f8310ff26e698df5065a7e8a16ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603f4af96ca3775f9833e315d1dd01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1502ac8469688c74308298f44b0aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93520abf19166c9fffbf62e57d36dc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38075f0cac2b86378b5a514a7053f9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ea80b47122dec62aad7748d3e093e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb775fbdd4cf86dd4d57f633c217eaa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b936bf9c0f11f49c1767fff71cd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85853ea6ef0d498a175a5515f84fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690185fcb3fdc987d3fa34d0639415d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8e524859d14bac438e1773279148191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c5c1917849964f11ca2f2c266018192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7655694b8103650608877bbc30f7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8678d5026f701566b66c5fa33e9b756194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8be110c0180ffb641b0313bd09bc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c721dd03190d0374a3e04a35af4c7ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080ece769fbee8ca6f910537500e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1ef8f09ae35d8513817edeec1507198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa247c52ec03f701afe7427bc720f48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855579f9c9f27ae6cf2e54ef06c683c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a00b40ad85e4964d25461a9047e79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c787b6e9700293f3269b1099991ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d718924f11e9319ae2cdf15aae6095203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231a2d01765ecdaa0663db992cca5e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365dc2214716bf39eee7ef1e5b0c07b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648c01a4bbc9a3a22bb8a7fa2d1fcbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c28aae9475bceb7fd1c6c9ebd6614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7d08c614a0dd4d7338a2aa6081b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8813b84665ffb60ef050d8a90999209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fffbdcc8fda53379708ce497f34ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd954f913cb9dfcfcb80f2abec796d6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0fa177a24a8ef1ae4e2ccb7ecf094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e32189b73d2fed2a8cbc6d9b73cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275da18e6152348833627aa060b31f44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940afab0c3190b38834e9173702361215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea6d03568abcaae8aaa116622650eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ca53eb2760a81e7e171bf90fef9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233717bc9dffc86cb0a57b931141bf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21118afa633fc579154e9d25ececaad2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de09df95efd9f029bbde1213dfb7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b859a80cd746627a3d0f5654d8e39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b48e4666a9dbcf1468b054ba5807e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4084facdbded57d22e048ff8f093223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a098e9cac4268760510b214dbcffbd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258371d6ac313321576c2834b7d4d53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88dc3e17a743d79b59bae2e749b62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac7ea67f498f433417e85021088c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc326d6ca98469225e01fbea538720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e207d76a71be529c6c0a458e89ae1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd249b3b5b30b2deaf1e277c87de693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c09cc6530f8094a858dc63e17055231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15517525db416405d8a44aba6b938434232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb8ebd76d6b5281437119de4062d9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ef19d3300dcaaefe7019dced349b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b38e45be7fb5e0b64be701684c3831235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3f5d087e0552ad5d07358e58adcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd22aed90388ec5c9bc8559344c72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0572dc741797d6d719af876260244c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be0d9f293d7ece8ed30ddcf5c1bda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad539017bf894ca3e0956319d49b8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579ab7ed10b725466a69cc180dcdf66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfca18ae1f0e1fff5584a2d5011f59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f72405454aa420c61c75f4e6bda05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26daffb576d458e6ebd1ea447b9f9a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd32d77e7129dd0bfc61eb0f6fe4ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ab44e0db3582585191b1fdd9eee38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c619ea0434ab8fbea72c40e42a7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ff55553726a01fd7d07b556e72b80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888a0d8f937a3c3f43bb4513fe4acf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab2f6f7856c26dacc32e866b0c2801250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f263efc7b4507e9a45f8f23027828251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8ad8ef46cf74bfada92acdc2a779252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c38e464feb2d8be113968ffa3a815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0979b4e19a0a9d026310cd47c41e0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1699e2732483820868cd2d7ae1bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63247b056ed3c0b2804bf0cbd523f4db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b447ebc5c8a83d183a0ac8c267a1c73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00ee416ea14f2cd24b3223b13ab511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceceba0193c8bf7ccecd41e3ae3d1f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9814ffad337bc33527275b42b5e721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b91d9fcb2647d4373f92b767a4c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456161423550b1d1a68881c0e35cba00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796c657064d2c356e6b83eb93433578263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e023dcc9b8161e9786d46e370f61976264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2fc56705aa4f2ec3d3d7ef949ee60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a0b55b0284c761996aefb93f9463d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4e2aee887d5bd471e802759802cb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7a2e9f176f90da1dfea084b3c7d65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c023faffe3544a4032e9f5a545eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e788b658e1220cb1ecd6bebadd9e4e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87739c469f91f4cebc9a1fe70ebab8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdeb7180f8d03e67b6c959f8db8faa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6575ff5a7c2dca3f845e48e9367bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371a4629f235cfd3bf494c96738e2e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa626bf3863611ca9339c8829d3a33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c33627f171963ab389aa881cf20d24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b894153d6138656aa07f4db86588b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51540c5a5a65a9d3feaba20a6d8331ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d1fab9a275e094d2c4b0952f496ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8643a40c47f862def65ddd82193f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e811138bfcf6859b8fd9389162344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5bf146946fe6c219bda2da22e04eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955657621db99d9caeb86b713edb12c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7d051e05e483ff6a72fa65efa370c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c32f32390f6387c2d6cee202a67a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564496e61f14cb33590e4fa4956012286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102f765e43d95a57a1d42823e428ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978da1b0261ef64230a79c2861d00f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685161f9c58fd06e6aa514275ead92a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea990b32b031a5c6d9b59a403c082290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a095227d59680bf05b16e549754040291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6093c52a1e32528eeeb196869e8a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68b4c8d06f547090f8fbead29dfbce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de29c9d334a53f8fed0b9f9a721e14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0917a80813ebd58aec92dc82595f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce33251f40588a74deccf6698b83b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6dd9c4c1912e66ad54e502ec26399297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43509133796d851db55037b9ed618ee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca69372a9b48acf88177e4ea65fc3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecf810ce75e38846f89db28b58306300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a6aa8f0b0433dbc5fc4b0f3a1d6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeda66aead3f35863f595b0e9222fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51ff3f24b4ad7b01f60efd78ee64b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966003f59e6bc9ae61a722dd7d76dcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c72d9b40990af5b250cec64d98407305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa252ed64017b5040e8f9bc2e780b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42efb509e001e4e3ba1dc3acac70b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a13221edaf1dfa3c51c008301436308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5925448c896229be1f98b467d2ad70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8503cd62d575580e1de853322e4975310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef2d14adbb8518c228a87a6b2881da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ed59adb5018b55ed0d307286c59b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c96354e7d91d3c59f43039b9697eeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c11a2007555106ce3ceca2dad718314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e0937d3be0dd9a9d8fd172471ccc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a4acae03f31f6baa7ad05ef37d8fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7016ddf1a63cf2ef07d4227efb708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54837182f1b27edfb4521d6be4af93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e18c60c75d0a3bfa28111c8b860c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d556ac38291b4e294601785973aa2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7173f15a7e046222d9292b6076ddad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e430dac4c24910cbafb43bc02ff635322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd266759c5ba7f8df1c458dca037ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d64f65ab8d11c774b94164a9ef57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32299ca1af555954ba60b1a4acc1d424325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71490e0a4e71570213031bb43e3cf6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c88891ed5f9fc70ad6a86c58926a3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7fa380325f6c5371958886ef77cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33db7642424f45a6803a5ec9ae63f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f6ab149c8fb8ecf4bb08130db4c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1200f900cfcd33e1d05b63ae520cd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e96fb58425b19aff525f4f9313ba1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0958d227782293383f72c6772690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679db63ddd222eadf2180670835a47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc36ba5a8b3c6df0caf05a6e8e72dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240dc6dd62f45e73000c03477b4d77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962422a12188b2ea5ef71dae0735a3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03177ea3a19aff4526d2f4236cf696a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9afba1589aa50d429ada7761991ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b4cdd867ace1da940ecec03282db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845f7d6c60f5f0e2bce4391a0f8ead341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f684afa46b9c3c497bdcf3c0857901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d64ac33817d5c9faabc955d29c8f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc26df99f62f7941dc5f40974b8266344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b923f6eacfa124113144e18e2d3b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01517a517f8436e10cbfeb397a24e66d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8cc8e4a14018afbc9add03cd22380347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be48f7af9a4eaf6465eca18fe68da2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d292cd30c269e4575a84f73aacae41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51390153d2c9af3219d3add3de8312350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5bea0310edfaa95e825504e55779351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dbb96a2c6bf0138617cf6e08a4ac2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536cd257af3eb305b8e56ea303b000a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d6bdea46423762577d9fff64c0df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3fa9883a041e094eb7e10b593a70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f22d987303a62f4ad2a5f5b4721075356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e9b2fa2f1f7d1956cd2002f978a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d02c6f6241f908bc407b76ce66395358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9d7cc6e557afb94d654fc07a89c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1716cfc8c56f8094b636c0a18befcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c86100a15b6fbddae450f8ea184b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e36f911564b72e3fc072376fe1e49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416013cb900e5ce2c58208b43f24456363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea673f507413b8863b28f4abc0ae34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d8a4379379bdf4f7df252a4a4042b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce784f390f53ccc5da98041075d7c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb041d34dda594e19d08ccc5b29f0fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df60e4eb6a9353c6b8aeb95ad21a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af8f8c5e0eb7954e8604e21bc2ed4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ef7c23e9988973e7ce7dfc200918b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06145d5f5a5c34550bb2e8c07a46eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1c96abc309b2effe894c36009f0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8db8fe3256cfb22d233d18f22ae2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a8fd0a34b6e875130da35ba7652ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e08453602e9c2346acb292edc9c60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d86899c2462b2a6a4a4116ea65b44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256901f05fc4555c052e1e289d091a97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15221aa84ae2812901b72fd07544983378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e3f9db0676a7ecb6098e8cfe33a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07abbb19b56f1fa2fb1164ab71a77df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163467ed284c6c2f8ddf57231ba363381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733873d48f2fa22bc5dce6d2f808c49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203519a794936f37bb69606d42a0f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c362b31c650302a0f0d54efdc6187384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd358ab303fca1b4f8cfb1cf3c84d1b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f98533c0694b0864ffde03c1c9ecee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d3d93f951dc4a43c293d5c11e01be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652de48c508587684de793a14244d66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d41beb640bfc3aa9972405e14116c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1108f6284fc58bb307d628ac50a00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e2eb64fdb4dd822bd3069313c9a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d5a209f91419b6d8edd0580cd5ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58113ffd539a64842e755d7553052393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e347b76996104e9d939235ad46cf44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b1bbde948f1a105902d5feb68890395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d536b00fd93f9de744d0fc412f06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf07713d2453eac398abf857c1e32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca21c64eec7d4e6c17ac73db847e75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d66a4b800fb8a32a38c61b265d83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb7e643082c328b520a7260038a47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa8ab924dfbde8b22d9cc21bc8631401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203bfd341b195d870203c612fa56d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39eda0b0efe8cc3dcbb829ecc7b4fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f0d13a011a3067591542f8223496d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565d4e6a206bf3f94916bbf9a47636405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4396c8962a91b5b2c1c22853b468c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a5062b31dc0852300276daa1b8947407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee68c943b37efce4412cae3ab5d16b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cc452ad112b4fb6fffb04fe0122cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c6aae8166dd8682d8d5a10cd31bf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff55663c8658cd17863565eb301c0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885732926aa013f7ca5dfae271978e98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daed05115db0393c7fa3e928ce8308413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48692b9ab4194b41ba67a434c92fcd80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e427f8935727a6d0d8f987d17e895e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe17fbb744c65631fae5540a4c21367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b63c3632a33a81ac7f710cc23b3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca9a4bb6ed2b04b16f893d966a71e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91383e8be6dc05beeaf11e0ec01b17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfadfeb36d946b8b7d52f975cb4db4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ce451b4aaf1e85fa041bbb7a2a87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccbd5e39144b4ce7150e85030dc112422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc25a82a1e3c3d8cbca305708bd44c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547344454198706fe45f2d9e188ded3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b43fd07ffa5aaada8e03fc96c97d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f392444a961e8b851c2526afabdaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d83060013dee02a412f4f7d7da0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd1a1c489e66fc1357c4bd5df45dd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e429ac1ea6adaaf0e7c506f0741511429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ea83795bc43fca9f3afa0ae2a05f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89d60a2c326bd292adb7d754937dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec661743d433407dd5c5e68bb5228fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f85f1d84522c76495906071018acd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acbd8466c12ff894036142d704356434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb73c18951abd33f2da7bacd711f70d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194386c84fdf608a9f19fd66a014154f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554ea04d6d1ae33e90c3817e17cfad0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa44c46f8b6024205cb84e17551649438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa78ad46493be3bd2c10dfc43f588a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc762623309a3b70f4a9645f9ba585b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de026dc7f96fbedf590f2a5b9dd952ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a180c7d55be3d37a8230aa399d22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf24a91a7c5d822e0dc180ae35806df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1cb3a730f61a698ef9b6194acbeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb55aec3bde1438323d7aa48694fba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8215b1339c280c419749c7b698972446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d46904c06eba86cdfd5e21e2850b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64c56056822cd82428d7b0213f368448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e10d2c8c2fd6ec30765370290414e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed1d428a398ae8a259b24f650d2ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903ea9036bfe64f3f9bddb976067c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b0b635bd8dd35a74c46fe36f23aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5549a6719d010e676f243289b08df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e401f1cff85ea04282ee6f9d5ebf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9164787d8a50ceaba329fb111bf58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d99892aff63e1771a17fd4c16fdf6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf644d4c0a384145cb09518853a4c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e73674eddc5d610e2e073e384b2015458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb742b6ff30a723365698f78e74d1e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b2c791cb5ce8481bacfd0a7f5f96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5acce1570a9598920a0a69cab40bfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be06115bf9791af1ddc5d7298b6bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30cef7084c44ff3555faea3ab8d5d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20d46484771681781a32694809c18b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da504939629bf76f34cfd3bef6331d77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb8ca02e741789113a89ca4fea7c18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76efdc7c96f3cd3054310288037532b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66546dd272d1b8722cd58edd5e43fac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ad7bb8b67ae15e36f84376671266469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b68894c752f510b78df02ed6a3e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e1ba68c625472db1867fee3c6342471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146682ad6f5913e8e381270a0d1ed043472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0533285d1f6e7627c3f7206af43df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e2d2a19e3bfb8993d86ea123dcd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9a00eebac94f7973f54e64772fac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd31a3111424b28d02f5dde1c87e55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767346312b5b368c968efed2343f05e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ba4c5b322aacb3de9c0cc810df27a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c668ca613771076c4f659cdf12de13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa4c92f8313fbac67be2be3f15187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8212159e0ee1a83e3f17942d8cf44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dfb9c76d21d88a9cc3d280a8718d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3056dd26188cbc2daa820d41cec39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee3b944f3dae5e4f8b240f9f526108484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de48fd95dd94f1682ec19bd1eeb15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbb4a3ad717df49cccf130f303485486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff14f00239875da4a8ddc4779473c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dee049507b54afbf360046bc3e9fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb4d738ff85280b253ec52386e398489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77605ab87c363ab42ba1e0bfcd21b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52478fbb3f4b8892d6a7aea83b96b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f226e7ccd893c9d6646aedf444f4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2347aa52cf4335f3ef19dd58de4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a4f09abe924b06e7cf431563fb982494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997243613669516e12156bc332fe84cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c8317249efeb329b67e93b84ee092496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd266ee04b21ec0a727e3341b90d461497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac4d6b16bef443e3e3739fbcd52dc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95879ab3f2854f58a4c29547cb57ca0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20f0a4f90249085c305fcea38c6c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b9d67fbc878a7a9916b83fcbac726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8156b407a3a4414f5fd57761059c26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657e15bc7e7049fdde8306bb5e797cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530523686f621f65bb120b263cd7418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c83b7409ced485b00ab6568658460505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faafcfd1e69e8482d2e29a31efd5ff3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef6ad825ec4e05d24d2a6dd92b2625507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1633b22e80ba5881642730888bd0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d22f63992d5954090848a8e7e5a50f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f158f4472b54e07ba18247ee875c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e873ab8f60c9e4768f9e63c998b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82883ec335267afc25c4ed53e67e81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfa51f8ffeab2a03bc67ac461bed3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c4c4785c9be27fb44e08f0a92dd05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0128b338a54dbb44f51b796e79600515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfbd99b76235c0c8944079679bcc7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb800272ce4a6e205a5dc8fc2e95381517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de1dfb77c4ef9c08a568c4fa09fdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc92a1b42d6de43355b186292e78f54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6566db5ef68c254cc3c86a2068a242520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc099e93f08c29a510c763f6c8acedf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a4ae41cbe77416c49148966e484e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6cab1d81865c2035a180615f5bd26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13754fb786111bb3717090c6f1ed2454524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144267b00a47257d83ee0a30d3d0d42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43cf1cf85b8628f69c2a2627acfa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616de51c6e4b6c9ef784131dd6f62e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d89ba58ee08291c4a2e7fa7b0b4304528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508378bca54a4cccd0474bd6677018529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2c22f8bf4026830627d97149d91a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef30e8d57e923f7d516e8af6a6a29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ac76983194fc23b6d6613f2da93c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb658c5836de56b3c5cf15c4e62c3d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e03d3602a1ce34e68c0703a8cd1e91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69f1be42a52e220510f7f22e56ed9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ed2282e486ef17c949c48fd8a9ffb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a95d7b1c89c77829487c28ddcff9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3748cf7cf0626a60992661733fd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49457ff4b19639fbc126985d3c084b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07771bdb7165d6f83a15f6b74a5a2bab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8df72306d1d719de83318d186776541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59456cb95de719761d5f9437689cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6227cd4b16729e4efab6c7aa01f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04c3563f6352702077943fb9a7c4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb9722fe7c941d25c7a66db82a5b34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9a88d2be35a659f6c8cd99fa23a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cd97cf4153845043d1d5923bebbbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d548f221aa0b8eb9174c0ce068f8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd2aa7b14d5363b015e76a70b3551d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8ca4a80447b8b5e752225b26a9bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adbb5e321ab56c39f4077d27c1c270551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedd68d4f5dd11f2e2ac3f7bafa4ce8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2962c231a0ba7690cdf29c585f797e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ecfccec80386f4d8568a12b3c3f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e1df4b243889ff7402ed2bd36c721555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b73bdcdd407c1ea0bc2b6da7af670556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b67bd1cf2d67ee71fe5bc85304656557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5d14e3470e6669929e7490e0f3c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cbaab6bab224c9d53073ef6d81d57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b382cc97f4cb004830570dcbc25314560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182d56912ed4fc380e0f2112927613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47206303c5630fb4e9a7a78d16daf4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa65e1b62c0696676bca831aa67486563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72322250270ca967fd45b0f397a65a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27a12f9d2758075e9703667808060565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d1981048cce03bdc3307195abdba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366d7f5e3645ef1bdda67cdd35c6e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e513b000e28965697a09d005f9cd72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0fe3a9dac71f9c1cdf055aa794cc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f55e03f927784109388de6afaf936570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc42a7eab1dea811dfcacedfa8314f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b5f390a2d5a294ac2b10536995ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6b2243bb4f9f380f4bc60c674a618573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e86b651020adaebf51fc0f6359cc94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db5a4ed89503529a691e1d2b5a272575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad6c01b685203738d2df6a1c5b485576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fa91c56c70d9079dc8fab0fe7034d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a0ae92e2e4e8c2611546743c6857578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45943b1e4d937f2be3afd49457ac4a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d5436297d8fbc5a1cc309fe1687c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395ba4f881b70d6c71f7e229c3c1b8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce28785a19d6cc987a808c916f8dda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f1b4b4b3f6910cced5ea560979db1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a4847d718209e50d5d86d75258797584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a96ff020363a7aefa3073d6c978e73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d68cdf8eeeb64f56ff9728a2202f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d309d874f0907d6d50a8f7fbb3e7474587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dded86feab9cbc3095cadc2c34143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea006ee18180824fad35f680b6757589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991156065f4cf173f69e6aac57393bef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e109ee2679c209c7ef641899a3b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5e609f0387df25be42d054bc911a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739478cf080f8100edfe9f271ebe3e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f5276c9711d0fe7d9e6021bc045ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ae3751050691ff390f7b62f08ae69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36003ecebbde649dbdc893b41c0ec7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92233e0d9f080655dae9283b8ba5b50d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316006fdc2947e239ee9b483c5f60c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdb8d54d5275b6307004df591c09a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edbb5a8a8c930749a9911bf54d2e57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883cd4fd6005609c7d26ea0ca1dd14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ae0109766eb2ca470307c615d620602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17079e5c7cfe77306c4b9ab9d36b526b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a141b896a460e9b564dd4799d38a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424b41622198314d6a0378f8ebd24c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12819cdd89c94a8fc936ed0034e697606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a244679a0806a9ada955ce84a7594607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96adda7e883bfa89633b55211523ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3db56e7ae41236d17c7a7451ca5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985370bdfc348830db167122a700922610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6775fadc6be1641cd7045a6684a84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030692b3623a791fb1967531f3b730da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d06167bc9e40a57d3f4ddc3d06e26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a7f1355a93663fa907ea8aade8075614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48473740eceb8ed6d2458ccba9f0eaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1006235a2917ffd3eb50e81f5210c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64628c2dc5b0b7950fb6a287761c6fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157093e780a186858f4a424a142e27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e116705dc5553fc8a079de67df6c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10590812b7f3d77ad8e8678232a001620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52448e03678636e9ef484bff056fd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a988b432610a961e3327df9019d0625622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd09dbf6e52c48164694b9877b83cc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4120e9a79ac98e2bb41a08157ddca8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3180bdeae126408b008feaec0d39b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca93b07f7670c2e8f1a93f58d28234626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e0893cd49b488351d81dcdab8c0fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6664774c11eaecc358d73f76349f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c996fb74fcaab87fb7670d65bb3e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9a47b056761e6b0bfa6e9c380bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406f8bcfc1f25d1a79e88571cbaed4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab4f02680d06f2f819762721bdda40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788957db8cf0a1544d187a35381239d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dca284db289698c2f3fe85cdb057d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b99fbc4f89a96b2943bdf3a7b45f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e184a5d38dfe87f4e90989883c16a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfac3fcbdf16a6949f1a62f6142b5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899b0ada80311326872753abb2388d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6f27a545f67e065612740be82cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc914c4dad5ed48333b7ae1d91e5c0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d444fe6e549755c47d31220f7cccd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb6b6edcc6a88ddecee13fa9538d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a93054ded04e521d31d753b619db1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f36842751ebf4150fb478edb83e2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c129276648ae0f4ffc23d44f6f4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf9adf2bff9e642c2eae4356589ccc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bc6d6305d978e8625f52d6dbbf24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6632f575956669b52fb86fd33ae6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03fd397a8316ed081344dce6936ff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b526f53b4710f3a3b2e42078bd3ffc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654505b19e7e457af406489ada783cd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66903679ffde5fb681024f2aeb44f7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a370f06fd37bdc8e999611a82a11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555eea84b0651168b74d5d312cad5c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99597ae35bd4472b793b5669d3e4577655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73889b32160f90099df608b280ac4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61174631fd48c7d24105ad39deff0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d5c3473cf954425928fb07dad251658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea9a1b086376e84c7c75d5f275e5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571a57b8bb4115e48ef54e1e0311ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765ee0ef0eede17ab9416620dd4906c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3b46f70d61ff4721d664e1043843662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b46683f59fe02c9b31895204ad369663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882fa89b9a083a3a22f8f779e53553e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc0cbab6deefa54b60ec3d7d0475b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10789dcdd8a99b57a48a76c89a76e90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ea9a4c7c4396c1225a96c76ff9a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6f4d1aa0003d73b06dc065ff4f50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee01d22d280158097a8f5b01a5bb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25c28441b0e9cce00c103ff321694670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c095805e71c871d2d2c3a82032262671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d1f5d53630e4f695605cb3a958f9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec69e58fc01e49afa6ee6b9835df3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434cb8142c9a79ff2014c58b7295fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cae1e888cebe176975cef8fa3efcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1480ba3c9791d16c50500b0da8a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3096f6f63d727a8bedc56485d7075677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c608c9c4138d400f6b5925bd25b92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ce04f18586f7c88d87cbb4f6428f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f227990b561a3cee6f3c09971e95b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f6ed6f0eaba4ad735cbe80cca103681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab7ca6d21553a308eee5075051df6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559b9dc6d435d849d00eccdb2356d0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635aea725ad1c48fb4dd85893186c3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe2277f244fe1af78f5762bb84b17b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c73d4322e24825f1a6e6910f0cef8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edbcf3508e7a2c77f0435d8d989f1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a6d6ec338419b278d4fb3e1fa1fd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eccd5f613cdcb8ba31367461473c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff13d86627c74bcaca3cea3d8479c3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc0a7b9c63d2229ebe9a36b2832aef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbce1c15a0f4d3d9cea7676b4db051692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c21d6e7020589e8b1378dd383399c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e1104f558fb73d210da7888803bb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8892669265f54cb9dde72b120f13dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9b0b2a9ce84a58d2ba06e81945d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531eac56621d4d7fe07d4ee45c8eef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4bc79808d8e16adfe01b0313c3f34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea847282d687e63802ac16f7760e2247699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79501f74de18e1ee556c9209685056700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdac11909e833d440c120a976d1c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8433f5f90186c04fa5f81eee35a594702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d7c02ecf6d8c0b90f66b012dd185b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f329b5e878b8659f13be479a3087d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c040cc9b780d849cb5ff706225cd9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec8ffd45baaf04cc975c32fa887b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959832cc7259afeb5310182976209b83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf712ff104422641ed64b3c6697ce1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e304565e96a0e89e252884cbb79f4a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d220e496be2cb255919e66403b146710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2feddf6ad80d5dffd0103287017cf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c6b167c35c3ab1e2af6455fefb7e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf697687ac5ba55a2abb9e3bec3e91f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31df052e4ac9eafd1ae589979dd4312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656fde93b04430c94fdcd2cc2160f433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b01d9bac91ffa741e98db49c62b4e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176a0b26fa01181153baad9ef8b7b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edd5504870e11ca2aa9dd81738ced86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f883100ab15a2d95dc9eb186ec725617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c20e376311f891953c51f5b7e8dc538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b087b6f6f69eb09e0963a7ff277a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c86afb3b18eeac873550935f3ccef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54323e497f62dc0a47c787a83c292c1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca79871d02674ae27755840abbde8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c78d5cf8e700d3b29884b8a21aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d64fee9f7a91c390a63913e939d6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60346d98c70a9b3d7fd0316203c674c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c859739cfc3e729313137ec81e4424716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ae276fd876f1fe9132000b27c7d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab906ae3cc392face9343a3cd7c83e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c963165cd43d88f1360d1f5fbc28d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76840b14ea8c4f855e80b712d48dfa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76914c764e23c68f24f4c238404e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a45719ae05bc87741b5fe2498f10422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c3791c06948047ef5db70273cfa3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40d3ed633d1fd070743ac9a5b5a2d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a703467edfe39ddf00c071577e6dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ddc30c584ee620741aa868f392e6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955d54e5473394566e4235b1067967a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557473d0c70e21c20dd338a157846a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e95691c28ffead8bc4abac1d2e86a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e760c238659cbc9a500804ce4bfb0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237889b6bcb32affa48f30ac8eab1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db2d74d2e90253aa23bd340f1804232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d958fb072291e8d328b9fb0b4381ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94c0ba50a52c7681dd5bbec847dd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c80d09121e36013b75d411f05da6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93cb61e2f5ff35b309b50fdcfb5c3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9a319ffff90d03f9835e69d67fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ef3ffc89b54cf597044a96e6aeab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38648a5db99ca6312d58ea8ac5fa3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c996de5f24542bc670827052f758e5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f485988bd6774f72600fa78432ae641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0e9b24b1311163b2e2326072dafc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2dfaae42343f12f05e9ad3b4631a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da7ce1cdd8d287f3987de73ed367ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27161613424b8db0c8bb7b35a559245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091992c55944af5d24f785d7b2551946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a026b02d39d9f6a733f0c2f8af2d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4c4399cd9de571cd5555b97c552548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ef6b9a30d77c1e7e9edf8bee19f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471572cff69198b4a29ac65e440f2b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67debd5b4d5723fd584438d5a65ec55d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c360f1966500766ffeb4d81792544952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ac5b1c16865be86a368570d8623153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc20986a2e3043a6016319449ee4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2358e5c0fc6cc610ee20190240e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ffb0a42fa67bdb6a1b14c4449b5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e824c962dd8c851dea868f555be9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a479f89b4090efdda60708c054d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a41f978d0a17891f1d7562cae9c0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572ec36f848f3cd1cddcb41db75c04160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064f363138c15298dfe4e291618492f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d111418e5dfbfa47d311c444fe8a4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5c338168b022d6667b61258c1b3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ab6529af756e2c4ad7322788f6e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5888b66555b0d0d5ba947c121fb32965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d5da2ce6d4ada6b992ae6a426eaeb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b1afa4582fda9ad6e12389d85a33967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ccd3ea184784ac73dc847ffa4577668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c103700f77ba8f44e9488064856f7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cd3491e2dc004ae97cf83032ff01c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689795b20d61748403075d394efdaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a13e75adda8d3380eeceecc80a9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e3ecfcd3819eb22b084dcb63fe07a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d7c78e49c000792e74a2a696876b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f9add033ec5d35750ff43ed09de175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426cf39b64c73f7d2e7d7908456c4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65fe2f0d68adfbc220537aeaeaeb2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b1f418a22ae494b3ee1d093dd65f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86dabe7d47f9af821452bfa4790d6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1712edf3a82bff618e9681cec0903380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef2dc0bc0d24b6779cbb364c05f07281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c49512769aacdb448a0332ce10302c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358fb13d8b331716ce9b97b75b931183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47658c05aa7b07097c3e04edad7d56b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162cffadb7b4246cb0084e6d646d7a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00879ec65bcde1d86675d6c30764c31486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b13164e3f46d131ec571e66eb6627187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41ff091bbf1060e9c42fdcfb9c700a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca426354220b6c420988ca48e9be69089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e0b5946cd1602cb702e99984a77490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab4617a112ea6ce758dae3da351d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562a4e2c8fb1590b4349050cb4af20c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaacbe59b19f7853822c55317e357393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55535805c11335839a6517099b654b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447118fb435c71bf867a05e8d770ce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614379fdd99d3a557480ec3b67af0d3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce135caede797a654315adecc3c6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be390ab5eca68cc922e80040e928298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39868fa576ab148cbc247f9b02d63b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ebacb11222bd510e76ea0c36ff1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9893246439277f20868a9b7de37a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2ca2d73c6d91a0cb65d61acb8e7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81bd4be149421da72269e8cbe0446103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b676bfe8692833cc64788c22fa08d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f325b56c2e7c8f981e6a4b292d088c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061e9776875709c02051a225b6bd4e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116fa6971d60127412029c90f71c4a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eef6de4fcf2b3b1778a7fcdc74a401108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536095a1f4fafffbcf351b60bd3c2691109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878583702d910de178080f1bce6792c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e4c640afeed49154b427abcffc6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170fd652b7b63402037ed1ec4179fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0ff6428d26ce99bbbf48baaadbdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617c81f3263fe4d86da79eda9696d27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9019b3c81d13e280209597776c01c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ac5c9f34019701b966a1dee8ec72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddafbc9c26a7cc9dcd6f340a4d284e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737ded5672771d21cac8483d00b100118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2178ff451bb00bba0bf5ef06124b10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea004ce62759c760431298214cf01479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbaa9410e6b59e582b266cf7dc7dc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f77bfdc06c03fe16a728b4c958942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1987f18511b2c6ac6e66bee485e6b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7df91c5764b2c635680dc38585918124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4338e10336935e824a0b5a6966314d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3494853c3e9091c3ad27093cbb7be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7489c6448a8e2495457029bba700e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124fb42f35d68bea92e05a69ec11ede128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b18adf5c3f4682bdce02f67d0e73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14677bc7c2904f21ebd0c2a65d732ab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363a20d3c758bcf68d2be298ef270fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c8d92aa72cb8c0d96befc856af98b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505dee32aa55d0124674c3eee7ce626133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc576d0a87bdd89b2b7dad6e984ff2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c239eb455da488de4613230f8af447135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97cdde4684821c45965fe33f1c0c4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df731d6d0fa5479d339a9900691401c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438510719eeac3f732aaa65dddb84b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ff0cf8a405f4e0d21057a16f0782139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527844900c27b16b2391d69dc261f320140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb3e2e2970540e3eee8cf8229b067d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a636c66cf7576cc9e4234b2fb80fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc3939f450e40942a6ccd5ea459ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8af4062ffde57689dc30dbef86dd0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fa571b4086104a04158a16b918959145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46faf498b9d70f51aed1df98669291e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c126af0f26f568b6e9b02da76db7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce6cc191f35091d14a9e1f5f3aeac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b477d098643a7b5ebc8323078346d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0470a9c388bac97790623a1680bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187590a4c33025365b4fa847375f6d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f340623bd8bff6011b62e5dcfafccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f36840db396a316e92a77e73c783c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a390de2bae024f2ce40dbffe7eb219154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdcb9d87965c1fcd84f4af85f6b47c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc44ebf050105b8f2b2fb73188b3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1b410440f01da495ca08311672530157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f4877f6dbdb64de07fb32dc685d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840f17d40fa327e220fb76359098a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93576b7339e1591071ad46a4edcee079160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdf995bbc14447d91e2649fa217183161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68c631a99b03ee78db4ba40a07ea07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a6f195f47c1c358937adf53628e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf182c11d6ea29fb4373a8a5929f53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0b62e966f9a60b1c59c42d943c54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a814bd4f0d9e531e3c36ce93b51a48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bbd6049ad1a917b03b71851039ae2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f055911d654ee77f91bf0897daa42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca039732222003026179f918e69cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b025ece3612826e5033c32731b8219b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe69f05c0ad4490fed7239b5ab64bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a54bdab136d5bc20d7d999b3b7f58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bf848ee60a425d42cb76ffbba0655173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e13166aae5d1f7c49d902a5c6e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7782515fdad0f17ddf0106e5c5334c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a31d0a82bc057dce444d688b53820176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a138a024951c5500b26ac11a3e238c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142537d390d868623862187ac544f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80da90e31069ffda03b54b3c5aebfc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674af0149bc9c269807ee562eb75f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8efeceb6cd31a2dcd4f0cba0e3abbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f57e7fbc3c7566923d94652ead98e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83837476582f683ea12910f51fdef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3719eb148e3919f8f07fbaf2722a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d82dcc102b01803185cf25025e6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612488273e0f44ed3edd6b30bead487186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c38410c079692a0f83d0ccd19a0dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b05170ef5d6e09351b525fc8843946188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b25d4000fbc8088534dbf2def6ca7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82062240ce8f1dc71c1fbd399f050810190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac076d00ce0bc6b3491af06d92414b5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17c6e6227b36c23ff5f617bcd185f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88e88ebcf1931c79a387bc1fb5a310193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c59f475150370ea81f51d5bb60423194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534129883aac4380b7d4d01edb0a9a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc66e647fb3b91851d88004b0b392e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e6bc271bd2df1fc949042cd40e1e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545b26bbafe26d3008095f21e28f635198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db2d777771b05d97b950fc8c09461199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a8fb48717a304b1d6d04168f6e6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865029d327ff7860ce793b078c4e9b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a28f3ee7a4057bbe3754ee5ec59a11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f872a8d812f28f55e12e355311a4a7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f69efc460344ef47448630712a2dfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77412d76b0ebb5fb623e5ebd3840fe81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bea11ba0db3cfe51431594e334def9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e1265e77ac0d944649713dc3cc47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c20b626dd1cebaa4d384a54a7bc1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258c506064589970da0376ec19058cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d97bbc56f61053194ace22639f853d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c163da0c657b314f6f089b4bf9543f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161745dbb1038d46314fbecab97ad923212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d76f35e8eefcd264dc6e85b14e28b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee923c9eaed7915efc1115fba5f47dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b3bb6d348ef2338799b8634f17c08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d26f857174054cf03140160513275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b6541f1b41761854209e064245ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64e75469a9b927f3b6ef596c58e86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d54810387bd781a6b897e80e079a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47610070cdaa82707175dde9dcb1ca89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54525e6bb02080eb3c9c823a667b54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224079f7235c3f16c64a27116fbf9838222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce899dde939e2dc433159f430b05ffea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33d225498b091e814fcf787bddb159224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e25f4522e4c760b542484d93ac757225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ce975f84c3efabb98651bbc1444c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921b6fb3214a6c26e24db7522ee763227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418bf4fb8e04a06d2d02097d3e861cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dcf0529ddfcde70317d6a5e46e5ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00fe77480de911434e01e1c5255993230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a2cce07943da8a7f2e5f2e045142c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8db967364181ed901870907a74fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faadae74ba20a4db4ecf3f17dc8b903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157313c6ec79e1163d01c83df0896b93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c6040cc811159dd018ad9d0dfae46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17f25c7084602582763d4d7c89b1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3fbbd732fb054893d3c2e88fec8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e071e16ca5fa50cdf1ed8a8feb04d4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dbcb6ca5feab74607c5513619aa54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca818d3c44678d34b4628489443c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed942377590103a76084c8307c5b1b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd939c16e6868c8744ea48c8af30bfd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179dd762ba5b349ae956f9a2c18ed91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767018f458013c0c659d90f1dc8b214a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257d6cec20cba30ea3a79381930df4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b425cf1d37b45ea587ff61adb960060246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95315667ecd020782289b64718738247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730220cb9df2bf2762a136d79896412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4a8e26ef8742ff85edba1d849ebc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4970dea64cb91be28a744b2d51064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1bfa0dd1deeca84b002723860c130251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02764631cfcdd47dd2803da8a8dc8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce55c5928f7f58da61f222f5e210b41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8f27b538dacd5f8cd95e53bea1f41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0df2bd24c5b8c21dced64829ea7f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b1ed6ba6c7787cbd30931ed4d209a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2445c2ef2dd7a90ae1bff7aa6a7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1983b79a736bf0e78386f93b7a6e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725928a46ff6b403eea9c58a4607932259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6893a2e79be0cd77b7064d71a2641fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c28e7a4e70d538b5883981f33fdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371242d50df98e5aab372e36ed06d3e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1801ce7f40db059c4149571a5b43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29b67fe2bed3c1ab2ab9b65584316264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4040d8fa433361a2bd21066bfd5b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48315b1b5a04fc73328761ba3f6d81ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ad7687903390d83347ab181ed6e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731f227269aeee1f53e611b90623f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56b3135c252bac79bae620082fd70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff01242a622b2473374af969ea8b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8acb221b7c7f57dd1783a94777cd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbed038f0aec11951deb0a5944bb53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bdf037d872cdfdf3bbb5f52b87084273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca54375c7c24d49bb5c8ea2323549f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da42d99dac1f4f80e3fd77048cff191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fcfd058e02e8ec4d8478f8fffa92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55192e98cbe04faa0aa006547460f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940b341f31f9a2eb43bfebd83ef633278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcc3fd411b06bd8f4fd0c7d1e4e6c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9f6833fcbdae1e448d0c3a0fd161280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56044540078c73ef3eaf3e927e5d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a0acd91e679e447fa5d3deacb9fbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b3bf4cb9982334be364acae1d689283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154365940d96ab8268de02a0eb7ae5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c77f168f169a7d20593df3469fdc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cd475b92e5e024483a55ad84a7f86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354467a16225e0359b1f937e69e86077287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e3b9543d7db0f28572afed8372d3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba22c549d05932cd6153570f7b8deb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c2aea9d534420f13745de2678ffff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952b3043659d04241cb80385d7a82cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ac512b1472967be3207aeb2d8a5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5de225f418cb9989005d78e6394cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454540c2f253135b5f33e6c48698260f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2f5c7b5c8f1cd19e3b7d2a777c86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c9304da93667e18c3e7329c9c424296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b888b1d88c4103a8467a69d3ed2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8319dfd4d73eaf3f3b564c1fcab716298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da914585f276641c46f70fd0158658299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839baf10bdf3446177d5bdf26017fed8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463f1bfffa9a1dec4aca1cd6647c454301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d04ce3621e7ecbd7224d5f7c2a0658302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd623a7b0cdd996d9630ed455ce57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d92b3e0b846799d0b6403569b4e996304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aea922140173e37bb7b04a6c8756b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43a1879430b60e4a40593584177c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002623cb87417beabe663cec16ff3a3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9422671316b117ca3460af5b0b5c81a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281e4470b6e5de1f5255d86b8aefdfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af6b830031bd7a436cc9ab91936a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f826d80fcbb3d05388182d7564f2e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3bdea557a964cd3113fd9895fa8d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eabcd942d17125ddc7b03df3276a95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4820df6118426759a8b0327fe76bbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0088ef1cdac8e807f226622213f93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c121056b4b12563359b8ab54fd9a49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e6e4b3a318c14264e3e2dd07b6e6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b944814edae436ef980d162eedf92a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa8ba7a25ec4229b2bae2e6f6bb5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b130592c25d916a81d29f8684f900a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfc2a14a9061529c5ffec1c5bf7fb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117e209afabb6fca86f4f81d18ee985322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568f8f468d0a2a7481f13b7f891056323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacef2500706fcff3328ef944b3e762d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b47d8df88db5477c134fbebb95b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2248b4386657a6f9b3278e03acbb7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609db7aa7babfc8e422ae87ee9b706327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f14f0437362267ac52604839db3d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e209c61363dfac92bdc9218c1fe48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49e98560948e31185a65221f8ebf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5695741180b4663181d7389d6d04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5ade7f4bd8f1f5ac4950317358a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe5b8e6b7179b9b8052a5b6d57e90b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011469e9ff703545b24f7dbb354cfe16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3cfc32537b61483c9daf53159c906335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a200fc6abffd3d62e3e4188d32ae497336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602ff7858d741aaa31d29e1948af85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf193896ae912f16f23d37b4cba87c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1c58c4141511985e8d53d9ab55a0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505182401ff66ff8545de112a9bd5b92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757efb218690a3f827b8193ff71e36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e4da3fb49664e0e1a4190fdef4e15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0905f62aa1174911c6742896a05f92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f1e1dcf2d6a5e7e62962a789f457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4b97b268da469d77c543749133acf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d4d8f8da99708eb1891809e6c57e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81782f9753e59380319686781d9ebd56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e565916f3f8c106a8d22fcfc0abe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1785726632e9d6114f739f8012bfd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3609d879307653526ae1fbbf325939350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aecb6ae05724bad293dfdbd9813fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41f6fe923356f1eabc6e6eac69972352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a94ea62a8c8cbbb8188c847ece1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f9efb2051c2a3f2d66c87422e995e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910f2ef5d5c68f2b6868f5252a2a13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aec1d57ec01f8e761df5cf40f9949356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadbb50333d63d52e0cba6038aea8b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b3850a62a34ee4aac0b9acc744483358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a82baa17ad6fd903c1f6d598d24a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d13d0b53d488c3d4cf3e95b5529a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453fee4884e216740674484283171b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea0fed88d2b68c57d1d19909da6e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d72376fcf2780c4934557a26af830363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e80870429ec6afebe9fcaae318abd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677360a091a5340c261b4c002806aacb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f73a1a3447b98fcf767f63c225a4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e3f07ea8156bf7b879d2b614887c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b896f83dfd4937ca74a66df224dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4701ceebff8e6faddebac9330cffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b25a5c996928ed46a66d5682d081b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea47f53b5fa12c0ea9860aafd77281f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250281604ecbb581cb69117c17475b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff772dacff6d5a5f62948029e6e8440373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16554a36de57997fc4c496e6e5eb8e62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f737825fef0783a26c9c7f50bd6d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29314bff75456206dbafaca2b1627bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf544dd7cb12f1b4f2bb599be823003377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f8cf1628406bcc55cf711d4e9f2f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241514f02da8754c73a5c1b13184f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59127d20115f6acaab260e8775c20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd4462e001f821ceb47afdb775a2b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d14172c27fa652d60dc72f5d30f83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00ae94077083cff85a4f699601ead383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4788f63ce24222414ce3d29e598e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9ae84bf98c53dfc16fc414c88a47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a5ceadc78ceb3fcc9bf56a9701291386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6968ac312a14ce8ab120905012b1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3286cec10d93b619a35d10a1a7a7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec7fd937e3f99805870e3fc1a89097389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d14e23bb1e12a6d9f669cc36cd708390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c820cff19606b58baaf1d48410fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064819b352df399010f7e949133613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d260d3458f8c3c438532be2c02969393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c575a68dbcaa5831a1e02277681db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8b940b2ecdafdf8eaa2e4fccb65cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa9d43f3c336fef17cade283d4949396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53770045fcc429283fed59daab120f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567fa9ea1a6e2a43a7ed0ed0226d11f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327049b0f75c995c51fd3c2f96762e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7acb1eeafe40e6fc18c53eac8e818400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da867bdbbb1ce6a92f2724822243c14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9affd36550865ec206e1a284690b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acf386e7a0eb1f849814b3cf2b2a21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0016fee4572871dec04a5907c8a12fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343fd325acbb4c99c882b2ba6607897405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad807fce6d8fa2527c9508d0a2d5b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d96fc0586f29cdffb779ce776880c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a16f1bcb648115f601d75dd4d4ebc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfda7c51f6569164da759c07479936409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66f41ed9d573b2e6feac7285da6a36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8237546eac92beefda3b4bbae81b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7235d1a926e776f9b9c087fd3df30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9594724ef5d13210105e4070de09bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4586aa4bb5321fcb2e648f0cd5711414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ba849ab141a5e8a40fa03f1ffca1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505237b455783e9e803c525c8d10bb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6b49b51040277186f1f33624ebec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924627d9cf5cd17d3532e5f79ed8b71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfceedd07ecf73fe6dc0dc6d150fd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95b95ca33c9947b835e37e683a59f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bafd1a19c6802295e251a1a906be3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07357fcba3875581814fb584c0937422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f732636e6966d1718cf52bf60c02cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590b51a5d0b1868043f45dc46b50b78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e6f489227a180f4ae687b789d604425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290ac5aa8bceecf8a0b97d1abe78fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4519b3d8ce4cc7e38258ba3b42cba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7cb283a97d0c5ce3fb29d0a37bfc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b47e0e13c3ec5525bf31600229a6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204c526d51c7382723c87272648cd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1f67cdb33bbdb6228549c4d5e72aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7950428925be4f8a7cf54c31893edd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f86654e12da8d5412036ab437bbf75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f5575ee44be4007d02729f2696f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d77eb506015ce491d58365667a3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71eb0a498180df8516be15c1608a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bef0334671cce934da7078cc78de4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fb72fd823f56543a1ba86055910d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d25eb0f8c6a7cd1478a260231582439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3cc87ba165ff8165dbf0ce57980c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586b0e3b5c6313e61886518d31adbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b38183e1fce7263ecebafc6efa07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e29dc7dc3d63969631252fa1dd15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0fcae9969cc5b76b9e56aac47e0ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c40dc99e1a9c12db3e08050836c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75880ddf5ab46d0820296b22714b23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec001a2a3c6fd06b39dc4cd0c3ca7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480132c61ccff1381ca2edc7e23630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bf638b496f7c7c088063178d83d6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63f316a5597f314d3814d18775662450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0374d064fa0760d8f111cd2948b1cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0825c852b246d2c9dd8e02cf285965d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c050d74539e8ed0e66852a5d46b3713453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837210a2df42951fc910943db764962e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c9336dd0c7efe1abc5e67accb40e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d950a70e45dcf243c378e9f24ba86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b171fd8de7f8a1f51658239dcd7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5aae0b6db43f92df04022b1d8f68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efadae73e1d42474e7002d877c5529459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a023964793f7cf1454ad56c2fd26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac611f62fab6e5318719282080d2a1ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf805b86daeee021184210f3b32ad89b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2297d1d44262eba5dc0710bec18f1f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d8348e5217e92ba4ba66728d6c02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818de821d43b58c46c93a656bd7012b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bb452f41bb46df3741d21b1331d05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5028290456ab3271a05c3526555121e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148ea82001cd44cf0790a8037050b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca901d1d7bb7d6810482ae4b72a53a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62d541a8a2ef5ec219ebb9392f2d8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270938e06f020b1e1307bfa601a687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b31ef06012f3dcca3a58881d760357472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45892caddff13f90cc032669dd443e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68dd44a52c5bca80982dbeff6c018474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e26b23f1929dfc0fb199456bc94e31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f5f8f4ddb7cf42df31412b8e3497476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc009cf41b8a12e6ad3a27e6f4ca0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daefee275ad95d90a2e2a3847fb2a0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84930df2c78158172fb454fae12f148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80530a914f9f9a1c59ec02ae6a9d6671480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824013a77f398cbb1d159a1ead2ca8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf807192897d3d4a1e837e56d5d47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5d75202d5f8bda9e70c843cb218c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0a5d46f8d8a441775b38929862ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcc16cd160a50829f169442bb67fca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0c9f35ffadba2541f021616776123486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c81aa29ab4a7f256555c7b7d0e754b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b7966bf302f75ecf36f934382d513488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed8f5eb1f9e3b73fb68ec9b7089f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe15041f336ea391870aae000139836490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a487972e75dda006d9e59f6fa73d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28cfa302ebba211f4daa0b2d6070a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54319e4172ce6037ecf68b00f0e6b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4e72fadf4fc3dace8ee70a44aed1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef56d11a80e0b5fddc45713249220495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4b435544c48c6d8f079e2cb0870a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68cc756288bd219e796bd169c3ead3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff663f62c2d17a34748c2856869aa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b499b1f702337fe710291d97ea01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2b01f6f13a3ea2a2f2d8cc49bfc63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f5a419deff48bd2f10e44d1b08660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7fdacbc48790d9f671a154f713343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35eed29c76e926255a595fbfc9ebe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1a1eb8019ad68665dea2f056000ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc8383ecb128e21f5e2231b8f5347a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae20aea1a29845829e65dcce33648506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1b954453e709837b71dcde8f6a9ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b12fd4db132780e2d2260e145fc1f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e712e9257815b5161c5998bcefc584509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b713b41b8391c386300ee909b76346510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090c528dcc159a33316859fbe04e80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1db96de265aba6292a6a4a8575ae5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d2400d5c876f66e66f4c507a27f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4cdb39eeb7dd0a6fb764d85b11876514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c0a051420dc85137e47065dd5a536515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4035cf41bc33e7a06c28a04463585516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff1d583750b10c726dc8074870810517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312194b96b0b0657884dea0e954c0ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be192aa3ce774df1cde4e01118b481519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02ec73b6a695b192709d98d8fad530520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50bfd954414e3a3cd5e75ba4e428e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e33640b987ebce6e789ae4074e6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a8df2e2bb36ee7eaacfff46b86a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48513f254dc05aa84ee22bb0d2b7d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b93327319eabc533b5dbe62d30e6e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ddb058aa5bb47eff77b2b332b3b71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b763f30ed9d5623b6d67f338ba45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe2c0f2c7353f0471786b3dd53455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e238b3e3248cba14bd84df78a937529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd733b49de97a999bb27e1cac8fbee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a009f40cca42e5262a46a7c5c3702c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39635eeae113c857ae3999eb64a7350a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bec57dc5f40c9278a9c6d03c9a8ace533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352474acb8ccbdd1a1b9529eff8c6008534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c525678550a82c9bc3d0394b0ee17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc1fd18cca22a59be5151256d22b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83f4c8082204d30047456f6366651537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4a343ff600d5c29384548298c207c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c12881eff70c4bb7b4a4e0fe537e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f832e413263d4ad6d447043b42c82d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590742fe76ecce89d1e424a0e16c27f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7dfeabf39b850d30d25aec521973e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95a1af15472b8ed6290b0a4cabdfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f0ec21a0c8c7a70c943e7ffdf239544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cb3f9399760a00d50b8782755efc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb45eef807974f0525f408be145274546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001319643d82a26a0300609e6bcb9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e0b88a41d6952396fc37a1a70ba19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4668e550ea5dbd6005277e1c7d3994549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d86c321d2e5d571ef3ca5b54a15b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316238cfc427aaa18c38dc71f262f9b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5476a98d0e765a9913d8bb818b3f1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9e4035cc0844a2b2dde80d255a92f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477871b03100462526cff4e0f2f0db12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cbe3b3049d3599f755cc0a1f3499d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61309a2fd7bfd111a7c52f3ffa9117556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b61971960b80f391dc9ecce139029557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc293ae39714380a1ffa76d12d38ee3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7da8bd52ff7bea905bc29556a32b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f4a6f5e344cd0e5d282424429aa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784dbecc8cb26b5388f50bfb317e9e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba26b0940b25576e12ddc2ffaea1a02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d7dbedd71e8b32ac120b9fafbc34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914956374b70aea625c61ac2a04989f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf04232124324e997a20a147fad17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cad2c53a71f116b4f8a2137c4a9ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d7786a46ff618be0f45261c7d874567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751d745291de3f2b7a4c89f882868b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ea12653086d9961245d3cb16b2c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58696b6b9affd6555fc9b5d5ae0f9d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcfdceb778a3006d574cbbdc011078571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38c3ba195bfd7aa7a504a1a03c392572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89fc59fb0d9450ab38e1065df95895573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47795896af51b75de588a6ba0b4ca2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c9845e0a00bb4a01f1cbcef331c75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae90a430fb5e04ed7f563d750170d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7cea6814fcc73b1f49b94f14aff60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbad93e2f4de71647d121172674404578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0a72d7ad9f96bdbbf66e4a4e9e66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a1ab530fbc9299f69b69000e680e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e9183ecbce58622b64475aa0af90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ddd047a8e409d91f24f45e89f2e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9ced8b04354955e9a13b0b0c38f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6299b1b7e6cca5c0fecba19fd2cd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13175dd83eec90866bcbc08ae58c407585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bf27188cf9283b0e1b0972b85229e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01182508554eef215d06e18b95c787587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150810d0cdd252d8eed7e7a40052a06a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c803ea14041f5ed477d8fb3ad061589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e1d8454a20cd477abc19aa5c0c13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec44f5325c2570cfe754fe431378f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272d4ad40f518ba49f1c99b01106648592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb14e73cf2cdc07bdb1854e4af4dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bea91454177e527bab81fedcf95c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4e35d7c0c95b4105b7c8343885f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2af6d39b830a342852c6cca90a9a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73d52c69a08a42227d0c6fcaec2e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674422cf281e042bd93d6a44b4f41d7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aec022531e0758f15183a7aaf9cd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52902c97eb84e1962e84b3a25293a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5cd190ba0e6496135084d52d9c590601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e26ec487ece3b334274fed8ec66754602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302187a2c92d43c593ed23765600347603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7aef58de30f2d53b6bd000a3e31ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66cb9760aa1a485385b2fc0c076f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4910943e7c9c56e11b0d69bd9995e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a391ef187f513fd541187123f10d3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f13fdb536946df0d581e385bafe44e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e00b7625d0b6f1e159f674b80fb2ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0385867b42f2483ceb205b643ef3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407ccd66a0755422d302b66fdeb2f77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f35d2d5319a27073f1e0b4ee8926612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adece7a3ef699d2b754989acdbb67ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2bc6ce0728f8b911c596bc19c8e76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473167817d28234ee84de44e8059fba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d5e52d6ccc30da6367c2afd1a29b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f1bc1382e9af33d0038ba681966a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd45a008585fd45fdc17c3196baba4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff2436442e66fa3d88ab65a6d31ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61e037a944ff4e78201cff3c9ea8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e5192a0b3a7febbc1780509e592fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dffe143b3502599ff49a2190eb238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f7c6b4b3c6bc71bfea277c0a0858623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abbfcdf36a61c74502dbbdc7acf150624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376fdb52872d035a5275e054df44b7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce68b6c2adf915dbbd57103d82145626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21fdf66d9644458502a706468cac7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf8438653c3e87de374699476684f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed433c7f1b42a9780deb7c2973b2a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f497d9645592eb32f19980b7773b2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d9a911e21b03fbb12ecf0d29905ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bea87c7f26dba29914efef9af8bb6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716002f88833b98c6d516245c8a0c776633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ac8506406724b03a37e1ce0f93c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62472f685bc2390ec67b380cea615663635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d19a4809a41761a4c8846f3ce41f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9776c9684b64474df515c11e53e7a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0846136d1fcb4f7ad566cf045423638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfffa5473c150a131c6008e23582ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf51e60f1ae0e538e8fd89c7b1490640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7134cb20db90c1cf44b6caff46eb786641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692e67b717f91afc60241bff2a9aa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467085ed0eef6c627208a40307c913643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4829fb6532dc07e7477ead3a9293b26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09262e606b3df1b4b4b696317a6f96dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1a1852f2ba3020a20982c2d035762646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a423b5f0b76f308947faa69b8ce74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c45212533894a2c7e80cee4c0a04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec33c1eb6cbabbe87a8a8988db77d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca06a798f75f5c62b813008c77d9133650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38eff7effc97f1d4a643b54fe99631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be08d16b0fa59c1175c5a04f8d79d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0849ad27a8892e0fa10fcbf836fa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592367ebb1ff4479f92030096bc40c5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b642424547ed3bf923f0bf00996afc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b1b9605ccd22eea32811d1255185b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970bd1735bdc824ef9bd3269a86eb6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f953bfc520a549832ddaea42d725658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd4d5a9e46b7ff33c475e8c9f680a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b1d02cfc6517521ee1d66537cb45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42212e775dd667e4b3444763bbeb878661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3692fb4a9cc1efbb64b930cb379ef5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8a0cbcbeb7fb73bc6fca04ea6e32a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a84498190579185efb0ab08ef10ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f0053b89977801239c5d45326be7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da054bd0813de4bef16cbc40420ba0c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f7a8c9b91b5467985add2689d413667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0cb36bec47e2891d34e1c97374aa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f084de2cb7cf432ef2f54cb56d47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad058c6aa73511e5de2ea02313c6aacc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54045a771879f26dadfe2b2c0552a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750660760999d15a05af1231401016672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09cc490aab49630f1799eadc90631e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5556a026cb06414f8bda2a6912c73ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26236a3bcb241bc03ac99e22ed7de0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456b627874a4c3cc7366fb8881648c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15cd6c112187ba8e00e55910f44bad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e18c9a4f4a0c67a34b99acaf0399678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450b38471f0d7c5aeb1dc6d1293b56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd042ba3cda5a52d3bb2cf75a4c4e447680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>