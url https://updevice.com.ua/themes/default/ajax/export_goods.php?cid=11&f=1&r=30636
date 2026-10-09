--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ba20226da4084aa7683744b7466e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d4b000f1efeeccbc02675d78a6332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11da0fea9ab98d94f7e6a7fac9631d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1474990154dbc16642cd305871814794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef0a2c16e69808aad29422434fc6af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bf6b6b44c3b2840cc34ee90cf4e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff53016d127e340eed80aa9939e4847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae443c91ef006f2ff0824d67dbfa785e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98153a33dd9fcd964702372d7d652f3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d17167af503911ecd0c1c4a7d2f0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4584355a3fce3ff3251769fd65d6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e00853c6179ae7bd77bc1373ac92712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4810d745a4c21c9efab57d1e339b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d890475711dcbbbd83150717e064ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be7ef23e17b63d47100dea65e504a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94d00e02a1fb0b7deb104b2dbfc8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d08726da4e2bcea0e6b4e7e56ddc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5ca79ea37988ac69b7044277e78518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151521ad77fb0d31b3323bff0a2172b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f2ccc18c767971d813d7e5a5d9c7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744b99a4848db70c67957acd21f644321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca17b3c8187c0f16c2ca351dd5c9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a504e419959bb994db2d92973f4c5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd714c6b217c45ba9932e0d6a908ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963381f78c692b26f16aee6c74ec935025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436797cfed81e3baf87e4888903c18d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3178655a6e7c693574a4fcf9d17027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f0dfdf834309d24a4d9153e22935528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b891e0bdb7fd8e15a3a0a95300d60f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e452aa3bf766d671e79cb7a3ceaa95030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaeb2b5cfeb088f41068bfb0306b5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e223db422843d5850a7616c5cb0708e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9186324fdb860e5dd31b5abf3fbd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d337b45573fb0ca15de0e49b58464aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c5cceecefaf0f10ca0412b6b510435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b96010ba8d73bed23f0b063bece5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f25d9da712acccb37c9716fb0313137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732287777b372769d4aea221164a6a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b461d5f5fe96304a6f3758d1c475c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b7b9a0d6594326d7a0e92869e114840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786f1e82bb67fcbfd67926f84c694e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200faa7fefd17038388ef378d5476bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925dc53c1d32df85142db1add0644b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906a1ffef7c7eaf151223f86fc106c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc5680246198956eafe215115435845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab9489b0bc7730fe35a3d5cb807f3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c6e484d60189f2a90e2c7c8f0e6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8bbb1f46c67cebddedbb70ea4f8ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244121139bb253e71f54c7e8de8bc2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f691f6eb845f490da6f24bec6cd3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820f4c3bb5d92945dc0915f38fa8e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c38dd0a623cf46079d4783d21085e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b0800dc364516ca03cfbe7f95057353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf53c80963590fd23ee055ae5da1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd89f7137224cfa8ed68a1d9f524e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a7ff9db39cfac74781dc730b6fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87d54738192c06f798807c95838ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911245194f1d878c8c5482f71589dcdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578606dd21537771339f394407c516e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb368d57a180a918d620c51cc1c8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e46cfc22703b328c7a0f294d0811e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d2748c025357304655fd066c452262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e6f46b3b990f40cf3b273f5f721963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb27e3f989eb5f1a99f2e82ad0712e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f9b88c9c9e26b3898e5b4b03a38765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06454bf2aaa5bc1f0c6bb5c176a67c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93613ed2942301da642b81774a05908e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194af1af644e5dc5ad9138868e5bd6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b8aa5b009b4c037be00259828399769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937705a67f37862ecd3967bbecb50e3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e81af7df122a0e2e6211984f454c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e615ddd0329092aabcd06a4217b4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef2af03fe140fe6c63f7f1d88563c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ba2fe7ff1037826d1c042fb03b4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266e222cc2783884a31e0d0003638375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c85be728e196109109094ac43f3ab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54cb66e2bf09ca99ff807a41141db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54875c26050c719801b4b33f6b40f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753b1732be3673afbfbacc6058b4cb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac241eabf1ec4be7e2bdf892bc7eca580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb4eaf79ca4140e218d78c8beca65f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167f255871f2699dace9b20a0141f1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2201e3e8e0344c29003109c1937f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95f60c73e66d3d67356f96a0ccd5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec61d326dd76d48662531a6b303ec085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408965edf088df618323f915829a74186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae2cb28702d3de03943ef3e69baf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc22f4a2554a729e795d1b5ea7498cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1f613f5f543a8ec57a6b82bfadc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd835f95e3f46498c016a755bbbc1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d24dba115c6bb69c598c78c83abb3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeba2840123f313959dba3f723fc6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f38f082c63c0e72fd491401c6d225093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16af9b23811476f11ee76fe586540294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af7fc49be450f83bd4db61380bf6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9b96c268dcc7f337989b4058fb2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74d2a77395943a6ea1ce1e60c4bcff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd3e1e3493559bd17f52fab778b58c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ecf6b975d3360b4c18233b66316599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762681e5bba04fe9db83e4b42cd890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0998ccd67b7189c6a4ed15ce9ab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e6eb8478da6cb2d349d464405f681102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d7b33235402408cf23e186995f7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54281d2533e6e593c435711fcb41d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606e2b96d70208304dd2a1e00f07fce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c091f7afb7b1178a236e5db23e04f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9999f9cf18933fb61c07fed902ede107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75262b45513f0def2b6d03ea5a7c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624cf4b80a7076c6cb3d70563be8d4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455a4089a2975527fd88d544e8a846110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa27d68016c1f74e43ee65a98cb5ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e06006073984fa78597f80116320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4f9e078e9745d351e57e32b9e808113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87347ee43519e2b82fe00fb0638e6ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce8ccd9768a8c3cc31dd210b59e88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f958c731d465ceb053eaa42458fa6d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7373d01a62fd410dc499f845081011117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f5a70463b09513597d810cc11a64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd1dc20fba0124ae22b6694f328d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835ff4fc5c73ec6d350da313ae2d334120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23b4023606f0825a5a5d7a3528889121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf77d594653dac2ec32ce78aae9271122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e2dd61ec1d72bf5f79cb57897ac14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e7ce8c5559743c321b700a446ccf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749f70eceffede996ae2476878245c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d551a5a4aee037455da09454452154126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3ee1a27b6734de9f73831bc34281a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046096f7cdca50fddb72567e4e258624128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf376e513d75ab92326f6f451ed4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469a5af9ec5d621cc8c86ab5e7792b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302bab6f434a0abcba6a5840abe0477131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29b23f720c041b68a4e94d5be15707132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e0f3882597152096fe3a6f61ca102133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049055deb9bda10a2703e6887613c440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8cb67dd6fa7d697a643458a7a43bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5f4a252afb59c283951b4f6af531b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e2270b6de28adca39198707691f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bca58babd6b951dea6c7674b19eee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083dc2f8618d04d014d3201a45e3a94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31763ec218013a9d01879bc5f9635d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118b5ba5969ea0fbb80e836de425f4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8559570bc416302959598bacdb40f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba851bcbd6abbe1ec4978f9f79340c08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a0a7b748f7861986494bc63cc753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b7992a197e675f76c97258b351109145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b7079e495746393a177eef8eeb61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761915895eb6ff8c46f738e3964d3dca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d11ecefc3fcf568b90b8d6731f038148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec93b4b4cdb5a3f39f4386a5e94629149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501b0766bc6b23ea5adbda901d24fa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59657ed492589fb8cc97d0913171d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed791393011fefb539ec96b14d84598d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb176f93a2c6579e174d5233bcddc594153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3df71e796b151aa94173ffcd44d36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161b0f2fa371dc5025d6ba88a28a14d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e9925596c6a84f10c4926c2e31591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fdacbd3a78d2152ff2487b0cc587d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12457f9f3b94523528181d2809545b5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ecf697e8c6d9642a12de9c54f60b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c1876723bd23952e878601c94e08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f0f2a3ee7c14f005a25767a854d39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99848cb323ccb60d24d75c2a736be4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae2c9ce44a90e17b4e20e01bff4d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecba13eef897cba89bafd1bffb9268164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f0c1ee391664bd5b8013fa4b3af4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6e27c7d936c21971a25d04232867166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655513f02e757610012ce25021f92e96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7dc5d8b809848ab75c9ac64b80f25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e21e500439864bcaa9c410b766c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a92ecc37d5fd0da12ce73f5ea7a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0b8236d3a323cc39e7f3f589c627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d64e8049c1d71431fabb9dfdc2bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08574fa00710abebc501e68b74c1b1ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da21404cb91958ac8bf99ad68abeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e676c3d56151069fd427f8986a37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b3a06333f072cec1b6603a609873176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c586d5ffa484034582cc152a528d47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9cebc88e6a5fdfbe3438359a5271178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c1874d91cd7f30d696181e7121009179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae65356332e1ad3ebd79119cb0ccb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb9a2ee9262be1c51a3d10b27c2c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457750b0f3b2e4f7937c8509646ce67b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde979834e6146f43d4ad06a879a11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cc0d1700a842fe9d1081f9440e83f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd16e6114784308270f04ee2f737dbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d205a68f83a9b099a17f5c69317ac4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883627e07e8a7ebe8fe80c3b11490ecc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d7926ba776125fa967f9218be56ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1ebba0840f5ed13f5eebb7f33cc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f20002d478e3c123100fac009a58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28951e0a2c626d2af6ef1466b6333e85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d15761e60a7db14f4ad7adec83df2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e0e954e15b2bf9199cd55451676e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573dac88a8c071604c1a242fd93198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9b5d13b06fa5f8d1cfdb568900111195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d592d43518e8806ff29547307d8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789db0168357b95c8da07290026956b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e8f448ba29b1599478f2fd0a5c69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfbe5ecdcc9fbf6a6337959f63ac97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889031a575360aaabffeab2dde292d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ccbcc7b20366e5d071da0b335a2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab1cbf8343fc7c5ef2ae52013daceb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c6adaaf12590c589955e4e2822250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca8fb8aa2f07ecd78653a7c10d58ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6197447aad7fbdef121f0927a7f3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba138b756b28b666e7b4eb36f2f1f0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636ce1f94302ccb58f5c0b35075cca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3495860b992c8913ae1cc124484a24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed78339d02fc3ebae701979261b7b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479c3cd3270a0dbb48ea29ea6f3b68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b8c57caadfd66dce29772836718c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee3bc1299747556024e6017a2bf7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f87586a38625afe6199b4eded35f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3570b36bef5216b1b6d4e8af107a536214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fdb43cd183d4ee2defdc8d42b9501215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509779a3ae95290eaf2f74bef76c284216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c397f815165e07ebe30ebb9fbb1761217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ebdbc060974096059d407b760fe0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3c784892b6e5acdc19e552e7833e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572e23493f0a0e7dbdff4efdd738ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6d3d8dcb6dcdb3d7ad492f9796e7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2637dae463bf32e4de79f0c0b3e98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabd6d2bd2794b0654142ef218f3ba9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec791ce347a7a9f4321051c355bd55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6979a9103cbf2a5e71232b65d8f1930225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39cce615558fe7d43c835025d7417226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd4651082975b787af51d83114f54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726c4b4eeeb45fc38bac5df8612ad16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7193d22fe0f5bd07e4fb8ac8400ca9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce775bdb3f413503256e4e354167b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab7877ab4dac29ab5f5db519d1653231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c916be7f512512bc60158aae8bba4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce40516857a8646395265ddae8dc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b13456335abddb8ba5a4f84165a4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d3d8308bda395d3cfcd6218fb517235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9556cda56b06ac16744ce1d98698d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052be869ac6469ae56aa9cc5ae134e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21e9ef5358435af5564338ada7074238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35339ddbbf69b21e7a6c5974a9cfc455239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47f99a42e5e45e910fc2f6c4c88e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98f7dffea7e4990fdf1b2f2f68438241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a1d12e8774b73e5a486225117dfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b29ce4e0624ea5f658549b5998b827243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e9186959681a96e892b56db3daa90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddfb0a1679251bcbd978402af31191245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9797f62cd4c05674f12ff0fab1e325246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06d9434769184a8257ac917d7f92c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915f104c5d6d0429f406edc9bce217248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b26df40b64178b3d6d22a9b25d17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671796aab2ec98e5e61e5881053d685250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca157931c0488555e6c932eccdbab46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d042ae819e93b4ce2dcf99f4ea175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a27ec2534404eeb9b171858e380e67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4353c9bcae9d7f457b1ec5e8cf08a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdacbb26f702588b3264fa4f1c14c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795521005a84404ff2b412fa836dfc03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b783235c1d7fed638ccf2bdb5d029d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de430d98eb657b4b45e081b68a30c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44079880cab8c465016bdc82bf60bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670a53c56f00bec4fc09283b8b5060260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58e3fb9f2cdd421e9ba82d5fbdefa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f10a969860986c0faba35d963e34b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc8edd0a266b852daf20c3693e7e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb5af2641c0d44905adedd96996f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2721da12e65b4fd5e47ea89c11f556265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ab3fc0c173f8ff0f0ce59988e6a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519e9255ffaff74bf263cc46715e41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa998d357fa1d5f50c174db50e956268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd570ab5d6bb70ae40f962b3953af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a29fe9c424283869642271a21c29a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b57f57c3e533022d1b78867c7b8e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d4a71743fb652d09708b6cf41514e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1568782c7aba9f0bc141bee6d5e65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce633052044072e89054329212e81c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff91782f1ea4ceba44e7dc190b7b51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b524d3aff0485b0c4be28cedc355ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52857eedcfbd219e5db5b99175fd667277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca0ce98e0d2a0b6cc88096b6bf00c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86653d1e75bbfaf0515e9675062e13ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0df8a9f596760646c017fbde308f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd503457ddcded45d1ab3a8a763e94f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f30f1df28d6fc1db5b02d13f0232b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4986a1835f41eaedcfa985e1c1571283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143fa19dddfb95b0f1d8f99cdd447d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c995251c0f4499064cf29f8584c23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fde577ff164e1d6f84fc0fb9631a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa4dcdf8d85c04079acb226b01466287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69933cbd6a9babb0808cf2b5f50c5d3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6603fe89a13250cdb04f517210d2a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f8beba35ea97b10eb07dbe14aafd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0a636418a97a6203216517a0d682291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbe30a25c874e7e5417df1f4edcd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012c5a06dff67041ef27ca5e458bd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cfac88e3346ddda7583ac56ac69fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6bb04dab78044ca79580eea07113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62919d2c8ffd54104116788880f1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fde46d5c30a2daecd2a5d1a58d147297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f20395deaaf75b08e897c504bfd4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb08afabdf0bfadfab67b2c8ed079299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43226412019998754feadb1f3366ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f196127c15c63755b09f40304c6a00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c638a812c7e9a2d32c39a5d8d13173302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6646f4b9695b2d4e58ec7cf4a76114303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593fcb39a7c664de0130b2d040b57c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d342355cdbe076f1f1d822011242305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f738fddad3dcd05423defa13e95ea10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d818e818c5a3e3ccf5ebceaaee52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a24f334a4c19e7ca664f07627b452308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092530995a21f52d065d800996f5fd3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78062fa3d09909e07c34cf3b299933310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ebc6356839efe03de22176d2b909b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f0a2fe9128ea5f84ba36917ee05d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee3ecea9ba676e9905d77bd6fc3fdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e696e3b24f4aefe863549f94765f39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c79376c3bd64092c6f57b04d33769315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b2ff304c3262aa4907c9e6327d107316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063236dc61c72f72d29ec9e2ac1d1451317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96b0132e1dea4869a581da353b10f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e7b600fffb2b19817a6510d6fd88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce415cd90b79a5264d47ad0a352329320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15504a151353997a7bcf2d724cad7de9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d0d894613c70b18bf36dee52b328322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28918474410a7bf72aef6b34f31af2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0f106b798e543f34da475a2e6f14d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814390cf1e1103bcb62609bdd03f9ee1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd6ce3cf368428b38bf7d1365e8f42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055666db38013f6eb5ec5a29b55241f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490501c73fa3843a3ddf9438a2e2e07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02dbaccfb08247f70be0623b4eb2bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194304d1054066faa7b30ede92d3e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e64f853e7515cb83f0f8fd03cc6de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8c3e2ae9b97ab1005480dd5c79ed4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14198da23f25eb6d930e5df5f5cacad4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc80ecaed3d9d8f0e932ff4f40668b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4242d8889ac103eafd0de6d9c5fa6c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25e132a5e6380dbc27cff8a474eef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83cac17c08427f02b851b01d5ed5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c19434a51de28a9d84b1e42411dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c82b8d2f6814a0c13220e9540f59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f7cbf7d08c02fd33cae9fc6e1db8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd54313ddffa7bffc9ad5077abb9286341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35dd98806fdd9e2168c95255f79241342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d9966755ca19ded74e19f936ce5b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e29899af4d9d0347c002caff139d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb2fbb5c62175b86c8b5df1c5e479345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bec7284cb977d85de40ef9db9927d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae24c16789d63e93aab26e9c3cad1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda18846db6b22c92488998dd04d4296348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a017f2cb36004eef0f1a8d874de2e22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b482e7be7bb854981d0b5d86d10a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56b7b84f8662a296ed2cca220b3e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288fee2261a013885f5b11fa623db6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f7e4c99832619d4313f154b170eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c4a3f7e35b9bb28422b2379a5961354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a7318017763bf731107cd537dba3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42107b689e4f5d12834e4d19689a831356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145761e98beb43cfd47bdec70ed7d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69812c49102f4c349d65c62fe48b5af3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466e35ebdcfbba5179896586375e3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d366f028d70457a08f1ddb6bf60dcb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940245bedd2bc4127f3b069bd4e45b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b6a6f4e94d47f95f96fd939c069df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7ace900c079780d5896130194af0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e0e653f5074be81d887556da77c7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084235916e91766f77108417250bda9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6485b632a45a68c9e832fb3ef6f919366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3a9764ca0a23a94cd47c1e0e79c41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb6a6a493e8b5ac62728cb09f211ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2a4ed528cdeb998ceda67b28715a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8b070d9441d7c6401ce726f765fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8f9425e262dc945f8fd70f1e7a19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6351cc00b723665069bf9d64b7294e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f265598ecba8e491cfe39bf112b32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56365c21a19fb30a8c5599735f4a824374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d8485ffa6f0ae758f3c8c25476e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f2b47900310b636ab5a80508cdc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbc6dc7e8582612c01a530d7a73b37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a6e44dd56d655abab321fb43c737378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d32f3166647659fe251c98a1ccb74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e354b01a0371648bc42f2cad100879380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f2c3549dddc51cc3d8c5611a4fc4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b359ba2a7ff974a2c4d6fe032b193f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b645468182b225fc056d8990bedf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d47cc3a10902848836b06bf2e0fd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03258e631999a1262240ccf8f678802385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497397f5d2a39d1fab366bd7e95d630386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b5c63d18f969db0927c9cf1b19c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824cdfd1ad381515b95d46f3c2f862d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58aa4b65d50337bf239a53961513ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e2a033467f42af9ae684bedb31b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10c11fa901b9b122c1838e2b626dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54497c993129814d26957a05d787c04f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fe890230096ef6bf5459436589650393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a56e45514488717ad0bd8379b00c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40edc504099fe560f105b7cb01f8c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968edb9c3645f7f7ddcf7a35da39b253396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd51c8c0430434a9c5a65433b1d00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd614a79d55a60415c8c00a370fba557398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d8bee59d52e12bc481e5ec7569a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c88560d99069a0a18ef3a580680b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b29ce0c7e59cd1f39dc731774af7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0f040ced01df9075c76a6e7329a9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6b8d0b73accd2d1d023b1b7d2e99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbebfdea5ef6b844a67aa71ba159c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f5621ce39a3d3afd9cc51edb6c33c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aad274b93d265d902e0c53815bd59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81926a7a011a1bbe5181b12458a125407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c7cef79bbcdb5070b0d633a4b029408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d4085b8a5d99e94d30ff39a2254e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88984abc95ae966fb646b32eab03a6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685c819fb60c013d135cac8e40d1d25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de916e4896e9a0f0a1a1d78fed1de17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d5d1129f752bf9dcbf581447f38d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3077abf1842f58adbfb416530d43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595466b783d00a4b1a43df41e061d13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d4e558ddaafb2a397e8a6f018007416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c7d10219fb4ae83e160eb32dedfdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d71bebb0de6f9f834b9c9a2ec0a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36af90dea48e34b301a1cd8591a512419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb1c69b932a77e4172c72516ec7983420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7632ab9c356714777ccf83faf9aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ac3a85c3922fa8f709b08350c57b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f5f736a49ab05c5979e51859fc34c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05cd9cba98c694c5394f0043fec41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313b5fe8e4178a38f7b0bb826a227d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425adaca582f4ecf09135aebc050b6d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7d63d63addd0800f43248c871525427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef89b83a407d552be0c4f2c211f5d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0093515d199b741da07205d32b3a77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05350dbc7664f26d00c5c2aa3100d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b14aea6ae0e60109dfda36551fc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc529e07e6b29d8303ef0130a6fc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9332d019bccf5116afc79ae4bfd0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888219a9c365d7d318b79e4fcd3c4fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb975ee6eed070873581c2a74565a887435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420a41fc9d0eb1c50ba53a3bc6e6caf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1aea1cf210e70ec08cccdeab4049437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8466cc73e9b69e2d1d2527692b9f3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5612f679d5082e1ee82220ad408d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc88381e1ad3a44b5869cbc95c99f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e8328640f5f9856f3bec43e7182cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe2e1151528cc5149d28a97fd27097442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4af519d1da7673b11cac77846fc0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc400b5b124794b4683708ea2b8d34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9122a9e1ba1c8defe0d22d5c36c2f8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae950c4ca5aec921fd334b8251ed4eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584ca277f638d7ac0679daf201c0d43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6b6f410d114b70d04eefe953e812448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ca82f9371f36ee666f438b9d66ac7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb0189cd366ddb13926ad51d249fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d36fda7c899ef4d484fe05c49e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d1600bf21b5e520397fc6f86e902452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065e8a99b31e795e8b647d47aac19e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f92cba3c5f5eba91e3a045d65feeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f6a94be55cafb8f5e4273fd73fed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200b3ff45faa08e961ee4e2071fa00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a17483234e4b07c28c1fdfac968cfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafec013c5abfc26f7c4d66593012f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb73750c4dd7f3d2b51214910eb786a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4876932f820467da4eaf6e80c0b8bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde60f37798fc45e2fcb155ff205fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf332dbd2a554b3335679c48a676a84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee020dbcf22d043974d181744f980463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ad129eb7ce1bf3aab07145afcf72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550daddd3987154f5d8f6a4e931d946465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467089c0ab970aeab64c297a30b0a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8390294fdb9440cff04ade95cc15da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c807e9ba41a8db9820b060e518871468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71624237565d9f0054de6b54b40f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43662f6b835c87dfc9bf7926cebc8bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bcf784eb7da001c2289618a32e78b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ea2150e4b1f3191ec416f512ea9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12873e9ea6e7ace0539fdd83fe10b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96dc27b65c859d9c243805b72ab482474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3201df74a868ba5ceccc0842c7ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e09fb0e13de45d9f6348f76888c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c706615fc69ca162438227fa006a46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e204021e644f0dc56e1c0296123dbd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea23f4f27419b8f2b68ddb6f9a27d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834153b8497b91914d04731c3063ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ef83a3d7182eedf7927bd419cdaff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602870a62a000849ba6ff23bf96ea2cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe469364715ba9c89d31fa1f390c69e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49f14d40544c4e607494a1aed83f36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba44c591125c62651c4dd1e8fa4b1d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379cb6cec7fa24fb019109b98b1e418486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1c11e8d0975f6d84ac649c4922ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320554c61ba8246887e274e3cc564178488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c2a07c808fa49eff736b6fb24241489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119827d4ea397153736484c1980d1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9867a8a6492a81969d425675912a2b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae274f9edd409c55aba4d1cfff3e9876492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dacbee23c9648867c1adcd2eebe317493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2609fc71f0ea7e4a431d02fe81ee6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07fdf432ee6cabb2a4a5dada1ecc96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e777058af9ebfa08f662f1a99361b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d9b50184dc8715444bc9224b3473497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacddf996824fbc42c2612396307669498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353de87edc96bdac0751ca8d9ec7955499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d2a5f53c4590b17a67d9bfaaa202c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7567acdc9c06e4d7e1ee7a31f691501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d3316b0bb8e633a1bba4110c36819502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba007927941493f4fbacb50c246faef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3df26ea9f707a09b8562f4fd9f4b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3e1ac6f0994c535e626c2bed6f7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ea2fd31bbf18d160c7316baeafc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a7ed15b051289d41711ccc7ba88d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3deb014d7506976d432e3c926b35e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2ab47fd43c454f8907f8120e05904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068cae36589d35320182fc9b55e5fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638251fbba79bcc59e4cc62971584bbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cc129c5b79bb5bdaaee5d4639f437512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da3e7c447e8a9f466471dea490ec02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e248be1a34b6a77f66385aa83bcb29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f82c5302fd9381de791dbf7c3732a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354f89f4ecff3815c4a3c78e2d42f54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc41abdbbcc99aca36178e64a8070a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a802497b992840548dcf728db3b7702518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600397884a1ba98644f419de7e8b06cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c483aee87a772fd63ea6e74eddff08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9084c7a3509ba72802d43bf09d84c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60984f7186ed835f838e9462082fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad6d271d777705395566dca2eff50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf49b3b79dfb4e869e3ed1de71eb352524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a4a944cbe9c13a077800df258984525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb6c79bf3f903884e37354c73cd29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2ccbbbecf9c56fdf0cb205e389387527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5f702633fe8f9e264e404c775419528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010ed8ae3ce40de4248036c23f2c33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1691588af5193015edc7b04523e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227ed3d341794121c7cc6e0d4aed83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b07364c54688b2c091afb89187ca5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07941f6a193ab0eff998b796ebfd2fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9df8ac701e19f606be35743f72cf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19359491999700cb3092133a483123535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79baf1dc80943df4eb300da6b7174536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8785e84434838b96f9b086255db5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3762b03bb2c99b260140a12ef057f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded57f8a7181d9da1e74dd18daa2603b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe8ca8003fd624a61dee4d2a2ac5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9ae35906dcb5d7cd43f566a24eaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6973e13eb7da6643ba246b5eb5d209542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef466851792e8e8c1c5e7da7b532fb2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9dfaeb3de326d823ebff5796e49e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c9b99bac26094358b04c5eba9087545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d1306507cf4c61d2d7a994ce1554a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d08a19b897a68ff82a04531e9f1a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c0ce9068a413abc7acc9c3372c99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01442889be195bda4cef9b02e5c096f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf918134ca4e2235ebcfa9368a11530550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f71664d92552a3eecf30af85973cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c82846fbfd82d4add1a395157acd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b6c81947da2ad95fa412bd2e52da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa82789485e930deb2e982c68cc23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c001b2558f0bccd855c7f0175d335555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23498f7a03a6260b7d6c9c9dbb6c5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b149cb266160663c5de2ad99492a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282417d67890b63c3d97ef88e5b5a70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389777b63401878ae0a4c7f9dc65b7bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494efdebb7165f8324dd7f176c73049560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6186e3047449106ef1bd1f4ba6893561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7b0640b754c2c75df16d94f230ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c054ab07bc2ac1cba5c56ca0896b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efef6e24d27c9b09e1006f9ccb7eed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1986b111da41d60568474be4c0b138565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37448c3e9b247e3f4b60d71837235426566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f29cd45b993d4f1822c677e4462283567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e89b62f1917a130b7c7af5175869568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f141862d397a0d03722d3a75f0ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7339bd521ee179edcc6c17ae60157ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5e73ef366df9ce8b0ebc29ac59b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944efd6688c9bf45e9b2f58d39b539a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0e4e184ebc1e1a14b2e2d233b33f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9921bb4eda7318ba7b2153ddbabd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885e8fcaae9af170f1d4b0d572f8025575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c73b9e280add2d83946b236b3e9492576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d2f768b97ba722cc8c737a50805c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5aeaf830acc2a3e7e2ab2e9282866578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91777df64bb9a931ca381038b67574d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44fd4e6e27efd171f6a1ce1b183ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a197bab504780e48b3b9bf4079d75a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dcd18b5f16ca538496d448cf80a65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75659137813382e57bec64846feaa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f99cfe09f85f1297143748669eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005102f7fcfe03fc23760cd83389843585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb77b4981eab0f3f8ff40712f82b4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e57397e8962533ad9639e7ec552d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85895add9d885084ab188abc55de1b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5406b9e041f35799377a0ddd3705e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17985f791288c73c31b71f1d9ba4b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05523433c95ef8e86fafd0cc58eda44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3543cb6c8a566c9cf7ea74c72ab77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b2da5806a9ac2375029f90e0f1eab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a1fefdba3d9026deca21a99f0b92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356edbfc128e703e2bdfea366751a182595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48edd7196f9006b380e3d9cf64c55a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b5d2dd75465937f6b2ca8ffee5bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479299c4633bf77cb1260090ede8f2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43e7db3edb54cc218192ddfbb011af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c907b6b95cc1f20e339903f17c57e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d11029d96265e9af0002467f72e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb656bb79ae698f29cbbbbd64c04bf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb5ed7a7af277481eb38ffb7a76df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce55a81e3af76b89f221212a8b26f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0840da07caad1d6c2db248706ddeac8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe39ec3d985925b8a0bb87d97f9d3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0565202f784910f719c0a3d39e2a5bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37d46bca85e8a4993008a7726334a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdc9f223aea4988f8544c075e0bbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20119952528c7ccae92c2c95c7e6f32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b09983c09b1b1268ede55a32bee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210172244befea25f30718d8dea6516612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f786a14ac26ac48b287e81dd53d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32ece9041dd5edf94619e95a255516614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df3138aca7baed4e6598bf5003d3a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e177f2244f473165491dc9d838142df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37e55896459553d48c5a03f51b84f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0dcdf5b8a9fbca7c5fa40e8a88c9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82ada0ef240a2fa9c915bec51cd7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba073e8034f9925ddac51c4fe729cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147f19a8cea4112aa3657923e2d633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9144b1aee4c01776e886fd20a84d4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ef60c77d416d336b8c1aaf3e6fa5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e61c13bb47fbfdd3ca8ad299fff32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80016bb724c08300b72bc1f773e50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674470069ebaa22246ffafd320e242c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8567cc8727ae8ade47fffbe0424ce67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f770a1a3da9a0e083a96278de72d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3beef661166a6cc43d9a85126824b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7975581cf31bf7655cf40c8bad32a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531925f46dd056620beba09b531d07a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe1226e5ae325fbda2fd629729021632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19359e189b533e500715b1c9f7bf40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e8d53a35e928ad714073c8833abe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7532b2c573545bb97d45753f0e8d0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd7e88e1d5bc164c1f0d522062b23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa7e91873aafe6ce6de56bd3d76f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8bf3d24154ef9c591360cc9153871638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339d59685ff0e30db920187155adf81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa01e3d3925c25270e75f12086f64cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5bcc9076400c17c319ef30035ebc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a47568d34767fa66a00bd981988c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38081887c07534a48e172b5476094e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754faf3c17d060019e26ecb6345e06a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae2817a7c3103e3f93efc906d379de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d03ab893837dd9a0eab5f97b32555c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f338eff768a83c66d61c14846dea8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964946cab74fd6299e36c0ee3e431be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f021e82f2e11c77385685c565870b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276df285c6d41809684bf1c4883f73e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c603b858c621b1a21b9f82d9649ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545408e76326698592654f11edf73f6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e24f8c565354e0d968dd60e382ad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8eddebeaaae94ef5868e3a02ac07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728c199e5276f8cb7db73f146c4761655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696447a8cdcb3b77a3bb71669dc555c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929a8ac0a089997f71e50fc04fe9fe7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01289ee518429ded5a533c52afbe46c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9d35e0a45e33a681f86f4e22773c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a34b60cd8ea01371a593f7ffb0062e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b6576b95dffb32c3dffaa16257d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a6fb07f2400b9b6b653df686562ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a5a05cd15538dbb2061c114cb5f0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72baa340feaa3c3a7f4187d49f94741664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54e3310dbdf0a62e73da230d95885665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb55d2547d4201a729a91dad2fde3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234414a3cf5b43353d5af8cbb86f0c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addda8f220c3ddead31b4f3e43ec369668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d0ac8f6e656268a9009cb517e0fb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770624bb0549d30dc82cc84001f3305670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7161774618ee07d858b6006bef94cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d032046be58c08d7a31069787dd7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62e2c24d1e3fc9d7f7fd7257b49b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c7eecfca06bdd8041c94674e4b0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa0c646d11b265af332bd436369f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd161c4a5a79d46c4949bfafcbe174676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14f3874f7711d4d0db5db1cce1a21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d6e20f8d3d5db3ff3ede26bd34192678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f239061a74ee63e0514606c5c611679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a068e35f8c7c97354c7b14da3348f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69feacf2f26960746101e67bae3e0a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db8a8228b7414c581bd578c2c6ddf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe5d90edabed7a122520a13858c2b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352c179dd932b0dce620565183e08b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a798fbf02107ecec8d9dd5648bdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefcea9bb4299d757011a0dff44fb14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537760e2cd3d2dd9a89f24a07e95153687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade768cca58c1a51306e44eb8cec716c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3d1ba845441a7f4285efd9fd20b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b63aff4327b00594c8a0951f19f2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed001dbb547d84852b1650a1ef7460691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dda14d1ebfa10a8764fec703191c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3b1c4b903731825cc76a3e8303065693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ec6de38304d65e5884eea802672d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b516b4bdb0ba9877c80d8c25d85b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb7a1a1abe9e7cf9307493f9810539696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e871e060aa1044429ee85dff6d85597697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0e07b9d63b0764b2d05ef066bf31a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8658b42e3ebf33318390a139c3146699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156049b0518766efc6cfaed280ac3a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb222f1054b64a0156a69297912375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbc1179cab1dd99fbe486f0e698f71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6121b28b7cb8b1a83cdd848d5e7d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651002d33ffa86f762d70cf8336ff8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc390fad8b19afdd7bf217125a80e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ddeda6ab8d23448651d3b85cae6f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277922c28bb8ccdcd1d88fd304be3e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15479e8586ac3465bc69709b4fc2a2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f89ce52f61c705f9d46b35f84521c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3002cdc1ad18aae80d5a731f52946710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c4cfdd8d1cc6cca0b7d5dae062c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c500e1abc2ce9520f040318cf0ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a8cf2fb5e67991fd44c754d83cf6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16059a1c7436d8d5b9b5ef7bf060a36a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46715aa29d13912766627450fc1f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5873f940dd8e9435274d30b0dc8646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cdd3f85e903f96ccbcf2ca011c06a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3793dc36c0b1c6c301a6cacb2a9e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba7cf272be4f3c6934f8a3d1f2872b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3582a67fa69688e3b3ed2a2fd5d58c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dbc253a67c973e99fcc35c13e965811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4b244616d9de0ee8d9409f7efb1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb496916064cebba956ea577b038f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177931279f9bfe3538a28ed7fa70e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d460f03fa5eca0b18f814127d31015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee435c674cc57052f376b416db5bd1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724391db4dcd2b1e8cfa8660981aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a81cbfe220c7d709af47c242e2fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87995415dcbf9c9fec27622985943f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636428ec40e1c984663c92f5a40f30b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25407ad6623a02cf7bf4571d526d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01318faec6c71de07708e8f46f85adb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c048cb19a495dce1822857adc2d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456adf8ba67e99da5d2265e772e5f62d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d18fe5aeb5aa6c5cf76b91596894225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625a43f5f97b35a5fff974559a149f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc59adce46786e198c8011fb4afe6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b00ab801f2b152e240de3df86bfe0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cce178d8e016f37dc89f49f7aa01ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98a649b5edda2470f6662b060c6a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0aa496d2027df7f747fd3be1cb88a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13ef8ff2868622ef4a7a98380083932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28949675dbfb29a20a5a3169bf03a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6a2361c972514ac1acd7ac84f5dac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05dfb91155ac11e8600112cf9f138135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197c643476fc97273f235c508f3b9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ab8fe865ee98a17663507081abe8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb70b68a8ef3de1cf19015c776b9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38e5248cd7fb86a2731e9b9f393ee639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9487b9563130112bbef89bd6c53640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5ea514b83d78048d1ceec6ece4aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6dbf1c2f0f44aa8b33420194ed09742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69fec0cd480aa709ac3531abbc32fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb032b8e4152edda98e0ef5daa01c6b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627758a66eaa1437a2ca28f28d63b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66555c28e1a9779dd7055839310fef9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab87e3a15e1847fc9d7ff6c5060c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9dbd4f6268cfa4a14a59804a5d1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d30961a0f19dbd23806b50359ee2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aef8742d82feb78485769d6022eb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620919e8c8823794d3dec86a66fb22be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc64cbce499bc4a9c3ac5aae76cc88752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7ca710bf13aa6a930bfe5e8d8927353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afbddb55efd1af122a3a79eb9711d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4cec07e13c3a5f2470e026d3b877f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446064cfef81a0fb87bd71e4ac245a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055a5bfc63581112f665db8277aa85457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf31b911e9d90e3b8109158a1e251a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981d2c843272e8d4ad7a85144dcb9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa883b08b03c31aa98fba24c4686f55560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c5cc7799aaeeb538af3867e4b18d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338567bc057f1c6617f0cd6b8089b3ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc99c9768daee375e70806e04a14963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20134588504f8b64419413832500090664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087b738a1aa63df73b3ad9c6e768ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8649f4d752316a22bec8a56e64b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75993f9570a965ac60f0d93641aca367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4cbb20ea6cd47e7e83730dacfcff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bed40a1cd6cd704258147966e864669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82797afc7188dbd35245843e6be707170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea234a408f4fc1cf2233afad2682ee4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a59797bc2ac08cc173e155e92cde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ddabf939e7d1ab9e6094d335f74d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabaffb728f7b9bb5fd6b7d7ab3db3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e423eef43c97e184eb5e6c5ed40f8d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead9d6993ddb07eaaa835b807a923076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edd9d50c4c32e8571cc92e579398c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76197be1d103dfcd821bee286214478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3addf3b6a36f810cdb89f0aa8e9409e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b597abccc2e2541190d3efa033c9d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21234b463658beca8b200a56768b9a0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81940f61c676a727f4570a430498182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0930fadd245215d8e9113ff3d86483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e552b9bcb0436df09802866669d5dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5360a68f8d3808459d2e226bec6512485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931bf4face62fb49a30fd26cf3e88786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b96fcbc6c70c3f09ccf86c7ab815387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d90afbeb2010bb941144e3bcc5435e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248244d18adebc4d183c9278ec54fbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce14b9ece55418e1ad9082b279817c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cba4265600b19f0a131e5fec17ed291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a626f3780e1a99f5beb4df37687a9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6ec4152f3044572a8513b7e45b2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278dce8b676659458df54c26f8bbc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87795c423ccd2e6a82cc1a08f9f1d84d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250208fea280baeb7605de61d65430796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762462021b835089a1ddf679297bab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc97367c0525b3f83da53af3f15b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e0727fbd2185ab1f3475a5971de6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afebf97630d0f462ccf57013cf3bd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cec102b20673ef1ee888ffba9f8c22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43356155d1b00c83e3a621a31162c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496ec841a98c31acf068b1f55c8795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad326e6b4b1047f57fe38c896e78cc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232329fa8ca7904c4564cb38b9d4863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e407dc1813698ee01d592b70930f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe3a53091a7645e266de3b39b737c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9171c45fabe11fa5e2850b7e194244108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d178a36454ca049b7ecf3bf6b378394109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f578c605491b4099d1a0b02ee0929110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b5f2a6cbd2ba5b182dd77b588508111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2228c794c8aea28facebb8310a4e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ed31ef458c428cc252efdc407e3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149feee0f7005d21d4f4ffd098be13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9ab7681433f77cdf877d0f0df844115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259991ab55ffd4923fcc33ea6f61f66e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28ba8b5acf893ece428373a0a322f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c206c17b8ef284f06e66ace49a85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475752e5e44369b1f9b0c6bcafbb1b86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a215a2dae673a1efa9d42dfc7617120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866610aaaf670b059a81cb109c4a5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c6cb114f74ebe90dd9d0ac0401fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae811a391de6c41ccf7f33df7b7da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef197bc9abcfaade7c6f54ea0cdd55cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a83acbf4cde661e3c9bb07291b0e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde023d747f0446e60160e590c3f64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa6c7e2995ca822c9e653f43eb6fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ac92dba7b6db97db9f43d647ee623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f95e71bf82e7a14833836b6eab879129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31bbcbf72eeb86f7547cc7c61643d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d0056823e2f505da017113df5c80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a840133cc989be7f29ef0ad8e389d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a8a0cd7f0fb4c8dc477da11458f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21977b9bb36e256d6425b3debdf6c441134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335a531cc6755580db57ebc32f5889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae53aadc7c1c25c8e7b2b421fb047a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007adf050990e317a26628c98f0c6613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb057a46b5e8a8c5456971db7f7c89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e8c555a19cd1798f4fa8c63e7aaa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ad62a0d6a9441a17ff6dfb6a7bc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02597d5302a26824d2de6d068dd1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05369fd62b354a8e06baf5dc41f624142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc873c96134fc2e87aa9c251dc44c74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b3adcca55f3f6ee321dfcb99325a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e27a8f50fe5603348d9f11cd26f1d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78009c1bd4e7df097d26d8530c9d96a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf688c228b067a421581b0d8c674ac1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dad3ace249bfd7c82f14a98dccf04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e26f9b17873f3760652524e29155149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa44365bf09ef0b7f093300ecd971150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b9fc163e1222db51a408fc23ecc97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dec84abbb9ee15091f61a32ef3d8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692512fc6a04b03374bb813df5323c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cf1c89ed1326189f0c58c706916b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47d40cb179bcfe27de8a414c7ca0b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94785c06ff11504e4af4753ecc140b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac98480641adaf1ea85d801c873149157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba73c42e8e57ce1f5d910bf27afbf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc2454789f5f53527e8a6a9a0a82bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f99a556e70d4b30ba6c3db1e5470160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fde0d90e10bfe52fccc4dd31c30a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be9f9414a2c504d53fd3b1597fcf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0127304724f295116e0cc9f61ffa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa345f1d58f3d751e1a216f0e8b4f1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa9efef1f864fb2855b93b60a62da3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876947b003546e5ae62c0714a8dc71e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c309df7b8293e00322b97ead295681167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b86212d2fae644c7798820a099e557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d36b0a5f95871f11c4cd4e7ff1cc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d508d06dc77177bad7ef2f3abbd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a747dce00216f8687aca122eb8bd8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b72264a7d1319fb9726aeb933f76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c873c21a63b08849d62613c23af18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd52e5e208af849855fe01415a1360174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee8331f330c5c9661ab1e857429989175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760550c0265aba6f8754cff0a36cd92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a5ff6013ce50428b8286236c472d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dc9b1db2f4c190de0ef266e97040b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fca72191ea9e986cdcf3e22019f0b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f85f27bf24bf771d41860c99fb74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a027e40fdbe9ab5f45eeff0cdda75f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781163203c28fd0a2751971637b50b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29203d5383e4bd6042bbbde35167b6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013888981736094504a4b6bca874a0b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46ef56fe587bf31f4f22c6289362b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a51b3c73773b7efcc91bffb26d1897186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7235d30eb1de7f3705bfd78e32ed7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc76aa21955c58e44ca48a13739ba2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005aa5fdd784e93b717ede76b7ffc5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ef5aa196a26bba7a93af8d6e20d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac23d401d35a18919810af2b3721b7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0775692e420d493357f24c58691e436192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fab00c6fb0a9b8b1271d12e43352a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c17a16ac3dd052128fe7af3812f5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3f2735f5b89c3e51b2483895398b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a1856a17b82342e41961b41750f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866e2ce8fa7c005aa126ef6aab79b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10870fba2b4f61905fe27190c8668cc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ccf52c3ba658a2b545e45e78eef6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c16c5455659c5638200c1a979d5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c388e1c2db6c0cd13c2d19013f2501f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76af8f5947f64b40506bc8382fba102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de420ac0dbe9bfc807e3365c3a84dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe78b2925f6fdb401d147329c52d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc00e51fadcd8b40cc14d91d1d5a65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dad04be6140e1cb868a4c8a883857c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37fbcd523557030c944b83d0e44ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684a949501afb76ecc2ef18ab6b0b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690caba2c9bb0dd0b60cf51e19ee52f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25537655850e6a9729280e25a6865b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8260d100c5ffd756597f4576c67cb27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e58d35ca879b2d6771e4b4d8aa60f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e999d9ef6158d4b4397118db9abc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190588a50cfbcd4537f06f7d2da978d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99604a83580d36ea5ed44cfe0002be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc511837f300eaeb0ff9588a4c5edf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf4e664ad0460c1ce916b28f8161e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c24a3e17d37153f205b54482e1f9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1aa100c9c8f6e50074277d8525aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b93a4c6d8463e3c3adb532c370f8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62963e893fd5821480abe1a8f92633a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d594f5a5419cc9d1b60d02276f0f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14085156009a92d9b01cd554e125188223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a2fc1ae3eeac2c75036aaa314fa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd23f7bed134812fd259bc1be95df3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a51ac3ff86bdd713b812d3e673f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c1e0b80b8c742ad5dcb810b0a363227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f2fd2cb1a1a9e8419be2f0358652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b480df42f3de498049294b9432fc22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf7a2f16e51c088062f6b2ac37d3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060eb83f6fbfb102bd8da7f27d2dc67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92642605a914c306b7455610fbaf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1134499d97caf6b6d04e517080025233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3ed5a02cdf1d863c879f8a8b8004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c951b79ab8695173216a0f11db9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2621438bbe449fae8d52e5dc3219236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf50aa1ded4944489af4ef7b940e592237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa03f27d8e7410fa321734f5ceea3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecaa649906174556e575f6c58cb861239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f36234b96621d2c53bfcc7f4e9eba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f87db60f17ef78f6108bbfadba5ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4fe579787d0a1bb6ed80c6dd58404242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b49bb15aff9533755754defa5c203243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38ddeca4d157a664f3dbdb64c60bbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceab1ed40df4a845b5e8a4d9de0261245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ff64d3f04248da4ce78d180748a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2358c77e8970084afe5cbf137df1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ea111d8870873c1f5485fda50622248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b299272280f14bf90036f612734224249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487c55e0788c25e2f7b69f07a3384a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ff8252af16a3da0e11c9e95a0a606251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912becd6d84dfb044a77f88b209c0a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d71f7b57109b5f233b2207e49c5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e558c74fdc6a52d484a29b32782d327254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fe19689415cc04dd243d1cbf56f57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f59a3f8da75aaa121dfdedc39d2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515941f15335eefd2aea2ae2d50da436257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87167fdc441fb62115c848b7432089258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaadb4d21d0473458ec24713f0a044e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da0a1fb53698011a6712500e96876260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df1bdf63259be275bdd47ac762bb41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e06c3f1d0c6d692146a6eb0c8d24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdbdace5251810f6101c065ffbd6f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff3f47784d91d1e44d8b03add5240264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6996231de74c5cdb3a1d848c470f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de8df8281936b91e9c518aacd01fa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fdf866f7bb33a30b741af85cb2976267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976053af54606e557ffe2ba0ed5459268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c31699e9bc789b6ef49c294027b22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af4cd1d0fad75bac54b8926263c20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9570507c03a890fa6eed609263a84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2883c76a96fc6fa4d46493cd5e9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7615273fa0162e7feec12885df691273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f540e0889b6ab67a8a03f6d99708837274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645c8fd40f02f494fd480763671f69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b85a0725f97c1ab6e48f3ba67731b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e22ff7fbb149eb2a96fdea393ee0a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c7bae4fb7a45d854e3cadff7d9c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1db7b7a6872b66e411e89445f68c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c6c0d63f50c45a7f2203933a0e22d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a7ead46e400d434f5558791a87f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1355e2e73153ec2e6f4d3fd6acec1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8eaff727dd73cc6ee565aa0e45560283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161da23b74cf5572ae310e8cdf6d5b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d91190f93a8d45b246cb040d1e81e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e18cbc84a60a4efa9cc7185bf2ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7273c8de6d218bae50b51f15f9d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3548666fc40e2a9605a494b1cbb0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25387db3fa1de4f24a245bbdc3713ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c82230a4dd5623694cc4f56f9bba0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ae92e54de4ebc80d7c78698760f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce299dfa72e9991aa44d176235e8756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f4dd9ec66aa9b628c1ca1ec8aeeb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602087ccedf39de0ed8cb1d0ae5b1186294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f8de4e65006a1675bedb657ea9bd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5487bb5796949b026ec5830070e8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be76eeab330de49c09862c4b08a8ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022f4819ee56fb0b17c778cb7cd9fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b27db722f00a4339552f77d912934b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15783e5de663f6db750ee5d77e6271a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75f018a4c01438b8ce5fdf0baab0b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce47073d159a03ed782dcf4dad43d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138be1d4b864eaa90d3c1e417ceea271303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c072cad59a6c9a6ccee8e3ec08ee6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcac5a73bf4c04c1182d86abfbefe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29a9317a7aa303def52c740fad7446306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7923c9ccce9ea90a2f08b298783457307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ecc7582dce06587ac5ad0aaacfba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca653c5a84c554e33d1dc127d875758309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac57bc3e82249e52f8c1bd73fff97b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2439fb7e1d4cb82c971c768a9d1a1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc2a90a43498af87d6a2f398f33b62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a06df7dd4f0c40da85215529b706f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eefb80d696faa593f38b1f90393f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f26a1001160104a66313fd9bde939315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971aba207ecefe3d3c50aa173d8b6fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03540483fa460ed122aefb9d4b994ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e338f26ab74dcf0bdf5abccd519ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feba1dfe783762ac3b6f06c001623d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d0f9a9d6e5021df35361175730fe4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845baec26a1c428cd64d92f25a21a98f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7891f9cd6d71d90ee5c0ad6498b79c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c60a47d3bd14616a3f3f0d29fd04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14405e6288f5cd1b51dc14c54d7b368a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfa4f4fda07311ea66168422c864c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7ddd8ce9edbdbbeff2b21fa27780326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd4fbafaae90236e78e6ec7a236594327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad7488616e51db1ffad35178f1b3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fe3f888034285567033c2bf4a635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa857cd93351964479a518f0c1c2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eace17795b58b9ca35ab1a35cbd93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7034322451d26a805deff2740377332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499ff2879a8caba2f45622ea16c198333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298372a1f4fc0b88ff792cf9da62a25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31876e822bd892ce24196e36fee31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeb15536e7656ab20fd6e9343b5778336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a6c2beabe10dd0714647ced3cee3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc628b27ed9aaec01d02c8fe72d6794338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88819ab7e2fc6ec5624cfeeaa75b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dce995250a769727a4244b9e9e580340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f95e8e2dc19e4bd5a14c261e085443341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821fc4eee082cfbcf842f0fbd9b2014342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8446c015021d15e5e8eafbd4ce8ce6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0228456b3caebd3f1753f2408076344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b22845d96a35cec49ee1408d82fef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81cbd5211280958800bcaff5cfd33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c3bfb584ce7f159362bb1f72f4e9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee09d8d34fc8d027cf4e9913ecdf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810038806a4da74328bfb394d8c01a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43ba8e939df043315f286bae4cb92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee596132568169d1c4bb22a186a53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742190775cb24b9b44c4d759fce691352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6330ad9aa23eec26f5e3bd7b1c81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0f5ba4c24168bbbfdadfcffa8af1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe891a80c69ea3452ceced21d5bd2b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96402a32b0297ceeb3e737ba9278dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a439e3cd1397040c889507c731ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc527d853dbc5180a98d33dee4becca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c479d3dcd7b81221210d97184ef40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed19446a2a676d07bcf52bd0447e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3acceb75b877acd3e831f55914d501361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7a1e79f754f42d03434cc79bc5227362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad58165527e1b07d55e491cfe2dcbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fee1426ac6c96cf0a88d34b9293f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb511a2e5ee4d701e737c6f60de3e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a93d7edfb4392de177146088b30f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e71918a1cc508f12033d4fb59acefc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38dde8aa25d619aac4f4998005af60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b652c73db3e7e19ddde685eb153d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17104017a2faedff5668a33d1ed6ef2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297251125087454572fffb4feba1421371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588c1001bcea0e195532544237d2fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e1814b3ba491405ef7077c7735853373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8614362d4e3dddb264c85337c8a8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110552b473928d2062fd62f178ca5e6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6a981761f34b02e5a561777ac0e4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9a5f827213da6582c6368cc058db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732ef595b78381af0c530cfcfc89d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc6657d8b01c3278b680a71f380a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca02d7828b31b0d8f6fafb4fd32cd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29964f602d1103392fabf07e6234422a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684b2a9b970a447ac1ade683543d44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f789224ce89912f628d82de9c8d42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b053319d63b95e4a13ba552b6d72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f1a1bd23660d6b56a8aa303e6e484385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419b33317a66da89c25b0e85715d292386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134256c84c64fe9f17fb602dde5bcbb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b40804a2e2e69f9b3d629967ed5914388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e892670f1061d592682cdde7bd2181389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133bfe83be3d413e30cf22da9d25f90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55b2a0890975a3e74c090b760a9c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74ccf8af630e4697d2d7f16a33c75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e145b5aa32a91bd126b3eb6f933fcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d247d6e98a48fae03adb422e765eb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689025238910d9518bbfbcd088379d04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca42f26a62f644ed6a30d25b2b7760396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81e2494c9d6a95d3bb9967054a71a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28870deb3c2544d5080211596c64d3c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2785a05224354c8cf2ba19122d781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a9555bff77b7fa83926105685bd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b251579d0f93c3cfe21065ff32f17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06146048a16cbeb66bca291f7dd46f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dd49b293e207504819980cdff0b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48817ca6883a23b853f24411a3267a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be5cf710b3ff460d4b1317720de3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53273100e6db69da4e118a62fdca6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ff6e7f4e5081d7377ac7a54910c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f9ee88a6cb19370842ac2a5de902408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc34c6e8b6e70e5250d265d67169211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc9f7ac8f5d08d31ac3ba598ab2b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f67010412cc44777661bc8dd9730411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0fc3c11580608e210854a32a0a25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba77bae028d49507b0f78caf2e7ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f6b4b31e893078b08f8d9a906efc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5167730ae3bceb170d799fd1ce3f39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990d805e40b9e59f36d2ec8d451ce2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504dc4fde78c9554a2a72864275fcaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8507baefd5b3d32b900e8a05b5ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901744ecf4c58d57fcbcc57d15ab328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2490a740f67ec42c991f6f31fe8cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91702839c12a8b8865906d63a0e3a43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60b945f8aec4f728fdccc8b74d3555422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a40931a3906e124bed2d5e9b982dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3ed00cbc79bdb04ddc1a476856a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f841595006b99d6431502690aa3d9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb90a4bea22cca6adce19bba3c01c6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75315b57974dd6155d85f9acac2eeac1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce084340455c56278b32cad3838fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af9322bf8646ded9b79436a8d7834c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0932216c8e067703c4bad2385a7f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67e9257bb8f44b0dd3775be65ba5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765de2573941e986410677974ab8ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc162c338e0a7414cfa3fa14cfea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08bf656fe63b8539bd86f2f7dff79e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af9c3daf9d1b1c182da8331edac7d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001c614723cb14cd3538300450d28f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e653787e7358b8bedfe7c160cfc3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243494ae131874e6f4eafe101ec20534438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd18fffb0b8ca4bda1c42608d9d21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54225c10d59569704e4084c3abf2b2b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655d22f47797bcc870d16efdeaa898441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a5ec20dc5379bd87554255738639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbeaa347995d748b0c80d10db7890e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48461bc2e48b36081dfc78d42da4579444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ceeef9a334d21654bd2b2fba746f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51777bb58a7efbb939e48b4da2bd34ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d21957c4e9ec377477eea9ebbee7ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df616dd4610e8016f7c39f7715b06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a876a59172b360405775b94b558e1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14f8bbbbb68f51e557d22f0389187450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b840c7096a560420d2d71c6f2fa0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb695eaea91c98d7e273b1b79802cf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c7ad39ed921f9c4ba4eb423bed6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3da12e05f7bdb8b2737992f2b988e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace7df77b538f92a6ed20894bda29a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b8d6649f3242c1e6bbc72dc359f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167cb164886cf43059a2f8cc05bff2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc6eac174ef7f8639d95d6ca4272c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da37b3d41751b914901278aae2b2a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ad43affb5a81da0234630b96b28f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba58bb43d7019452910857ec6fb1ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11da85e43151c8f98ff0a1e5b72bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e35d59b96ac28700a9c66162a5eb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb5537b38d870d5a778322ba2f6705464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ee1de16c9d89269221e4ab79224a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7216d1dc22ac71f93e738c641045466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a10f56854ae68cc6c68221fdd04c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f375a3d152bfdd144db6a9808c537c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56dd3bee5bde7e6c1abeb21578dbda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0de94e46f6e5a23282f17fef2e4dad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749a71e125810b6d3e995bf781368cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d6308efd1eb0e0e38bb0f9fed9a54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be4a259836a4a9cda10365c370650473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e254f011b78a115cc5d395f9d921da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2d5fa85d0ae40a91a67a9eabc6cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74c98bc70c40ab91269077d73b58a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8056add6cde1678362f17840d2dfbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319439d0e3512957901e8e959cd3de9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef5f8b6c9dbc37ab06de96a03da58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c9d37b277d90926b42ca13476830480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ec46d3ef9906933cc8eecb415ea3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b9b684473ad184424e0c19faaa916482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc88a05d24c2530fe3b2768319d9f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd563bdb03047747f093b826bf855484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a2337c526e64437ff97a7be03283485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69a0192f45177ed73ab6b766f9072486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494f9a955bbe4b7c48b85644590dd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006caed65fea6ddc2cc662e4a9d018d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe20b256844849fb5bd17710156b2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b22119f087849f344f2434ca5d7b72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c4a7fa08ded3dc533c0a166b9f64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7060673ab548a00fa962dbbe01545492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074630691fe2bf2e041111d1812eb3ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02460eec084c47088dbd3bf12850e6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875fdca5c969d966406ecfae30b33a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8600a89ce6b0d00959ff31f06f25d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476038681146cd7ce5ed9acf793da38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d6b7af34d2f6244c9b18de7c9bb4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aadcb09a17fef4322f6a461457a9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d24206b820a2364a8350b15d7c87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7d704f14e9c6a9471e976c95a6de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4395f77dfc784afc632b42199c96f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0b1eace94ba5fd227790cff794c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abeba0b8a18d0b411a057479bf09e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9960b4e3136a9f856e2b1192f9e4a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd99f68373a2baa19bf525f271c27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5df25342c55f85d30c6f5f81b2c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41b8afc17e348a5705e85dae0ad44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8696c05314628d705713613e25d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9edcf9792d4af24d3f241bba39464b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e345c7b057ab48613de9c1a5385a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff4225f0b8cf4ecaa552111cd48387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b58a02a012474a6c592fcabd5a526513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d4671e413cd1000fc0515ac280e1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08212f2f7ae8523f1957adc0ae7859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a02378eb48a60a1c85e4c0ee7735516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167ebb83927344fd571f4411050643517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ebfcceaf32d00bbae616a3eb0b3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b3ee669a02cd21afe835fd86272a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22e373bc17f6693a4b230194aec310520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b425e92f0b731aeb01193ed8aa0215521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6fb687c11a5c795be8966d7e837f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c1430f1fac42c22cbba045a35aee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338be26ba0075529b7b54ae8b400db1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da04041a634509bed860e0b2684eb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce113a4f894f0d6087c6f1f18d5c088526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fd75a1e75ca5e6eaaa0a752f33894527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b533f4585afea429bebb9c9608ed2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b3bf824882bb89e90559659a10d12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a367d0f808587f9301e34ad418a2dff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e9c11e62a4431062db32e8d3b730531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c4cdca85a69b87a101f2db6ed1376532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73ce1a87cd12aee21885f7e5f329ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64babd5d572e0b58f0333e9e9a840c70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729b256bf1a939df5527c691bbef0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff440afd47da8918d7b187a84bb63dce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302dfbd0510f76f183446e606ebead537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf74fabe4be280066f5a8c36d72c15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ca1231834ca5bccab6449ab5cac5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee46b2ab7f19dde920a6ad61a93ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12499309c300c68d7ea3981603d377541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772b4e612716f9ec29751878674b91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422a3de5121c1ae66d6dd34dc240e73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c763e557fbea1de6696641bfb2e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b369bdab3385fedba710ed52d5884c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d16226c00f73451df28225c2a7f04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf9b647e346ecfbd9d633cc5b38d08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58aed51d6d92415a98398546d7dcdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a129eeaa577c360f9b94a9445cd960c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64077728106e5a8b90e5ef9f088a57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada01a52e413bc11a819b24aad0c853551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926bcde9a713980296dbc7e07b43341552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cbd7616e5c6505cbd5dbf3f5c0000553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c77e34803ccc57c9ee33b2091031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d59e25920a4147be40b5a34343858555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40841882777eb93cff040d572cac9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60587671858476d409e244571de95be0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f59e29c24a663f21f1f6c848dfb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b8b8713ae9dc6e20c3c1b756343a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ccd7ee43faeb740870cb5c3251ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c2bfa123d743153b13d3ce033f79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0705b6258a2e1165c52a46ac53cb81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e836f8f1b7e871a616ed22f79b72b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403458fbc5fbb2721482904ae7b7e21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73e368f16f7ba207c426163f7b5b7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc270078e61198c26c0892429b4351566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c95a5aac677a1e66892a84e2f75ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300740ba9ca992f63abe8d5555461a99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154bb28a48a3f8c7510092d3a53355569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71808ed626e34aaf03bd1bcac9184f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab72168614ebc3951ce1b6b5bd8afde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8ca5a1b5071028a1abe8df237db1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089323a1b6001997fd8aa56ded45cae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dec01916ccca801520a1f692a58287574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cd540287dd450e9feca88a32fb70b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb5c7d486b902b5aa782473b17106f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515b64b8c163aee3215b217692f749b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658ad684e506ae8948e5e88a3511f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d0f381ffd0ee92e5eca7c1d36e15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458fc5be43631e5ec8140bb980bb006580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743fb4ad8a6526b7218299d99904f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534a21269f52e96a96d5a51d5a1dde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab839d3460bed573b1cda26a1670f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdeebd2ec53f71effbe7fd8911b223584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a22bf9bbc3f5b54e751ec5396bcafd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028260bd168478c53a90c4e09fe1861586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904823aecb4fadfcf96b48ba1ffd7de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f5176ee09f8aee5e3b06c9a0301f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac4cb93363bff34c3dc6cf30683a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e5e9565f0364bf43d4634a07cc0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb7d53a45ec6a8b805cad97a29c33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d7572533fef5725af1913fc81c8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f03e61f780acd500902812ace211d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129311b365c285067f9809ac898dd22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ed863bdcc3f98183f1db732ffa05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c445ae5e90accdfb82cf1201311c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae038d3904de738cfdcb83434c8a2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b80580f08b0384bdabdceada30027d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d859926b3962c9515ff6ac865fefb78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992177db8c871404fbd80920d84f27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9584bbcd7ebca29b45490952fdec187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e2733b09a4c36c9be2bf01a49718602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab67b58453d6d11fbdd906c76a66783603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3559016211d9cad40bc61166ff0dc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b5aabaac50e7a3cd95e4a2dd798f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eb4847ed53a063cbb97edb4a3c2d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46587e456928e5434e8ee2f1b44586607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a23b78d782e2f23f1aa6da0b91ef36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4720d9b06cd25bb0a50583df5e68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dfa4816f40c3ea139a01741f43a0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176cfea355d4019e62caedc107f5c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1276d6ed1e30e9e3e04796702ce158612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecedae273f5f19ba9732e55a8743c67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b001be5143b520bd34d4ffef11a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de33216263b36cf84cbe77eb913c5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ed511a159dba887172c866951941616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2210a74145b1dc94ca5e44dc26c590617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8225514fab3973d9e992a07464c80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab842a080686c1c9a7e421da3b643c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d1dbc24f4afdac6c30c094e1eecc7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645e9343e1be9795bc47dc9afacadf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6721e40183110c5516e947f4aa312a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e45b994c083acce7f4842c8278c352623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c5d8549d95f6ec5c8a5fca611885c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb276bacebdeb47ea1a156b12b168087625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75d87287fa91014050d301bcf15bc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c9f19d31b3e989ff0ff4dd443f427627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829bbcd685c6621eb04bb8b8ea8815628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552518e8aa828e5333f753d26c32fc3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3b4efa6cb8e600729d11d8ac3a51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bbf59964fc0997fd82e4fb7e0c27a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e08aab6b8367aa6869bca5e021e947632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491cdde8db2577e0369ae4c4436912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf39fe265145754bdab46ed421a0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ddacbaf24c3b9995baa72d7b45c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a590167ab9e72bcd96694d3440d5611636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53565ef85cba4d873b0c6182605f58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb397231d1e88c56a077f6fb3caf1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aba22ae8733cd570c94f4f87b86bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4802e5d57dc129cff70908a3aba2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22605b31ad924eafebc672416cbe55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e6974c5cecb92eb0b16bebca76d1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a93181189467718bbf50e86d6563643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae6b90e9438027218e19b17b342fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a068ed696b256efd8cbbab6ee9e4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538499186a07d955441964b540d04ce2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3700ad9a635d8adae39ef01402d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351dfdd1f754db1633063a2ce80a28f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae315ac772fe501d95668c1d3531c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbca7f31cc5ca986f7862bfa652c13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904ee439a4b1b32409132bc0c30b32f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e8a3f7dc02711670798afbf7b67d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e442a0b93046c11bee74ee4ff21a07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d67b969b8d77511db76ed681d517654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d69a113fea2c9bc03e3b194346a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09d14757babddc3449d95d3aa2b83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa425331937faef88f38e04050a83d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7723750c200f04321125c08cda04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b5681b72e8bd79f91d044ea29860659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58627ed09a6ca7562a90a9790c0f96aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de044f1f192331144c9ea316286acaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804313cb57450f254b2247d03b4b0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f6d8ea9d111a578415ad2f69fb565663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858399e1f3143335bd4ad1d0923b1e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fe231e3367ff28067320a6346b1ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6af9a0d3cc6cde47656702278abbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b95c60f6a81be214de9a83e4338a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea908dabe87a0abcdd54d8ee18370668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b50dafc5213f98e3d2d76deb983db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea8f896d292f5ce04fb1c41d50db1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a8b5775732bf994aac603569812f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a09ef7dbd2e6997e8cb9ff1458ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41480e7b44788a110624ec075144abc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb80b11d33f558fed80b6b34442c16c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaba6d8e3863cd94efd8cfce158404e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141caa23b6a1ed0647e1906b53cbc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fdd8c1ebe32dc76b35933644bc686677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cf16c9e1c194bd62703509d3cf02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337d9b839802386e7c37e55fc5033c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bbc70fab145a25c06ad848c96df09680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>