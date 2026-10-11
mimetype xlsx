--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16123a3cd963b25705fd7785d594b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d7a61b15f175270365e79169202192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87021d262433a1303f78f9d9e9384a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e673696d425bacfd2b8d049da288424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a3cc9245457e59f4cf2f2594fe055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591462f3f931bd6c39034b4aadec9e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a90008ab3eeeb1eaf1ae630aac86637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f2e1fa46571df4dfe48b85cf41328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d5527a37caa1fac90bad3f55d10d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de439fd7baf23777fdd83ac915b99c5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8017f16c358fcdbe9d90c6bea7106211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459728fe802546cb04feae69352e4bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd4010508638904e961649d11d58813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ddfbefab55a41137b77ebe1ad019414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019454331d474f446a4fb98fa962dbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8041d866797d9c2c20d12656de104816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c623ca6af8983525de0accd96bd44b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c908e75326b160dc047b53b74a24e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abe0df7a4cf397349e20222ec9562b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267147d1b40d84018857da7220185eb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bda801898250b85b105dcb9dcf8fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8082c3934987a7757c2eeb818c1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cce615c3e81161e90ca0069551aca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b084931e466c08f7c551c9a9bd73a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89df88637d10e83b62885d13fbc4c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf98a389828ea44996b27d23d3ce0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983dade1e314ec128f2173ce963773527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6ddfe0638ef1ed0f3d04df20870b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6eca4378b0a7a674e85e130aa559929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a064471b2af2a33c88b6a1c65a086e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d403aabb0735d8b020c208c3e30f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d49dafc12aae3936eb75beccc1f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a7af6438a5e282660e069d370a93633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dcaad234b4047d0cdcb73be08a63c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485478a76e863a3504bd30189cc52a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3caaca361d36a7168f6608ae5629be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c45086cc2e48fab0af4a7dcf63572c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8d7a28a440fcd50068da266290c4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a8d85ef6f6e32e5a127ce61e3763a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0aa1ababf29ef1b09d94b86eb1a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5644183f33dfcbe63080fecd7a42741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b521ebbad2c114672a62def8102e0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b75464492e4f4279bf3590c9a04243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf76426c8df44d1f1941412c7d6fa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bcc47b86f9d9fcab456694a47f31c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e1c21254d28935fab3ce8d6064f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6289f9c5dc363c3025dac3d067ed61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96a267d7a82f77fc65967d80c126948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c4a82578fff1ba12b73b60d5bb7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878e97b1d08f85dea8e0dd8453b139650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a07204a8b5147d699ad41715748d6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a0f7aa8705a21653f741a17a2323e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728690977e7023e5d772f54245c413e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8926efd93f324ba8543a879253a71c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c57f6df578cd8894c9942b6e42ecf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7564f7b557c6bd9ed2d2fd935e6cdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487538be2167c95b09072d62e5f1b4ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723c96274faef169abad40c43d503c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb06a377bd5f04442dba23deb4617259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc5b406477c9a9089eb5741aae6f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d8f18713d8475be8174bcf46a848661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913fe5fcd26308dc052b3e85dd3ee3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e5b32187a8a7a7919e0faa3c6bdea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d909d7c042020eedda1a2e56e0204c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869cd7e432f0ca10ed0803c94a49ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dde438911287502fff5b73264a36066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515340227188576064a5b52dbc1b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3efba501c424d3ddd9aace91e2d0ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbaac83e18aa0e6dcab8c4b796ddff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b16e921f0202595f389dd28fa38870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd6e698664e14fee7136fb1b8872c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2ef2f245ad6beca0aab1dfbe649d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcfd5511cc9b6f64511e8536d8c7b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c983e771f081c88e892e7ee5476e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9b81cfc5bb4764606ef31c554d7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b0c5fa32032cb49635dd7e66279276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc449651ffee9a5af662c37592b6d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4604cbe768d189119a69eaa112c2b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfda56cd62c95c75df59585e8dd494279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107208d98ec0d203de36841d0fb39c7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67f3b0552d7f1bba5c1be6892a46d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eae036bbdb5a9fac2e414d87ef2f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef162cc76e31b122f58a605882dd594483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed5e10c8ec95dce4883920e2b48e8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e0276616ddf4714b5bb54fc8ca2b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78044e0243bf37d69fee4e2451ce1d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded96b534ea8369f607b1d4eca4853d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb58ca3cd33c798f712bdaf98a724f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f76d6a0bd0d53a41ea53dab8f6caa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc7d4cbd132b139c2bce99a1ecae590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857257b56b05ecc114acc13c9355fa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cebdc4d0a07a696fbef26e2bc170092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0d219d9eb5cc08995101422af18193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ecd1200a9deb09a0823230a4c6f1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73905f9ef80afb807978cb153be2eb6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92f74e60f7e12adb27cc1f85cce8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5fc7736309de5527dc4bb28047d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fb6f8422b24d3e3646f6375b2ed5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5346b434e0d9f1f0d111178d99f3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea206001f6b018d5efc40316e99e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa713d6c1f96e7869a5ec5998a03d09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b835017deec963c9bbbce1b69fcddc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b39c17298ca583575f9db8a791f8d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e64c3a0b4b195306df21ade17a37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571ae194a04585daac2834dd172f15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99682fd0861eb6e6cd39992a6d2d19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae80df50479d42fa69fd0ae28bf0c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089267d7c696c67ae7ca809662d167d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c257f7694347f06f7cb63f4a7a070109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aad290811185e7c5f59c433522c2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90d81fbd998806a2aef4d0afdc58e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad2f090952818186df92ee4852238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5f079df728386f2a7312ad91b6b35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face84862cf75abac99fc3066b814d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf2e93884c00a79fb8f9be9d972bc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985602a0cfcc3d8da29127992b6ec5c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d7d41777e59e912466ec11dcee409117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ea19e79dd99aebe7aa3c25f1a1d66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15419550c851760cb123bb66bf475254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe46d7de9d7d693a06a7031046ee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0dcdf79b6ec3f6e1b8637975b0b10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d3cf6e6945f8ee5acd6d858db381122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a17bbe5fd6ca00e9852606ce3030123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dca123e7606724ef98bfdac992e557124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8442d2e71b487b9f934d09cbd9504d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b997782ec6d52e6540f4911da675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1201a171699d6b724de933f2dfc9d55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2578177ec1be9eaf87dcd4dc4b29520128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdf32849959d36a26294d6a278914a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35596baa013fc30bf19e3382bad78432130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ab9d620f688c3c4dd101f1b4bfc73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f6a92d808f704a4c7709edb85bcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f642e7d3233da331464f907adc75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb71c359b1e3b5a0afdaadb45696b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfbf8f746654b35e00a44a9e2df434135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959f03f8b601a8dc14d5c2e27bbd23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa95525a325813b65de2a2d3ca2b11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240633b1c5f9d089ac90334849a31bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f1ae416905bc6a0ddbf4f28e4eb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794049e179ccb14664aa76829ca341bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e160a7e4983bf77039ea21dd85fbdf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6c8ec7898a4bd20155ff1910264b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de14479982545e1553d2aaa4c4ea27c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349864f1d5fff421917238231d8796cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ecc6f1e4fe3ed7429d5b57854df1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f4daed632f78bfd94ce57ff9a70f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af906adeb07646a363dda4f0f724e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab40ab80344125d4646bafd501a09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2be99c8c7c0086070392cfed488ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df01cae9ae8f0d4202909562803d69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465db29a12f056479425bcb3471991151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a740c61f9e014100cd9d19b3a90baa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a28b164a9f93fc0b78c1e4383f10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47627c4e9540707a7a65f625548ff0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308645de3e460afc1ffc7d8e02771be3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08403fe333233332d90f6f9bb3062b24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0de4eff7dfd8545fabcf66ece0b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a45aa251a20ed5cdf7e4ee80202a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659e19c0947d1cf20ec1923d7ba6619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8671f11fab5c5defdb3837f992bbdee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa4e2b2b11b049ace3c843ae5af0f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af701496adefc4c676ed5330adaebbff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502fd5c3e9793545ed2bf632c65bea8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480a007412eb5c2a10af999f06ce48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7a4784650b0c45c6a4925aab72eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6489279a05a7a170384379b3c3f2e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e91488e3b968629aeb5304ba2b06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d5f76ec1f16c088a342aee653d1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76ec48dff96653cfe092fd6acdd12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff51f7ff4b5096f48534d53e2e6c27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c5044aaa5135bb6fdd012beac61f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da43a16edfa8802a201e6d4d10e02b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf1ed85543fd82c6d563ca614a32d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0ef75c752a2f8a73d56eedd6ad69b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90eee955ff2fe8e986563fdd28778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e839804c74a0485a41a40ab5b56d1ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d597eafc18a79a5e0766e709e561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b56d9f2390bc732c9afaceb2d3e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ce7be65adb565d63454f6ead8cdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042bd311781423ff82b993517ee8479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a508de971199fe7d582797f28b6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d5ae57b7b0495f61fb84ac138ddfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef30bb5ea943026a67a4997f5e3e534183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05a6dd53db8f3c9607c7d5cc198a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc951b8c290ea34b29b973dd26ceca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39bb4df0d16a80995d1a146722512e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05cfea12e04be74150950de23be6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b446fe64eacd1d622ce847dd2fe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58361f4bfef18a9f3f3571478b6f65b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d93c3b6b1f37e2891ef48191c200a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc399a390b36266d1d70a07b25d7791191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe84f268514b299f786107e85467c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb134f5dda10c00294e93aa382c703c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201e68287ce31d1292f5b767e5da6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e9d4dcd9f71ffe2dbcfda6ac0fb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de69c9fb1ca4328663f9be200997a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f178a576a810246528f4956e2b3e27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff20a3a8c814d194d5a020c9a568182198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcac1d8e4a42fc93af7372e6289c5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24fbade4406671684ae7f259519ee6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719820f0777e1ef48a5f891bb94deb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf9c84c44a79c8f04db764b13f4d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd55f11b01344a90f96b534392d195203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f6005a4f9b7f33ef2f3bcfad68df7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b479e874868892ccaf2f93eba62da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171efc58da5c9b800005069886148382206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a678bf66de89a4e322edaea7f43b6d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909659ba2082f6408ceae7671026aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914121f2db7955c0793b8808bc4a1ab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061b0af9631b1246ff1d3ed909e251e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5aab9c7689784b7f81ee12d884e5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e7b1ab43643cae86634b34c9c147f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e3303e1dcb29c843e46985258a22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a5d2c0fd13b0074fccd43bc45acb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f0e46dc5af2dad5782819a4a6ffe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c711138032f0de45279d99b7ff1b29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fae7d74a1a6e7ffa8f3693ec61bf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bb8c4a8d64feb44400de6bed68bee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb16a3b977719a16507a77011434bf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d48bdba76cb77aad6a10395104b08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef012e808af987f2c689d869b2a25819221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eca6290cd838c02d92b92c24872d7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af3a989db41e8c108ff4aeb0b9b4cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179dfe562de14ac03824a0b398f634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a72bbfa4e3a90e258cc34aee5b6ec6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e6011d080c2dd4be689c6e3e799ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f56f4e6aef6fb1afda414bbba2d9b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee2f7695734968d57c27c7ac38b5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70939cec797df32274f338928b5715229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61181cb838099a1d5d10a257449f859d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaba5948f8c66d7eadc438d84245ec7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525bafe0e377f29b1787f84fc5d203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f60992455881236e020a7a12696c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19299116a2efb151362b03788ab1a2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e21b5c7972e74e755296d97f948d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9580224a823cdd3702826316d3786236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcecb6931f4decc8edced35e15f89aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b3a033608b5d5b45f70d23b878e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e79a5ca93ff22ba66c4746ebec1e89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c85896281553e80b53e5c67996579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0eb3ca167e89b2effcb24b4de4106241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901bb2cbf815e61a1ea3a962a6fb49d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e09d6e0434c890177de752755a382243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181d2a388564a3fbe75a34db4985c12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc767134687643248332a9b4b1ad207a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eea814e89e0289971e9c1c0a5cc52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f658127c5861ce72be7a4701a948ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e312d9d9f3b80c1f26c8137b3ea78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840657ff327052ee3af1e659ed6663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390173caecc4e7a5191bfc27fad11cc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1615d02a22953c1efcf5c2e2667003f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9ab3d36200bad9fb7f865fc6d4275252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfd5703dbe7446b4508cc9d7438fd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdef3695de084e7d662d52afe0db8af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748cd422b921e0ac95ff756d535e815255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee752bbd784965573a14f6298eeab9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b842fb6546fc2ec360e3c51c96b06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7a7de7e261ce49189afddc14bfa3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a4754665f9620a52628b8a8d48fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d8323a3702c89fb07233ed987041260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8241242ef8cc30f700aa921d4f62a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68da56df96d1238d5ef7e989b1c0ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e728804397599d952537bb6810ed0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de16610f855d530083c5a82311946f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050678d83b7b801ea9ba624ce59a9e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eacd46fd90846757a0f324e8de672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22baaa9578604e8dbb215fe1987271267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad469a22bd8572b530920d7778f5b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68403f470effcd42bbfeeb9bf72fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cba33f8d0c05398ea42ed1e7264ca8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5a66092fe4331dd779ea14c88199271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee806f7a3b07c5be5de7de31f51bb7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff58757c1ca2e99ad29e3dfaedd05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6154d789d54415776617faf58b4ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ec2ee2059455fc1411d11fd52b7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24600e0fe2fb1ff8b9d1748b75905276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdbc193d1f04c0a42076041da7793277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420511a2efec5c370b1629eb089244cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f7dd547b7820fc60f1d80c897c8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009abdb10ed1b714e3d77e1ec5f10e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579554601e19e719e9f0afac3493910281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7234cf5ef87ff957c2dca264f20245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d038b80d3358ecfcdad75b6e32f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c344edb932fd5e9f1612645d79bd0c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7dbedb9ccf9d323a3eeba7a4d4b53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa6347e6830a5782d9d346878a7db4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68787826117a5167661f003075fe2ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b171ee7f4cc46cef686331c949e9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a4b42699f9ff37ebf4fa5352c652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6655237b7952fc27edfb14ce6200502290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3949fd5d723ae5d3104192447344291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d8fbfd9bcf8dde2a3a7638118ef6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21fd154c7e6f82d3967478f7708c27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d466eae3ce0a1f011b38f67b0f16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc1d70cc38eaa0c69915626635fea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c47ea727bf472df82a622b3a85176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad61e123910b77076e906a3eb58fd19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9faacd3a5cff7092a598165ccb2af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86298275ec6baf65e6a23185636cc7c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248787555e04303553fcaf2cff99480300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b2dd6f5bd219b10356ca7daf666d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aa6c45fbb48a6a95bf7c9d1a36eeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d3aba14ce7adfb141e840842f6755303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3501bcb95b93ac23b263b1b2b6df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dacf89061beba2f24259d1da76628305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90df0ad2aff4f9825e63e2f2a4752f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b49c7f50c0de3d86e7fd63f0920cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecae5a1f5d49ade2369977d1ecf40d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70394857f3dc1efca5e44d949d7b793e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a2f34365163bac4cbed691a25613310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c8eb888e2ab3af20a6de49b4def8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6a0645742fad67650ef45d1b4200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2a7ba8b999da4d2f6c630b098ed44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7f65a3c72b5cfa32ba9f8cc2b09c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe06cda9961f6e00dfc4cc3db04bda7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076fef7958d2bb656a1354302a62ed9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fcdf1d7738e68a181d383133ea15f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d22eb31d83c9d1f5b65bcf7b4bcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311edf008d489a752dcc75d9927fbbef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d07969fbfdb9da1600415d445ef385320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d9971b21a0628f81098e449c71fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298268a1799e1a40c11160d2279ae0ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f099494b47f4e49b639037b89fccb4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7593ed27b5af43b463755f5b58c4477324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38579f35127d04f56fe87a9b7d82855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f258bd3a86e3ef9a2918343ad0c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b62445ddda6df1fa0986c765054d2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba1c681146434fd6e47c6ede248892328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4772747fedf80ae043ef9371ccdaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfbe4aa92f5081cc98562604282de9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e74a00206c0555d6b07a3a388fa30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38b0d59c4e53ed440ab79a821200f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621fccfe685a4bfab276a1678b6e87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e086051dfff6727f516b1bb83abc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9275163874ed32acfcdc85c9281217335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f064832f5a9f2d139f980304ee5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e2b6cd73ff5ea214c17f7232d3e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54a24ccd3045224248a1d8ceb1f6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7775d190dbf0fff52aba1f9422bbe8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88755ea87d17107722c1ea036c64f64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af469549363f5c56fb90325a87f9169341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff995fa574b6cc205dfd678a6e26f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68b9dd78d3d925f18ebba626106638343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4230afa6fb02d6d97f2761c771b3a38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d16f8eda5f4be407e381878edfb70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55da1c697f7fee70fef2cad6656926346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9642e5a4d6ddcb4589c17220334995347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a9b96942a962adc9788f57c311455348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86958288db9c44f5f640c67ec72db66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8ab009219967e10568c900ca518d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510934971f03f4949db8ebcaa5c9fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e504db4b86e9839359b1b0053aff8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c18abade814e4e50c8e5c31a3ed160353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25b673d287e3e8edff3c8dcf4877f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa5d544dbf21bbd69701cb1209a78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c435e5ebcb76ac19ba8b4eaa6d5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e205b45e2a16bd03028c116965e68d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cdedb0ebb97852e38687a6b69cae9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4e71f55e51ebc06a979a99455a630359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba24f8039a0534f3a07ab94de203e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016303dca19bb46338918db9e702f80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33226f94adbcbead71137982dbb66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963745933deaf4da88959d71898f60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90b9ddc65dbe2f577867ec7149f57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a7784e43629740d4e7e87ef213bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f19259d89f2ebd929bef9a8efb33d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affeb57307296477ebe67a755256582367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a02534b30a42b940d94dd0dcd16a15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be7eda3ad59a654652207a83d749e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a02b96cd80f2907a05cc5e656b7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216f72077317c3b3a460800c4943f9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385e81da25d3a0d55ae96fe601aecf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2eb13a5f5649ba2c9951c0e0a4f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce266b825482913823a9040f2ab808a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b71539f56c9994fcce99d1df960d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f773a2cd905bf94d39ba3c83c5c45a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ba7c65d57329573d93349ce06216377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b102f0cc65854e3fe7a309b28f1ac97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81257bda21a5a4daf50ee0b6e9c7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c1f423c869909310bbb3b69edbdc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220723ed038a704a5201a5c8c0dd1cf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454011a8aa685feab32a3b284941c956382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eba7dcdb457317d2cc3485a002ad6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e16f7241ebfcfb106cd722e4c55f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d806b6615518d7882bf9227ef9de5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39254f4fc473f6dc5668f2909d2b08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae30eb2115ccce3e1b232bd075bb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4dbaa14e689f15dfd6c35718aec31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98da8859936e020b4dd45f0cfc1f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cf8a2c2d65a676cc5dcad8c68394c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649431e0f5429844de7f6a9ab687d1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e7dd7c7890bdc7ed65062e2bbb43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a3089cc432e68a202280f0e17383d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90b21690dafbe29bf377e00bcf351394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469a5f5bca20eef8aa253fac18da200395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844347315ee53d4bb8bf14ab8915b10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1f8e3dbdc1eba6379bf1ddca4d7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61694c4cfef7ae4562d5be37afdf96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e603791eb2fb7bbd967faa9e7ca2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507e4af09415bfc4762bbd9ea2161fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e9a2f21aa4b7b4422227640f7972401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa6def2f8d88e6a769bc3f999778a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d736616871550ad05f5e44692f4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29816e9ee64ea3e09a94510b05c5dcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3c9037fb7603770477a27286e480a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ea008a4ec4930ab9190746e2db2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614972fbf2a4202f3e2bcf8940345c31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3c90f104a5b4f53b70f360bd122b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0eb350c7501f8ea6ea634348b16f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2defaf3d4d586fc1185d61efce8f02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcff08ba1dc8f4e8142131b01001b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a989f21549a210f55772be47473ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e95f1909d9dd6c29c31402e0d038e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132a450251786390bf2401670608108414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef1ff4fce7729f80e9ae9ccf6f1e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7cf375917036bd1837b0a2eb43dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c86465e9eafd838d317bfa976359e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d9ea246d8381597e9e1f66b06475418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4fc60c62f4651277f968e7140308419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cee3c10fa356c934bde09b6506d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626ceec8dc0352dca6c089b718b80a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96465cc440a2e4c21c3e2a3e520014ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115666c6f6a306c8471aa378fb1499c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1bc20553ac8f160daddd6b92a5394424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ef7c12cd4ba382731d2c977a4dc21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d4fd888151541d01be18df96ae3e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0e3f98fd005077662d242c3a6e77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c67f27e89c5f44c4029dc72ce32e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98d61f1936083025ccd58c9b072511429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef601fdc1105a70dd29bc38f799bfd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb271653c8ec52eaa8a8e8b3e10b30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cae7267ddc605d4e5c5c9736b0853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a46b265bb600e8a7feb91a953c7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90ec5613f1e4d43cd5cf33c79a923434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c36d2948c3ff6b400a84fda43eb1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc96de0bbde6cbfc9d4f20bf03918436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4fcf96128af174cdeff73954c17c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7dc1d797ca461e24f0ce450719362438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f999d0a4709bbba7f855f5f632616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b847055dcb45a583d2878ae97ffe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89554fa54e46119b7403ecf9e77ffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637767be4345f37f9b3a49c9ab474e6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1052adc0e2f559875e2309e87e59a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb9229e6fa124fdd6df457a7ba5ab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3631c1e04caebb8c1615a8d020a8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4a6db3f0fb2323fa00ebffe2bf0af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37cb08d9ef39c6324fa22b6b46a7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196019d7a5e5f36088f5da6ddfd60e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8e8bc3e43717c3ac1503f20d192a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f64d3512844dca89433e0b5437057450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033f7e178eef2a20f999a11fd105c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512a95faf1faad62807d4baa689e214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af37c6c70b01625cfe02a85a2abde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad2bab7607508de94aa540c8bca577454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5aeb506c4122263eed5231742378455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb35bda9bb05381f8e87b2994d8a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6304f3f51fbe9d93166bcd0a58a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e375099259a9034ad1a5541ffb6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aecd3b8a453cff9b46440b7c371c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca065447f21a6ecefa96420db6a2752d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1177183dba67faaec5704311633c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18532936be99b217dce196fc53c217a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197fc5856e8fcfe5826cbf838f49e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf38cc2d2ffef5aeb9d22a09c8057b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7a610ce50fa90c79bf1fd36cd3073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3232d70289ebdb6712391a48ec214aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc8f869216ae0c407ee10f01dfcb92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd88d9152faf7e421f94d679b6eef86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b902f0669af4450cb6dba39bace23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f9abfefeef0bac60e28c7604f37e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb02eab7e0c4f61566a57545b8e48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e7448093bec334e79635b998d8d3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a694f16cf326fa5692c595e646e5fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdecf071d85a5bb550cb4a7970632e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61324fcd555d6feafbf567393637d99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef7658043ca0a405b567e3f7f061a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c66102e46f181c45d15714300261cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947bbb10475fda6b8b69cfbb0ee9e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f103eb5969e16c4427a000486cf65f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c14a06e01ea74a18c79035965453480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850cec8ff2d4df499cf3d59fcd4880481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c42358c999c0395df6b44757548d42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac4593e1be687216eebce960d2aec0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c39790e696b1c7d226359f7379e9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699838347b758a0e25bdb35b6ce0f1dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610557a7eb1864541139c7d479e7107486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3768c48120cf1e3dc613f7d88b034487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ccf50289da6b99fa2095a60b42ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a441f29be47e4d6d5df1fdc121bc4b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819a88b0815489611a8ce4f2fa8d12b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec1568283d95bf7eb3103c9e48ea3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5e4ca54c5e6255f431078d7f396d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128841502bceb69df52040fdfb574fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369591bd3ac9a2dc84133ead28b2d2bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196ed9bc1bcd57deb00d623ff956df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe15e709c26decd0ff639e40cfc93fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b8d0e1b1272b3083c589ff0122d5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805860dca443d47e8c89670e1d85f9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca9eb1b809576fe518a7f5fc61b70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87bebbc0f6e7f618941d2ad577785e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9952d7d01c13a2ff8c81f2be7df1a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b8b4b61a2de16dab784c0c0939e07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06a064d5431f1b4ed7d54ca846752503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa14ba39551c9a3f91b6ba149b576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c83aef60fd39811dc78abf43c7af0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de08f98c43480e4ea216ea572e86ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57191edb62cc29c5b034200ad92ae1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ed3da98b88ee0af71fd010c8eefe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0caab3329473cffa78eae991173952509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b5e75aa9074df78dd6b2c8294c07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80793bca47e0b6d8a35722e4be36b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d9e357a6b9089d3929545c0ffaea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a34989d5719ee607493130bca2878513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33258ff96bf19fc58af5135d6f45f445514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73dd1b70f22a51b6eb96310f7cdff7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e471ef66eeeb6da6538c415f4d1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e6b15b04ce0a53b340e2caadecfd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d4e47511a613453e0958a03223deb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb598f1caef627661329428c9742df0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84f888752f89dcb479488b324b653520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6165bdc8365d40377b5b2c37d714b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a20b112ce57d3256998b81d2f3a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f7d11f68f3d486bddf38d6f63f74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735164b2804c58d9a4d9ede8b58bce11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cbb79bd9f7795229ad29f824b6648525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50bd7b10006dfbade416e93c2bee6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5999884f182eb0b6a7b25a9d26970527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ccd5c8dc950639aa754df2a46f78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d02f7cd9d81cde518f1c4b920f61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4629744130cbd8f456250fcae060aea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d3d89cc89fc90033b9818d2eb610531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6860967edeefc27e92c6a4d21449532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a832359aa8928c146110921efb6f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d16291bfdcb3f2caf52f374032365534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3d68a651d28fbe491c869097600c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd3baf4d15fde36cfea2cba51f1c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75da518e5a6483db161267b94b5f85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f154e5bf0489874a650b777949312e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26bad70bb86b6cba617ba4b8e4d04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1055deafd78fef22169e54c25b62d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145e84348ac3f3de9c47bfcb49d6b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab109f8a5143e3716fb4ed6f725e0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123a1b1795587e04ba29cb903c2f983543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d97174719ed0e2197906829f955839544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e777e7c68cf04a9db2b4c3de053de4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba55137386fddf79bc28b8bb2acc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432fca891c828ca114fbcb56473c564547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f0898c4d29934872ada8cdf37939548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9506a3107b6f35765d610cc64c70a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a12b2d702ae4dd970b5174e1c92109550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd217a71db5f906504152305b27313551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb36922403a97bee26f309aed7f593552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee37e31ce5f819f43a86d342ceb1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59f272457f814449a2eff52635cd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff676a85bdc4327fe6f3ccc187cd2fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c8d102d43dd6765087312fbd40a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ed6d8cdd168225d4b9386a57340e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9799baca23c644a2e09cc117daa431558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182aac4ae9a36429866ba004dd98a47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e784cd51f9d85b0cbe0e9233515a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2365a7eb21ad572a7bd724abf4757c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9390141ea3df67036909977ae719562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7374bdd6d8062f70ccbb664cbee572563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb624970046ea0025282bdb32bbad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ff6a6b84822c6b925178b78d1867565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5d82211e64168f28ac6b927070bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704537273a97c7722f5cf702b24ca1bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fb580e304cd4b3227e093356c1238568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8bf3139748a5e344e18f4a17508d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03ab634b13e87cd9008416ffef923b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525288dc91c5510e5694523e1fd52b08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430402f8ca9e6aaa16972a065b2358572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52976bb8dd7a2cf2783448f4931e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc8bc92b4c0336e3c6b3386a0bf37a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837c18a3917f94f1f83aa848bfe609575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0853b1c72ebf8b5468a679768b9b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36082a5c1b373dff045b268f896e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78905cd60cc50c35325ddd26ff26225578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738961fc265abb5ab853b4aedbd7b3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad26a60b9c97521bfff0ea660f0af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35f8022ebd9cc16031a2491c6c245581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2432f82b5b7b8b830378f5fc487e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b43e6b6f4158af28e9294c433869583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0eb1c0144a83c92aa4bcc6ba6856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096728a58631f69ad8fca53d8542562585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee631d4d7a3c4368b69e529c2424ff05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278752c05cb705bfd076954cd2843464587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979da51c6c39c786ba5df7c72fc403b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2dbadaca5c336c99a69e57dd7cf34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201b078c8855ea6fce55716de265b95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b62f22e395635a18202e822122912591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f889d15733761a6fb43d3cd38874aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb83eba1c01d4188439c651a05dc8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ed7a7b42270ed680d436703af1d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1091699c05862d0fddccd820c1e17c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49bceb24fc6c87fd9e049f012b47f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec5460ee4fbbbf98f8f0b3042c6cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71442c30c70f6c4207f892b7455990a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af66ccf45fb7ade922074dfd589fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e822420dd6c018acfb586f081028600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb9734b2c2029ba693adda24eb149a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea9b90d5f7b780f11e5c3584e43523602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f55166c1f08d029c2d7ed566293c5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca29802c1cb8c337dca62712770aaa5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b66dcd5b7e8a5aed61301cc453246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5e5ed93320a1c614bfeb6b95925f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d106ccd9d96f207d896fd1354df2ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42561e4f06b242852d0c6a1c7dfbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c3cddbae3fad7bcfb44c61bd6fd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a555dc89bc27eb3c10f660a11f4a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11154d7db7ab827faa60625b8fb1fc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeb5cca54ce6793f9c6d16735dba9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de038ad7092fa0a41c673e25bc27e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a681c60bfc596284ac17a56e052e74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71daa9943ce9bdeafc61f3470512533615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42ddd977c1d3142e582204d650fd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c21d0ff6fb82ead34c0a600cae77f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6775a52769f82c191f660a5c54ef1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930d9d835431b08525f61e13e51dc84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654cf9c0500804fa95afdb09ff15891620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ca80490ce71cc528d2dbc64781e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67d2e305c61cc2196895afb809f42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40831eebde4256e7d6756fe4860dbec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d7f30eee9cd1ad6f896c4d79b456624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e0b7a7f46f63d2a7d1f12f72f4e2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4ede478d6c5128ac1792e82f54d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff09932956ae86d15a6b0f67f063a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae98c71784d212d03ea2a521475366628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9836b26b1ad3741e81829690c88016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ddc20592a5ea3b57acfef607c367630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066cb3d6e309edf41405d9d4efff708631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768d520554a984cce222ee7c02b15c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0e6da24090d88afed0a8efe81828633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c9f491a090a4411ad38d40a3d0fe3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d1eeafbfc74f28b0330dfcd492f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4ce3ddcc846ba36b130a3a86083fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3192fd0cf24b8d92ae4a40cbea91d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853165defd3cc8ca13224eacad92cd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b8a4831581421a46dc48f994c3873639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45800c1eb3fd1e6fa0c2312f6d5cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218973eaca1b633a739e26d72d1eb38f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8634a8aa4f7bf28f38629f508d88d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72393cf978eb45e351bba95ed99183d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05265c61cd8f8dbf804ccda87b30c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746692ea58df9680a8e7f1ca2fae19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794cea1ed65a33161d6c96adfa7ab1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2525e8a003fc3a1ee0a1e4621a1668647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3622737db771c8821fb02c397d0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a13d22152e467aec30682d5ddf78c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9ccebe834d926fbabf9345539b3c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d701d87d9ca9e6ce0c5105f5f1f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957e946d81c8fb29f9209f31da6cee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c601ccfd44a80778e48925dfddd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ddf3b176dc2a5079cd1e7b31a62b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa3a0b25a83d90633fe8a9f94b520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b2ad727a38b200833198cb34babe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17606c17287eb76b2e07d726b73d5445657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7d85d24c25f394a0ab95f70af3f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd7d9e5a6477bb95b1d814637291b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ed1c40f6b59895cdeb3f226b14f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6351744c325c7f29208e63f6a1826661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a72357240ca92b3ed7db10292fb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee359c61f4e88ff928058842e053674663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e3683ebfb58377b5a8e055882db4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124005e965ee68d594317e513328d9fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40876fc9bf079a0e1146a6c1936512666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277a4d2048297ce4358c1ab4ee420c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e793fe6bc382b3e8405606ec820300668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8aa06f08971e5497df977a11a6aa6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14295088acbdcf1f78a58d28371d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64e574e24f80c153081b7e78e4d0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57017b07a13ff1f2d4e711b97174ae13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d5a210c0b3b42f9388f96a20f116e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16916a6ae77c922bd3f8098d32e0a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e6112ceb9698f2f80f7056f254093675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677d0a24e48af6c8d581fcc83a600fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70289df2403b1636dfee44ea4909e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a7ba43103dd51887b2645b857cb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcee3ed84d6af6bfa6111287d6df6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c8054c75f4208c06b4a82c81a1e03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5d9e66e4e71ab1ac21eb25d3f921f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634de710d79b1e6b7af724beb1eba7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ea3c63dfcc252321f6d3477afba65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3508a8d9071b9bcb05c84a51c9c7c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5845831c21d6d8cc58c48364991ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec970d136d5359ce3f2414ecf382e5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d0561309ebda1bc9bcedfe0d3ea3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07aed0aa121d9f89d6e617a5dc827688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc004b88f33daf1473d7c23a96e5ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f785e3a95661e7b219c1ed747b5443690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc9640eb5d1c2bb217da87d324f25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad43d4283d96af2cd0e14f4f27f5de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9be99d9725cb822acde224c544d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b656a3a22d4d2f25e468ecf5e0ccb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c04236d777ba45aa71c72f9363834695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa631507584e218ee9b508f6065474696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68dd3f5849c4a0300ced418463eff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8e15a7c0664b83d746bb4fd2e4aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a1afca09178aaebe245320309040699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc447834522b79cc1678c58ea8008700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196eba51f31a1a8ad39415697dede83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab3c947d306798b647151ebc987b00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c62d7418c3d234140778b91bb83c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65df08d43ede6ba1a9107072418e55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda595d34cbeb9d30d73950e479f25d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb4c05ff66c579d165f5bb394114f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8fe23a4f046cde9a7a4bf8da584ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aa8c02b311bdbf8c61992b0fd7367708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b88216ef8be0eaceba391277652d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb96dca6282be5fde817e5c387b0b7710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ecc0fed81a4fa44d2378609506c461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f460072da4c2ccbb94def0a364802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b800a4486aa62217ffe58006eb21533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f1fbd7096b4fcfb8f3b300862a864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceadd3b4d1f7bd2274d94319e9be05e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7b58fe2152b54b06345556a9c27d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3b805bac37275e46a52a324d10047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6e18ed61bab21eb8c293c6526aa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e678175ec09e88db2976c1623981a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7370795247e3c0adf1671e9e172aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea8e29bbad13a6e4673d0fc3ee3a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1715aab72d3d0a8f76c9bb7d01f8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659dbc7be5375353d120b55643f9e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1766e2e757e613dbb3f9fdb3ed88814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde8a432f54b4b8896100cf0814d8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb37c4cfc9e55443b5aa72c3fce0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e9b984200e30b0a4bb6283f8fa0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8cfc3db809d93d586759846fcfa818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5549b786da1d37f95657aa018532b7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e1914294c0de16e5524aaeccd531620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca84dd4531c4e19cea262356244dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c1c0460ab26ceec77aea059b61f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e122bf2bf41b6024c8e82a6e29f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ae0e075336bac7d2960616ae6cf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff96bd4f670265ccc0090900f9a09725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a620fdf9844ca3b39610727e710ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3518c7499101e31a0cdcab7354deb7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e72afbd4d23b92880b1be558e273028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b776176f8ff58b362035a9e8b4c55a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72176094e801fa7bd32bc10402e81230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544a847c4fef21eb7d422b0883453eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e175676a89e513eeea077ffc77fb1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab817b918190467cb43dea15fe30033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564441155641612741c04476e1f836c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337adf082d3206e0f8550830182ba27435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac28d26f56946e9b8581b252a220a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c1ac82691d85c88e5b5f3580bf7f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eb82b02d559343c479d9b6db2334538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc5ad7b80b33975f8b49d76bfff5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7001cb5507f026fd11409b1a8b2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a65357b3f3861cc1e507f3500e569141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea63ec7fce65f828045163b1e387d2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa5a27d967cef0755c4d40ddfe6c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d475d8769925009b3cc421fc8601b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961640242d7485e9f868803385c1fcb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677b20a8cd1aa65a40a48161a934e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868124ca4da2c01b87b05627477b5c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ab5ca5e1c826ad91092fde18978f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8167a8864752b6618b7f4845b93b4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df19852c28e7e17658581c179be0bba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f84d7bbed5f96530c632aadae8a8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f3eb185d2906b7ffa2849a2f4255152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a13905a7a6978eb3c7612efc31b1ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b262479bad9455e58f7b95e802d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d85aeafa3858d85853681620acea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263613e8aab2beb9ba5d5e3fe62f3ee156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66235b1a2b9168708a77f80c1c1c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167b471ae6975703f5319091ebb3c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58b0bd8da071a9bee969f9c77e36659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7137b6b17b5f02b1427e7faba7a5cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742117b4ec3d7e0f7f40a74ccd8db8a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521797d857fc526bf82726e8fed0e50062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b97471d479b30db3b90052bd393ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e7f7a798496e7d8feb898df6a175b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146494e62b8a1ad63433f485d0cc7a6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d504a2240e1b093226d8a526703166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544e21979547dbe6a9620a819c6dc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d1453129da26a75c4dfaeb77caed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cceb2141bfabfbcf290b26520b04bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c4fbb6324b5969967c7a7d509c9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0110c455c8181734a9ef32eb9af7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98612c6f3a4a4f0e1993b6799bf5710a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398947fe07f3093609975c3bdf74a54d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e54973155abd93d379d372045013f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058db446ea2d40c5cb655a4414a0e51375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5d96a85f0b35a390a0ce1ab5612f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e428f131406d00e289b67e654d5cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740a51adbef4a83c6e97158a8b62bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc7fdddd722e33693b556ddfc1ce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ab30f81c32ba2c6821135ead29ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f7ab5a5f97d3222b3bc54101d73381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf45d64a1d790727c30c93caf68e47482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732452a3767d6b71abd51750056bb51c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b787d258213b878ce18a32eff024b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e9c22fcc3ae4f8f0889ded22507b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2ec83ef3efe798e7aab924afad7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c21312a470613482c57e6f6774882987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd80150ca50b488f9b8c4ce827bb0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b411c73c58a2f951daac10eda3591989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a578f38a9de9c1c4956009b9994c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed765bc1cdd078f6f62cf27acf004d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62297c4713d887136df523effa32a7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14194717a19b44b3084e2e71d64c7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585c65375525f0b9f6e91d31e476f7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3d557b529e48b088e28a6905941295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6d7cac1727801a4aa08f0b08bf5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e8552a8c63ba293e9b6f8107fdf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0de365920371eaea70b4cd9ab0e6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd3d3bed22e0aecbfb9334e962f4b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56398a2a1d467139244a5d4ca4872100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce6325a3db2f2a840fa350a2543ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340a43632d848f0de341d0ac61839ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015c3d3bae70bc084ddf59255070ea5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65806b7e13812357caee2a4923425c5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61abe1858e41af3e981007bd17c4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cab7abf96ad849bf8eb90191aa6a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb2f258a3923dff6d55e51f5e7e4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1cce001ca74168668c2c87688289f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b812a4090646a0d22ea5198c45d8f59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61b48d94f41788555675eaa048f00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92594f097e94c457877d62eaf057a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f029c8e1c1950d1e6f35bb52528852e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d64ccc09d57bf2cc9b0f415f47347c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b399e0f88b154bcdd5151deed457114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c5dc7c59d1c6cec56fc8b69bee8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080450deb71c1a23d3046ab4c5afc576116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a7ec14530f3f75f8c3371763808a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6439e1c14b310e65ffdff24bb57d7d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d8d229455dfff54be3eff64a5bab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae50be294f92d32373cf45fdd0e97c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7938ce1448e9ddbd94a7838f691892121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4897107d195043810daf3084e6769f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864053f08445fbe1c2ace707f9cae65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b8096d5a764331da392866ecdbde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bf83bb006554a9f1af025175d49dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71ae110d44811b3e199ea5e8b805f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4175cdfc573fa10e6069b4a4896be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569090e15f2d33252a9f6c1c6d3d0b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783d7de4c275fd50a69c39f5732d9a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc00550006bd532830210a4f615c611130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3e812aa5ea0b0fe4205dc41efe0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a1dcfdf72296d1888969212adb525132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71345e00efcee08c2e05007cc0f18d08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8848683b7303b8d9631dde1375e92d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258a01374e39327b129c5a2cda313da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ffbddfc2aabc5df64960944be2ac9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef3052d09bf56d9fcc85121149edf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb828cfd61d951c2a30c367f586488138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a197c1c730f2885f3a808609b7e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148a926f0780b7ddd88b703824c5740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c81f71cbb4b5ba88d8953e718b94bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6bde8ae19789f1f1abf178ae4ca64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9a2e78ec56841beb6a4d9b6a63e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccdceca30b3464ee489fced06831ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202081fab2c1d02e932bc86e95a5d9fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d84b27b9903185b23526a9c63d284146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c4dd5db7abcb9b35e41568f9f3888147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3d90b7ca4da59421d674066127e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f738b95ab067aaf2051a65eea03c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4e25b833ffff7fe55abcafdae6f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfaec8de7d0ea13ad00ab94ebe8d52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e407d8ade4ebaa4ef00205bd49a3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4d00ca5e60173af9e72329289bd82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d160805977f3a2e7a325d16037bb4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519537070ed06171f7c1ad744d669e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0106777a02467db0192d9b772af649156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496605a9e7f652b8a8d8baa7822cf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8f90f4385bcf84229760bd5dd68b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5ce3f7160eebbf14b41c759d606d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599220946eb28a3e15a8d7f7b98459160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a202177b57c8a378a36ed8a0ded0fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710701f7a01ee3b9802ae48ab57a8da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc38913fc8b02e2dfc5a45b22c5825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9258fdd27a5ea9f83762330b6679164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664e234a03b8e1d4b71a7abeaa7143165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e71ab05f264635560dabef952ca76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1dc8fd69f0e1a3d83a6a8c966943d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cecfacea609c061c5e43b647a9a23f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daefd73a9cce4fe1a2d0cd68e1094d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e27a6d4faf2a67d24a96b871b8b04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3cae1c94dc07049ac8efe8c230cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cfefc017d97aaf9871ca789e7fbbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ef24f09f308445e2b9488c14b4bac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad0689125f99e478279f73d25e4cde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe398930efbff72a89abcbf6d65913df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ded66d77e38d0fad0222bb11dfe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35afd8179c905482758c80aab2634e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1231380d764d4e9e73bbaf3793a0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e61b2eb770d192071044221e8bb15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d7551b2a3ff55147bd722d818f68e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445422dfef12907841671c08f524396181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226d48f663ac1ce4c227bd59a39aa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c1382a61972c699b4ec7722601c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f767b6c4aeefb7bbc47990f563d93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb45948c723b0d027830efbe4d10f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e876ba425d59170ab886adad9d473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f47ab92bb24022c1124894a9e0b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a2ffa40f33e28db5a04f2f3feb5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2067fab7ed986a2db341ca3e82ee2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f841bf13e8d2979486691318e5c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b30908ff618e5797a200c1e07cb0bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05fb59d45efc24de00c00d922060b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997f4c095a073a503c159985d487a57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdecc0fe9a02e816a92f9a92c251a20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2617827cfc820c415e5c39c73969e42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e732a08fcf3ba35f67dce85dabf197196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04e7507ca83817e24f8ad067bc526197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b878a784800d05ad7d4d089e7a2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee9194247d855768af203374d63d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c22d9bc66415697bbb70349a898071200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742dc02d7719f4e76fab33d8c4ff90c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453c2cc0d948fd9de5e52fec5b6cba6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb72f028617666107c539fa501e0cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eea46574ca4fa1fb3fd8db62a38bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f11f3ac65a2a6efcbd2c1552fddb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4769692915ff704afcc1a8302092206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25872801dc4833f7b308d5eac172aaab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e45cd901f6e75e53d8d1ba38c38f63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfbf063ae762f6fe833529f0f680c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3ac50551e9c0a7eacd8ef2f0d0c10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186507588996ccf2047aa3a1d765cee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6066122ed32e7486e61fbbaa0eb57e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5abfa582ef8b5fdf61567537eb044213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f4af495a9e4412a09622493606b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a155a9f56f2cb799466a8be3192e14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7d8b2a4736ba07bc5fa63d96b4e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681a17297137ba7a2e89dfd81118953217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152185fd28b97febf487c4afebbcae2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28383c98ee51c811c07f2f03f4538219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1701eaaa8c0fda738903faf027ef94a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94a5ab072453141910e85a2bbd5a38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190462b22bdbf2a100db079c82534c04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551eebf094aff38a06d471b22409dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71bc66e8eca963b3dae029a05c3654224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860dd26f75cd622df28d0e113b836ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6444437df0f7b77786421591c6ece226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2117f8e11805107a360bef3d2368c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd80f0eeaa7a4a590a448a61cdad0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7913673af76e87a7961ec6718f837229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfa590217143656738430b5f836e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e93bbd96ba67b18389fe4de7157b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ab08f5c933e08f758478d4be35d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb27c5e771d87845b2e2f84484859c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f25fbded4674e772a1ac3a65eb0b09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc860c9ea2d1a40abfd3ae54912dbd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221e2b919d3c258ad891b369014bdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c0746936a55dc39ad05f4c6962e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df620f7ce279c0102064c1b19b861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c30279c907ec3e181a77b15f07705239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed93924d7abea9501cf7b743e0d5de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a44843b3b62ac91c410abfaa020f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c49c0ed0d1ff3326a0c8afbe7bfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958e1583cd4df4c93d092bc88fbe16e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b1541d794e26205c70593e4f688d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1a9ae643eca721dd6c9860497e72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88970b6c626f42e343e91b55457bf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48291f90f24c71666821b34949793d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd52c7f7cc597b1a375c13525c14d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c5d235f67e34063edfb3d9415657d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc5dd951921be169553c495221c29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa30b8a53a0eba51c2b978b31ac1b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dfdc5cece14cd0ad0483180e703be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c58684932732c7fe3669f185fd593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e549fb4ac5ffa26d8bc5a3d10b97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb42a3eacaab84e8b47b5f54cc5148255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9acb901040bc4477c09ed33ce3b07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cff29bc5f20252921ba10d9945a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea35ea3338e75428a0a596b252466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911799af95cb383a052bb47a7adb58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743415e87451d3df83baf678c04215260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0e44366bdc78a01143dcb9101217261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd023a3072320c0e8f36eb3f3c0d90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f84f980c869250e5d83da07739b3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dfc7123a31705155411505f83d9d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307701fb067f48491eb5ccc907424cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1021534d6c9f76f85d0698c9439e42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f565b3ed49bcbcd9035bf5a960079e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e1a24d986185327c0a088e98ef690268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d7b71a393329e9c808f76512e686269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c75010544752933a1ad5aff23eeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fab0b809a6cec8863063cb7a90dbb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9308ca18f1bb46a4d10c87b9d938272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddfb84a8d93f345c8dccf85b43d1d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6fca7e34f1a75075b62c83d09d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e3f5b62f687e80d32824c33006898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2678c88377ad1393a2b04fcb5ba36a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ab5b57ee61781646904c40cecdac4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7903a69bd56520eb304949986de01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a98db518d452edd5870f0a4df3d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8ddb3af4c7304a55c9dfa6f2f4b36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6998cefc4e70d0c9fb95d6c13e757281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6969a208c9ba3b3e58f6345dd541d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa167719f5c7aa5bfcc9bd5f36a62e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794f198a54bb4ec5af63b2c1aab285284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e80e05b094c92777c09c2091a15b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e48ea6b21d90c1e55793d422b0078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c688e844028242e9adb4381dc8b2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2efcb8a0797708f38a6b1521a06e43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d58762491695e19de7b4bcb67f9b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2342b6ceb5017ac8f6ae358e832cfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d8afc39b9819e2a7effe5dab18556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb180cb4ab080ae66986d5d73cceb0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769b42d70c71f6896be9fda093416e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af021189dfc650492b68d149e86c8b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b1342dacfa819083513c84959ec95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346c5ff9d138730fd7b6228347ec1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92daa614a3d05ec2d60b32e6795544d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d2d535851b5b0d040a36b60ec806a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95d8ce456f48c180800b6868919a33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb107eff39bb63d28665d6c020f687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61062bd5082d37c3580a934d9e06c321301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f0fb2879a513eac40ef40b8ad3ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7eaf126c06337616f2cdbf9355cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb312298f98e9b7f88492df12f9dda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3674a5a608e1446ef09b8f6bbdec2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c02d3ba50158f79f7956ea0eaed650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57371848fd43f9a6d3c925451f0ea8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de92e825da52b0f2ff9c6012850ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf0b5f557dea24b9d16ffc3f19fd4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125bc6f9107613e88e392e9aec4a0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce733b34009d14be74ad3d55f676685311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7159e30c22c06a77d891e40e54b58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da572f0b82ce92ac53b7e495cf7493a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6554ec16dfb7abfe57b956ea5dc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e65f4540677d8dda2c64e5d09298f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f17bf43b5517a4fe86a52710fa9dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0dd0d699b1b5b04b9a0e11cf7f900317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5bb9a4c826b2a998b8d85f89cc1e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe88943661cea7dc9b572808b8b7ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd926e9ccab1b65a996674caf4205f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a4487bc96f0c26f6abbe1c24ada4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69944b38b3dc74694590b417970848322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc32968eb36e24a9209cadf89049b73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c941f95390f0ecc29bb75c9ee8556324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f097554cc362b81f3f57dd62a469b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03350e2ce347a9b66482bba8740f919326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbfd9f26adc8cd035298b24c43a661327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005c99756749c0ce046d579d1e4860328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447f0ce6fcb6facb48ef59ca45a6b73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0ee1f7f0c7798f7ebdf4226c23340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd91632abb6397e15fc7b6b3a57e91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd0f73ab25294639850c8ae7186bed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a75fb74bc6dd626f020e3599d8d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367461130e8fd42cec2554b73114cf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae05479202ac475b8c4a47ce8240f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219a07d9a9c88408358a288a73bbb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835264b9b72913bdf852327d4be0c40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73b7b97c4a477e395715ea8c55110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395681319f7c96fbb46b0857060536db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d7e272af30537f1aac84699d4bd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee72bf3c3e653a04ecaf336672a80f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690484de343fee9d68a0b5ffad8ecec8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593e92ba5715e760910fca63c9fe99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630100000134c52ce4b333707c21879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79abe22b754fe2d0fc20b3c30f0d4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939803842951e2be8840552e9d1329346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a23c6ca9cfc20de4d3ff797f4ffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ebfa47414c74a766c8a1a23ac05f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ba718c34c31aceeca80e373a3b8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b8c7a5020d930562d827e05f858e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852078df83c9de896408bd028b70d8e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403ace31b4cf053cac8b62d939e23d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236b74dcf6c54a60b7001007318b52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac02094fa43071df037e932bb9f0efe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b2a612ab5b64c0522f4f405b7738355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ebd5990246623a0f70568166d00a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e4414314794d536328951d531158357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec142358fcb8904739bae2682587356358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ecab91ed9bc2ab17cd4de1daf407e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693c2eb0aa2d8fa8f55144c6ed0bff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b38a9584cec29115f4fc74803d3550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6796c2af90f2c8f90e2a512df858dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838791e89ef5ebe31dfe357dde8d7ca7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44720e9f41288e07be3648318749d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba6708a040988c9bab964bc30c3181365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8f54155ac5dda4461a61f73bafcc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a77f0ebeb9bed84af3bbbcf524a31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ba1579c3328b20af5a14ec53a52a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd83ebd65a813b0bc4b2b2976f2143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd8b96a54a93979521d3ac08e4993370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42637896b2c3b6811115756aa37e1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb362e0ccc1bbb2f5ad5e16bcb101313372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0db44f56f908be1fdfe6363f095677373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9918553143beb2debe3ff365a28de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02197ea9fd0a15b122b87214a2fad92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e1534f9f3de1bd49356723e6cde4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08490b537a5ffa0d6e934e5008263f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed957a85346b96aa494550296a7ddf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6fa9365847ae7d7c2d7ddcbf12aaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3be49881e4c4dde6073d08246896b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb9c160ff13878d3096e24698ec2c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab0138e99b8f023f3ed1e3287bea5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ece73c1b3bff5b53c57dd7226ddf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4cc0ed9ac4d8711ed9386f12604a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf12a0c53fb7207c93326122e99cb00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da1a1d3e5053a649e0e267d8e240c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb206cff0d19a55dab9ca8f509a01f9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a5d702605186f20e16546461c90e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292523bd3cc0730eac19fb22e6824f4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d7b5891f0d779804f4537bc4efa2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a73c8daf7e5ee42d83180d92ce2fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797542c88643946eb3bdd9c8f1e442392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ff643193aee642475d6f8d839b3c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90204e276cac57967c0ff46c5d8730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1c455545e973f75edbad3a07e430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b796a3747962eb96a2d984f22049ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f350e5be956fa1138646916999d91a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f75f411d51b3d2755ceeeb29e91a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee859782af702bb46a4476546a03a40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750489060672dfac79c4fd420fb1ed9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656fab4eb691ea47973ddf3800faa6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52573742b2f18e44c8ef89997022afb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebed318365a6094e1b43fd511282b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d200a36f59ac5f7d611596530034a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9f20c4f143a64971ec337220f421b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97db91361a376be5a44268ca9bc7ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be16ac452f7af95bf44d340b106726407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec94903b199544184453fec4e3ebb3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215438f277e0455228b3c0a2c8071e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e89c635fcaf7145a4dc8db077a53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de50a3024b5394ae13452ef4a05e38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529157e937ea7cc653ad9c7f2dfffa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064944ee999088093780bca31a594ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeb39e18e5433c6f04b8aab4367dc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6431060f4ae369c4cec2f8bd787715415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b86aee75dfaad2e6c009653d8ddc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972983bef666d4aa7a206fd0344a2b65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518673807b4757ca5d1fc098a229d414418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa2da5a93c71fd28fc1b5ea3b28e00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489850a5e29d707a37d4039ac8b6cccc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7374aabac58c212a4390887cdb635e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357af47a0cab215b93432a7372e4504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc16f667719992122ebaa7a90f39b79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648febea960b1130f709bf53b15e3506424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9caa1bede35fdd41c1e483ae4c6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d492fa63f665a5f2aa4dc4f54342426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432c2cb2b4409bb427db1997828eae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25941995fbe89aadca446ea0b0740428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94918edcba7e0ac80aa7e9a496433740429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd97ed84118f31dc4be82571725f44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d278031e04412c4fdadf497852e11e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a909d08e64dd835a7a4c23a5ecd862b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc4b07e6e288e1f7b797fa08b2eafb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67239c8aca3ad82b4011f506911b2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208602ba304bcaa21529a7fd0a4dedff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fd6a6e61c1fa3ac3544ff16880ccd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6bb90f9b0bcf29a8dcd22b43ea013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdc94a25410123c85e4118fe4a4ffd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c161cdda7a367ceda294ae521fbb86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569a5c909168defe8ba0bc976cb0cc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd1c3bd497d895fc1249ea2cef6bcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932af090509d4f5d3e74eb1ffc1e12a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cad0c9bbd7fac6712216c73c338f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e03855151beebf25dd95567a363c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c6edd1fd93aba8a4757666eb20db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb86cdbdfb65c2b424f217f38ba445446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb244a2cfa89bd27fe79379b3a5f65bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7ddd48fc29170cc57ebd01b79f59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653607cf94c59747318dc29acfbb1f96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98255374379449ea2f2d1bd4e9e4c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76b27293be0d19dc8bc305afc254e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dace29fe8fb774d130d5081ca937a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff21e563339bbbbdfd39835b1648174453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a86dddd86bcb13fe42f64e0062dc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa28f87866429f3847984e866eb08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffd2804aa22a2229d1f19747bd9fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b498a1ef8265574992d83edcc01bdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dde207ea237d7b10b1df0163b9bb60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff6d3740eb7ea9364a012671b1fbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3792589d92c143f1cfd3e6136def3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e843e8737e82ae8d0ec12a7ffe74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925ab0c6213b992acef59519f004190462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a8e709e0d0859391b325bc999c763463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93609086f15d673cc97a8cca06b980e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be7f9fbb92f85d5d623bc7a8a2b69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3684e2c8a1584761a956fabc2cdfa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1a4dedffaf4ebbc5c17f88bb718e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bfcf0ef80562fbb794355ae60fb37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66915b99d3fb47bf4fd03d00ddcb2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1652b314995f21b754548f393736a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06ec1da69ef6376ba6c58aa8577143471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cc6c67ad1974d9c4c27b145891b08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d3d01706c208c98e84a5c80598b22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f02a5d6f0a628c98bc8df7059679e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d7f3db9bc789a5b1b85ed10a804f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed0ae7e8844aa19386cf5dbd062e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe481c2e619ad9264e1c213dcc4b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3784450e4124466d2ea4005fcba62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e7826535d02ce23086638df641cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbef1e2748a3168d7eae1c0a24c634480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a55df980142c55c14beb2d72ec68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f02dbcbe08f447ee6e1cea499b9184482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013919b6fcb7a1fd68e14354ad65bc44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a768430dd2e88a2720069bfa9fc991484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28dd4baf0a308206ef3cbc10f71ab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033838848d5dcfe086b845d7f5a67994486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8dae1469e14274f834723ad9061a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd2f27d8ea3977c1a04d8ed89bcca0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd78a7ce89144d8d9215935cde21ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaddf3d5b8bdbbc4d8f35d4aa59714f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832b2e062c26a71bee645313677abc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185c193522ec7e789a08168a34586b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7623c028ed995c8a4fa6fd4a1d411493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4cb231967891c4c16bc8471fb370494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a0e563e52ccba56d1e3089bee554495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dfcc80d6143a50b2facc71a206307496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e5c26a798b262f343020fda1685d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f338184bf39a7c7de45a7dc94d2244e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992f33d9628987dc5bd3ed30f5a835f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea703a7669af7709feca9e9634670500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6cb5e8b19d2ed8dbf11d3078760ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131755d23e3547c015e6db1ff2cdf956502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a371502877f0d3b4b1906134bcab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbca08835be0404fc2cb768bf5d05a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4f0d271dc5892b5209873154adbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94e9e2208f7002ca5b7227f6697b4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1455ad5c9fc69b83013a319cf8bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170faba9d2a39f9de520e1f2fa5a8f46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85113612aa114cceef29e41e6a54de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c04fb19208e7cbbba52937eeaebd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85fbe14c306efa151d2866016d9967511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6993ef8b9f00161dbbd1b457053e66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96689c0272e5ca8948c1f05b48f0af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac68546cb691de6aa5aa1c7381917b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da0d0136cd65601e0f266433aa6e9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc4c2a44e5f13c8d15a53dc9d5635516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec819077fab18741fce8c42d179db70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d892e5e0619b2dfc3a2bca8e9559c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173c0a271f6ca492af6bbb9e8ed95fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2300a676e77e577d62f5d32f670d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff054b1992ee1bb08fc79b033f3e748e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f689cd36d3adb8f01c4a1a752d46c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46219f6b7b88b7c44357ead2961987523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865e231a74148ed0de47786be0adc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526786c10bb45fdcb6e16cfba31af06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e3890500491e7b3affcc531648b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f38752473ee263edfa353c94fdabe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794454b27c2ea61eda2ef0bda93b5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b919e5b145b14f094930149ed62e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087786c68d365f0d21dfb49e43fb065f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5940f64b0b740de0e427f739d97b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5086d657b24da686371b8e45704a130532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208b26697c453f99154752339b66c3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2d8e9b09cc8e87afe5e66794d4b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c5f775ff1d2387e00225dffe853b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5458af30542600a9f20980af7a8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27179da0f186958a4d18e242088a4411537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a01cabf267ffeedfc570d274efc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eafe2790a86fc2842d4aec9a431a19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7fb93227adbe9445e7047e9db2593540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992c103ff67f712f1a0dcb49076a86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a578a8db07802213d8c9b8762f2eb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799307c6b113b9bcf26f493da719a11c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c87b62fdf0697d54001238bd74580544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780ed4e1ee6040e01cdfeb2b09a66d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e086bc438d21cbcce779561658ce4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea166e27d1c07dc497cbd9ea3efd29d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecd8b821c2e59204f236eddf43dee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a96f220d43b11c49be9ec962cc8ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6c358e1f73ac59d98f4dc8fbed2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0738c312505fe16f30974b975b6c84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fe371d82fbccfd4cae267cf76bd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6f2c4f63cf3c2088fbfadd06ddaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a8b5ab385c891cc4023c8588b4a68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192ec794ed9a0aec2e08348281069c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dbc97bb9301b1344f41c1f88bc943556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce694394116fbdf59e9322aa1e59f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa603977fc0e86ef9ab9ade335df9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b49e9f86a8c1cb99ac9146f9a7d5e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ee3dca33e4bc30481c1b6068cc6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4ebe2b9462a97c08bade47bb29de6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30253b6f35c80738741b9f50b64e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e92e3f4f5b74b9ca3e5da3247914a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590664449a0d3f61989832a06d57b530564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ebf27809234fef64f0070c95563d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5348a262813a15599e80133c5632566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f043df8df874b944b5cf02ccf64cd52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21559df4acf272b4522a67c226af949568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30072759083c2284ffff5b6b85cdd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac73358d73fbdb6230c305e1c62473570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802821b9ae2837cf416d9575142b2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c232129de793288c9828979e9abb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f7277ff62847519af97c95957598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428637307a5a2a1acc6fc5224ff9ba9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f489f391e6544e052a141bc89c2f6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a72c553aac553b8343ce7f3df74df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9a972ba5c7efdadc6f671adf1725577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e72444f696d5ec5184e6baa9229d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96274e2ce2ea1e52251775a7110234579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b865cd66a6611f5dacc6cf2eaec79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ea4e7581caed5e6439e88f611274581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181540b61d61a37fd6d513595945d84a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7297274ed0b3aa2437bacc61c92227583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbdabb0ec110a5fbeabeb9873a079b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9336fd78483bba027620f30e2c96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a394c8d31817fdada0ca9e4e3730586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fb9bb855cace1356060e8fce5e27b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf51f88c6afb6c1390e8dfc40d4c87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dd2ece8289096faa26e06f1f04cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a58db4a7b56c1e3fe86fed027ef26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d3872848e201ad334269ad874ae7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f02dd24d7b0a6e3292b0975e4ea8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce362168ff44ce592f083114806b89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c812f5b19cf2e8709dda6b77055056594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed42779df384488030a866fa4ba95ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c258add7807269c20144f88d2b735596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82864cdfdaae234d5e95605d3278b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63db2fbe4fe4a9315db59387b72450598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140d40fefae0573e682c87aade890f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7dbffbacb9d01433e5d1a032cb19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4de7a63aff53ecc39673b79caf1a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5bef9b3738d0c5f663c74d12b34b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0bd8ff5624a1ea615ee76fbef5226603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a47db77cb424ba8c39fb2eabeb5fbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495877d40aebd59936f3054502dcf7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9f6799f96b9cdf98226804c35ca5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54efaf13b6d412b6c210c8adb80a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dec4d4732a3cbcc0bbb4e07adf416608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a1026d4aad225605cb7fcb1231781609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a81c933a3946e3f6d590e8ea2a9de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a4d1c4983b474e4220c33655088b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41691de47519fe1b0ea997b32df80458612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b253645454a8cf68ff5cb0e78ac40a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c1ccdba28047c7bf6708133c1499c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701523d65c33bb118d9be1f37f37fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb5dce74a506e7af819a9a8ea5b9c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9e4d20a4ee1e87a9909ecf52b592b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc2590a2b0a29ea28cd43c391ef0e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c6ac01c85a7183bf872588b27b05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb77a414592ce472ea908e275ad19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd408f4dc1b64667b575d52d1494d94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fec1187d8510e3c707d93779f026c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937da63b13b76744c9617a32f1e49bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2ad5c9b751164d80129aa95d89f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488269ebf43e02f69d73b43880ff4ac0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11f9f56afcc9226cd24d2b1169978626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b62048e45ae0145bb0c9c0e804f874627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496a333e9afd0881eb2cfd4a86ae2f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88351f0bbffb55467a7b33916b6cd140629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baafeca0b42fecd227503f91b8c5e8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb3235bb44e6bd874b7c44d990c06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958a5dad2d7d413f0fb888463f72269632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934b1c315d4328f2fb6e31c6e67090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518c6fee7ab8c0e64d5b966570d62e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41830c56d2106e0a4ba8ace5f3b4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5902f8f5ee82ccecb91cc364a1c801636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0436e2fd10a7ace52e155f948281cc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d00fa3423ca97c43b230f5024310d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc85f8d37589b9437da071fac42a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a19f7aaa30bf8b53bf628e8cdbcd56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5a2977859ef6b0fb05c2d2efc6752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95f0b28bca1eea8150f63c6d2bde8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d4eb33fb8440b895f22fedff61890643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c344071ff54a18bc4594c389e5462644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dacba99909b46c496881511a7c947645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90de036ed0b51539b8b67ddb378e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687f909bf25ba59b08004fbeffe9a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555994f7e52e0f090b11617d598d90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f5dcd1c3a14c4561d2f12527cf455649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2610aa31c63f4100a472925915e53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8640b509b41728ee2273dc7fbaae2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da559ae9e426e70ce9db51eee8e7f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca457ca941aba8681063834c0470732653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2ebd15aecf1183fb467cb22c91086654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d22a7c02403d1707e8aea9ad9561655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc8e6aa4bd4609c8e1c057bb9bc285656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb5b99e58a204b675239f9b7817aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7987145eac65b66a66eaae3d3eb930658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689ed0b27a9eb07d2985ec976d2f380659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d51a1e4fde9ff2bc09140c46f184d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e976fb652e9d7c6807c063c51b2ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cead4a4922fd44cbed34ffbb4c0d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00868a97f116aa084f66dd759c939844663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199a6fa722327409121023ba0cc5614664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c512aa45e46603f37793ff9177486665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e42389dc24fae258fb2961579b28b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d718abc440df8564fa1ef59357353c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163509c3dc27ced534d0eb5894fdad9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab7c06d016962a7d51258c2943202669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f0ed265ddedb44b5433bb6a0abf10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c71dd340c33ba70da0e0ca7692ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c9448726dc647d3a145b0e3cedcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd861b9e66c37fffe1a3dc7603d5a919673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86326514fb925124436549547acb5c29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf104d0f895590d3404861a1e133269675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e679e709805ee78b7a755b19e2884a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb1f8a4f231098e57dd341fbae580f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04faf3ad58e2882bfcc1d2c445301f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>