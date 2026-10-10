--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40caf9953f9deeacd436ad20bcd1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbde39587f71b2212dec1dadf273b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6777d35d3bfbc2961a6354837dbdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d00d25955217940eb590680008d61d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d84df6ba539a57623c4b03bc7a175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d2c59f08e22c0b2b066a494d9c836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5e296ded0a048436634f2e323e727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90947d44c73e8b34308d0b90708eebc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42eaab0153f2c1fe9e4b1e45e528b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777150d4b8079afe93dfd9f098f03e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac689f9e252c5e7a8ffafac9f8e0b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ce86c0c50a0fc2c886cee6cbdeb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ef0b4125f8b175c255eb4420c0f6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe4dfae9672b3df4f88c688c1b921b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91df67c82f02eeea31e6e1fd1e3e0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2d318392842e689a5efdf872fcd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c86c6c4e49f14c834085413b683b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadefb8d1e3aacdc65f84833efda3bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ccdedf04bdbfd2a8ae99bc42f9c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c9a22212897c2c3f1117c020382920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f9325c99bf929c2c7dff970b9db1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed342489220af77f357d845454f34a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d9caeb71c0ca3f420d8acde60e7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d40488b5dab992ec8e140c074bfa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717295e93851d05f96f0799de68a07925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3447d65ce8422d083b968e6f34d1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6ace12732b43df240de294b80f2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ceffd800456e9c6311741e7ff5bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294791927f1e0d388738d718114dced29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7639b4ed9e8c532a3c423980f048e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122c52b3d4e0a2f422658f7dccc4dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd90d0a91c69084a4ffc423f0aa4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d47537e233ea9718a985e9a9187933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e6caf08c2cd3ae2a8862464ff81134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab12cea0437021effc775fa9dbe8daa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920d1a144aab2470b957a989060cc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade026c304811ba3e9e96e7740087e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbd6443f2770fd12c8c860aa112f6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c31f3f76e26530eb49c720d095419c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee60f52133d6a28e5129f052ea51f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9363f0c3dd538f3f020ff1c4f4b5e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a95d32f537ce23f1cf89e70402c79642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82399d12c3b1eb666d634c7269cb27ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf36be55817d57e4e576b7044a3c5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3535d01edd1d290153e8b2b661b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea3bc19534a383ec25be6ab5f31e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8545a8be901723bc98458bb273fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032dd6886ed347033d2c51f14a58e3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c322672dac981d02ee5003354a3fcc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d6c4ef9f3dfb090edfe726b5dc6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791c4c19d6cba00a6daab66b232b3f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf88c656da715e64e3fdceccdf080252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c7cfcb6c072f2ae56b0e2c76dcd3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f90eb6ffee51d0d27ef336f47e5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8c8e9bbf8a3af6b7f9e5aa1425aa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca7a29465ec1041464b2b9320e5bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe5a099ef2338f171dec0a9bd8edff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d94581dd4ca01a5700ee45ce3493058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e208dd1cbff95c6838a92a9a700a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5692dea595fc308195bc24b091e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d707d6262c5677cfb0b86fb41f85b2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025df950815e28717d93da1ac47cb4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc52bc859b996ae4a74ba275d5d2d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edbcca60a187c9145719512e08042564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482cfc1c32a2c07066be9aa0804fd5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f937ee60c3172ab4bc691ed9994fe2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86809a94234442a3abc66ba9826fdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea64a1051259ae341021176edcf9e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a230ea27c143e1e0e994c17cb4b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bf000c6503a12bb85bc7c8962029670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5782333cfbd38ecd5087c3690cbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280123abf4377c1513bf5565a4e24a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc32a7c5c3817f78652c5137c91823873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d18b2fc8f92cbd62667567417bc1ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c342c5f53735a5b1efe05a912b5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc9d426c41e7fdc0b87dbf9fd49f1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf2d8b9bd1b780572e3345a00d2c5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c962c2d4e5cc6c4401835e619635078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f46db7bb8a3d2a2c134f2d905f4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c1bf7b732188c224f2f79fca440d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5dda893ec7634e36abc6bacae3bdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e861332706d814312de39b08b0f35d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3f9e067c504331a3b0af19338063483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa25318818055516aa3584e9220fa6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49a8e34a30541ad30e8db0ad96d5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16339fc27d55555905f50ef21ace7e4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a896b11c8d3f7b652b141f46ea741587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde6f8635e9573bd17186f0f2a413f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa945f6cce285f9476e7ff8c8376889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe7c8c955ef82b8945378aea7c12990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bdbde3998f6ad46d0452f38d26fcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1947f6a0aea0e3258a902902e5c61f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa3df9adefc062ca1dd198c41608993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734fc02821419a3cedc7170280b5fee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b1881c9f1f1e84a68bb2f343c7c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7545ea4ee01fd1cfb8e11aba5b90696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25ac8a7d1c5551c3a79ae0ebf61cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713c67d1535f06d791f5f5c7ea9cdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21c94792e54e8d69fbac3abe5c6f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebc2d757fb587f27c6d79790450b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b190b1c251c8771e85e6868ba4958bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf33710d3ddf7770300b94b9643216102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f04abe541aebfec022cd3c048066f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d64df4265a899e3e7524233b819a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f662b5ed0e0e83262893f0e883490b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73a79bd5c8977739bdcd486cb2cbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325c4eb57ffb3e30ae26414af50f55f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba05cb695911699fc59db46984a5db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de156a55b42f3582dba60088cbcdc439109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d0028487574c219de10f07664486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4a1cbb4bc3c80e7cb2390a3d0fb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40a2aeccc1e4db5769ef0462656d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aeca49a5f8c1d8ed33af5061659e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c0459c75cf632ad2635cd3b90e5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1060e0b6c3f4c741b29cec5b532887115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588d5dcc3a302e0b6cc626c7cbb628116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346662d68570aaadfeed2866d2a8f42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced79cc110ac0f13eb5a8f67c30e15e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ec6799061c8b34e13233e9dc1348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a12dbbd7b21dd5be2fdaeea62672120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff45cd21338bfe896057caf99786e20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef12ff4947f71759ee9ebb05b33266122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2f26a06b44e01e36d6bf7976d258123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd37850a9136e7de2360ba72904fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e96f561f291ea9133952d1186d0e53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5788b1639a4a73b170c83b246a23e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac5877b3f037ecc2219fa389b9046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4ab5b050ec234371bbbd75780326a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bb7cf3e02839be54b969609e0703b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8c058debfdff2029347d1184722f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6eb174656eecb386c1a390367ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e40df68db544e63d953c3727eaaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7de55e5d5a884bf605e826b639977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32950244ed21ec01501cc09e45676985134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd647ee6218b7c2a391ebb981868f5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccefb3c76a3143687a4d997c7b9e0e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e7b2168a91a1560836cbf60a3fb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1097aca376c89a722aaad78ba06e4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a327fa002b953eb5c39b1ccc7a1434139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ad78192cf89542b940be5c2d82e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a53abac201a23eafed9abf20d4c83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeacb3ffb60dc536be11d9e4cbfec2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14f808ba7e2626260c14d7620dad2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f3e7a596c478b34d370df5180ec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebbef64b229ed52266d2ee1cd8d616145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957f5736021cad05dbf6d27df1c610146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396ce29ef0e7581e50a44434c27fe78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3918a53432ea2f757708d87ee65838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fdd559f520343be2921c9550601de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572192312f8be86d19d6db80158d409150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565668a3528b42f3376f7928faf142151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a1e92219db7417297a7144854b4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335532b46e8f500b5722a998eeec0303153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47968e6b445ac4a72a196c12ee0ab6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a8c5467bb70a14085f963bf3a2bc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ff29aa178b2a4bad359d247bcb84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532488c2f5461997e1db5a16517553157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883c25c6c8877b80cfd6e94ae14d38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3d3089ff1511fda7b763acc78441159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8e2546b300682819ef40d7f9268bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31558e5e871ca73fec290ecb9b28ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf2f8970c7acc650140c1218e56be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a370462b5941c5db229184df112d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac347146e790955f7f36f47bf09d8d94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc685b01b93fd4f2db65ad6da69fac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e4af44f342e0aeee3474c6dea3c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24ef3ac21176cfbeda0a7984282a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d6a946d9f2323f3d0cfe2129003b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd9e69f5e99a91d07fb0b2720d540169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561962e6fb1b48179587c2bcd16ce2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59397d424c35df33e4a3c509365ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fc8e7d4feba4e6455bfb2986635a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa9625ab04d49746978fae993820a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e216200faae084976b07bad600092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22ee3d8ff56dfe4647a49c767a6529175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ba064373b55807e7c165677702531176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa08ec57cb4fd94f2c036aae994d0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef1c61c984fac6881c036f9582bc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467679c8efb590be72455c75738c271179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06274185bbaa18f61fb3fae0d4fac6bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dbbfa77d2f4e33805bc07bf9ee75d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63485a4869add321f30acb44a7d8c797182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e179c7be0b3526409e488c534a19b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664fbc816b888a5d67ea6782f21ecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f2e75247077c3fb4a51e17ebd99e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0787cd1f219b9c140b942418068563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08540e8fb1b4b046c5a5019d1194916187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f0d2deb4fba8ea3b59824b8e1a91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f4ff641f8b9eeb2f56a91b6482ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c5dc0020d14ff668224f07daff6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf3bd931206748a9418eb6ea75bf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727d752675b5f518ccb04a2c6c6ff9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6187f9f71c3637e6b5fdfd17a4cd41d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123a8980236b3d981d6c480963e25e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4acadb0d2208bbad511de8ec6e997b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31e574966b110fa208908e0f624adc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc71a37d1e864d80400ce1ea31dd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493cc63bb3c249f64f568fb9b05f69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab1999dda600e695f2835787087c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6317be5f952f0eaef8fb87a9f40c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78226c7325c88204441a51d07b2e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62f2c92e3f7ced04c07d9ba5c1b46e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ae78bef3c9d7bd30a20ae47d1533203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a32dc40f2da66a5a4822656b283ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc590c44390a3ed87904b312a7e46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd781b621873deeff91048655332aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98285a06a1d5a25f0eb0443703d6b40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9ce55404450e00e3b53cc72a08a74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b91acfe0d1fecc919513c784f9e02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac0b705be5888a985d92489201d19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6c7299b033e7ce6a12f6e966bc426211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fb8c1de48739151f880d017c48308212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece1a424756fc6a4f8e2f461622cac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc33f6fb1a60b51caa440aaff25d5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7f91269a49c0cb2a3f0b6d8b5553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb8cf2e274b59a9278d3b06a3303d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77aa2e872d65db0b607b74d2c1672217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370835f6eee97c8ea112d0f66ac8b38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd563941f744a6e18fc05a72ebd22df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bf39161185a45b56d6a758f83362220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe5a4a8526710261bede9ec6535ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ec01f8a1a237c0099331b171bf50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044cc671868e6e2150087325f18ddc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e046d29e9b3cc3e0091fc716a80cb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd771e6512bad2ca47c40816e108f33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e4eb02002458c45b88171a945526226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df769f1b6e2ae36cd6bbd1a3f9e220e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33154db3aa2ce755591c184ffd4b8f91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80443bf8fb09cc22bbd51d778669888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dd4916ab1d8e6d00976439d83f75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84e58ab67db748e1698b7a55b06ab4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceed51039eb725040df105ac3420191232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba954fad916e4ffd129482db5ee1676a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273e17b12ce8dca158fd22c3a4abac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd2c3ebb5974c6e97468ab9d51f1bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e3f9cca94b230fae393c704562a2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a43020c114f9bba85f77d1fe3d73c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5954d4cc797c8b7b68f5731afe652af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011355d8ba4d9af4a19b9e82668db15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8145055ad4c3fdb34a446234e0a1ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9512b8d07600537c3aca54d033ccc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9958c3516466b642628baec8e79942242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8d3abfc8c43b6c99cd9e99c12d4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d87e61fd2aa5ceb5e0a0d43265c09e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15a466349aa665adf49317d0c6a4cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e3110129cec66cf06c70cb4c49c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d025d26b41802b1dfd98380804835b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe59fbbc42b8c9b704ae257d492f1b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e1bde7300d820ff8ed4e01a1be3ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc52539bf57c97f7cea23019117d77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081efe81c4dae1b951ff80b5e851d642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bb7fe282c5088e1d39e71d5d46366252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c9f782c4d3d270b3d114b75fce61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc04e2cd8b11f0d5e684b91e38b7ca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3a28063fde4947239b77c8575bd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479169599914edac16fa034e9bd723256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e504e3df560b29395d8583bfe208f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9555164cd765f7b9ffa24996e1c965258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd890512c50f4df4e22863ca51d10187259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea901585b2c641e0a43dcb51d851bd16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b925e502fed15df5904789452bfcc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2166147c1b736184f4d88ce12c798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b0674a772135ba0175ecd01c2c11f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485af7918fa3d4f0a83952f6309b03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848aaca8e806bd6c6723b96b53cf0b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c82779c86211de5becf08042a9c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e497353ee4edaeca2992cb251d11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab892f198fca8391e07a299bc32cbee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d614409195f7ca781877f0594fd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388f58b47a7503f71aaa1ef67d1f977270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d604d849e75800bb3053927c0332787271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9052c4abb257efb887f850619b891272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488112ada3006a763c01fee84318451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5327ce1cbca01e6a2a901ffbde32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda34aa482f0e1dc51137c7ae44acc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50294b87d2806162fdce57611b980139276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77635ae26c856d823b3f65c7a4a8f5a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce573d176e7d5ef4cd420d12cad3b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ec3ffd0d67b7cde8510d295b52b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5212801183749a92ba15db655a5217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661620bfa088e61c64f41ede5b5498e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703ac7a7a91eba827036630a462a042282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a8a800077def7c78bfd02cca0974283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19485775e51e1f475a1589df513e1ba2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015e3268a94a0a836d5de701be8954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4333d413278404ed91490fb12ce4e41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617655329c1018a8a9b7b6a5cd4bd670287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdd3b9e3ab7cc865f3d45007be78ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e4081c5e90e2a9f87b8aa6854f5e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923b790bcd2bd63a86863cfb744ba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646ff57282ef6f0208f43c7785f49f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc353b8cd5719b1db99e6236a38487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab4706dad36f8dcd58666f280e675293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34f9930e931fba66ec42a6f1df420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be220d7dc7c5828e3735ab2df02eec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773c54035013142519bd84b01f9f496296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae64792f39446efef01a8d9a5b6dde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163c8511dbc2dab9ec060b4ee65566f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68e563b7f84beb98bcd80a4ef187f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd00eafb668eb18555febcb1443fd1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92301c1c266a0bb964b15620e02142301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4691af28e92510ac311adea2cd6b37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf562c25eade2077c8a731eaee0148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88a3b3a01f00232b78f233f74e3f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836929d19cf55ac6c17e8581374028e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62caa4a14cf16cbcf719d8d9134193306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebfd29496ab24dc472f65f85d625be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820762f527b286cd5654c9bf12ce25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb24dcc12f8d0f1ebbf4daca8e72941309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643bf57e7293f414d92f8c423248d28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71287b9d5d86721d53d1be8a3413e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af403c26fe7302b300610e8782521181312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5769bc5f6b1fcb1824958b9ab987418313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f6d8e934499e2cf6578ea0ad25366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e057e37e54a9f5fb2be4d2d779423315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fce86a1657444473af1d9529ba08a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6441f38a9c278d877c35f60dd4f1b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27dd51050da0a5778f11cbb77afa23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a2cc0cd37714ec35e87f227fa1f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d130c545850021c8b6755382cc28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce6ea009823d02ae8ce58e560ca72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad33fd5262bc7896a2af19132ad983a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867668f5209d09fa1d33aed82ed93163323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe049265cf895ce3b35de18733cd3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e666e886dfade23660b82ff3ca0870325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e78c663c0a395b266a83edf78d9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720770ec65848f48c97a110bfaec396f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f75d57b41d872c76ce9ade5eec99b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd26daa41ecc87ebb7c4e30f90bc23f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067e8bf9bbb5f1e90a471e95bf2e2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ae1c6985969443b4929ec4918528f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae23dea2df64ccb8605ebdf0f5ef6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2319b7539d6780cf58324d169bcf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf933432158ee2c337a303a981151576334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60893d1bbabfbd681159d54d6a8c1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5621b42b62603b6ddb0e12de172b04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd6ba749ce39e2381ddda52fd330a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba30b6f894dec8b070558e2fae4b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a9170287d3624b73d7965eb80a07c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef0f862788bb671375c3ea357b50a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf5f93eff4f690fb3ccac1f8855a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a566b2674be9151d8190b814a6767342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ad7989f8e1ad461e646ee479c3cdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc537d3dfc2957475832e0f8f1d50ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b634d697a52fcff6fb5b04930696f01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b085963146093c69ffb7ece5279a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309076f264c0c0e1fef7f8caf0c56009347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520683cdf3f3d26cb52368fda19c4ba6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8d3ee7df58beea295ae1848c634fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25290d3044d2fe7c4765949eb645af8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b569baa87839ac12ac00e5e0cc75b23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94068f59d5e686cea2dae91adb0487e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de22398b6e348920f528da5167392353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10db8c2b68e005f90f223bc4a67c86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b20680a5f0457c5d04a2731bf51be0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e25aba5a1ba71033bd4eec67a9cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f7bae0625bc3d4b6ed7a7d4e6d164357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836721ed46df6a951b980e43fbec01a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54be6d728889016e265635fb42ae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05e1bcca961b00e3a0fc361d3169c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc19f2ca619c342a8f6f96c6bd1a752361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8170e469d17d5d7fb3f5ca771b868362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae48158dc56c4776e50616f1fbfceec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b3bbb963564c6aef3695233f96b24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad525e0145f2fa27823f68d0f0a9c04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f902bf97f2d2d9966ad1de62edf89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762ebbca27217cb1239700438f67c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b005b80c875c378cad4590314818ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982fb8fe51bbc0084a9bde0180cbe5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e552725e1d4811ff6e5613eb23044370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddff43f4bd63f45975885b475c914b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b6f068ebde3bc87ce8a52245251dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427088e00e78131ddb69ccc2e02c541d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb37518a99745cb3d3c514f680ba1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1041c26dec6ca299e106270e0eb69d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce06d4da23704d39a5dc89eaaf48bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6c5f87ffb5d88d39d050f9f80de7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30967e06166281d099e2ae18ac37212378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb195b84b95de12bd1209550cfb8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6c1bdb0ffd365fb6fb8f3eaf9c42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac995df1aa0d2ab93ac06de024dd3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae4e3e5754c94c96117f5a192ee1ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc46ce948b53358d6b11da8e98715383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df1f3627fff0e9724421a386fa65c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee9b37d4975c4c57c970f94af7d2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f67eb012099f34e39051cffa30bf5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c348b45a173af578328e4e2b6183c1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083cfacbdd9e7470ce469c6701950b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d482b9f242577c617ad5d4c581dfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e0ef93b9478b88a2140f98622ac52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8221caf01be2bf84c38412f3d7466e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf2f3b4ef1cd535340a505de2ac2ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2215cfc257c6e4b7ff113dbc519f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562c5d5fa7ea3cdc1d500d0df6a392f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5399e701e7ed9018106579da8822d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592400e1a15f0d27b194195cda12b70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162965822b9f8c3d862394a92711f2b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713fa0af0700c36637734d3b74a25d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b74b19e980dff6dd4d2d7eb8b19e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87756044a60e3e88c32dc3f70084e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3a6ef443db826f77f19c5d71dbdf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba669af10f108253b4354d7ca4f8ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d782d51d29768b3949b8daf5af0fde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b087e0d22793caef9c881c417284404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6898626035fbd543aed7985c244ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf856f20dd6ce1c9b04f21d13f4619406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b89ff614c1f14987fd03688aa7ea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64aea776c9567b98680add1814d14c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316136847b0ceb13f50d8b5246afaa33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871893c22a7c6f263b0821647e433a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6b6c7e660f599e5f772f22cfe794b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101090d0ca551f811a7a31449c299d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcdb897eef1411b57ee2f953aafeb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2f4e05ce8ee0d1d8e784cea3a277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c74e44599443ffacc07911ff8ce3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd3afbc5b8c8d44172ea1b5091202416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f1b46b172c35d0c2568509a267013417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd3e985d65944c2f1b3f463b13317b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a9669a43f3f2b5a5afda61ce9c7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f8849baa164787885986384c62fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdcdd23ce1f8a9787db15c6fd3d68f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f8eb4a9c24dcdb97faecaf08557a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef467b00e9c79ab9a7198cd9b2deb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d04130bdf03cfdcc23aeab6e476b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4130e1bd40ef172be24bb9e8acc8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2661f5921d44aca30b848359581ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ed939645dda4c4433274f1016d471427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e50f3f202e7cc6ec53dd999c87db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d12d00e2c1ffab7fa46a818a983203429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc294c3d2cbe7d4ff48db2ab974ba4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd9e9b9069a9440db7b912b806108f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bdc798d81206f691c0532fb690303432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd5db0a8c5c356cafc536e1f8c887433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92893c8e2f8b60b4dca00fd08702f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89105fe4a775523dcce5f438f8dbb55e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f75e010361e738b6612d267f41f0a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6354bc11cac377b3e74cc33c78a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a882896b639b64060268c98592f9710438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0820bde3ad9451808735adbd3404331439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7d790ffa1dd19a0a0db5d4e829ab6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a029efd1e763ecd7d32dc300573c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad7720d43fdf623d724df096c90096442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f0848ed379bef40f49c8d405aad9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2106fcf07fe3de6f226765db1331f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5357d277f81c2d670d21e7072d0d39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eeb52d119d52a38bef7e4c6a39b90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade43eb66e762333e18e821514ea39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0faa53dff68c4778c7201f2c1c0165448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058866bfa518ecea2c7a074de1053b7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa4ed21f7abdacadf175703c3ef715450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f95bcacac74b7481a8e2f5ffb2a5c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12540db77159fa53dca56898f493db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0982970f9827cb270b15a99083521453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2e72f4e444c90a342a6789530e4a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805546ebafc6821b8110a917c02573e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd22809336692a66f3239af95e180e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159d7a151769bb6fb56beef10a693a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2796cb7c044719fc61aa3dfd02f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786de97cf2718ee3e0dfd0ffcb5ad03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a510db6a04e00fe9131c6f9d2357f1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956310821234b37d818e5387a0a739f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919761ea8a34d352efb27090611ccdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056494c1fce9a77a6c9bcfce6fe9028e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb465c09ec025f49dcc6af98e1f152464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a12f4a839d3ccac78955fbf48215465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c0e7563578d926d1c0a112136523d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb44887a3aa91a7f692220e01469aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3f681ceaa9f77c181b93380966881468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde5c3efc1ff99aebf209deff816e53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8c1202620e06bbdb23e684e00edad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae2915de64b5931f7a4470545cc31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2e524a834403b0c33c52345d9d77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9f4313767e22465fb7269d760a97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c54a6237203018f39f4dfcf2c9bb35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16706d7227a9b2b11c1d2b66c50d8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0779956ff4f140a599cbe8f07f0aea0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d70cabffc5b05beb8617e8f190cb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4ea0b2c6767c261d3fbeb0da6ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416765c2e1277fdaaf88941a6056c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb4ba75bc67449b3f4d7f4bc2c84f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca0337b6c08bf17151c636be4d206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494a2789f64598162288f73553d027482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432a2c1f8fb57a9bc78d13b8e44f702483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065bf6700247e7b1f1fcc0395fbcc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0d4bec525af2f472ed50c83fd9df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce5b204a5331a04a8efe5a745e4a40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874cbb03a27f89b3247d029ba294e36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0aab097bdda96ecdc2545d5d2a1bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda6ead7a619e94b6aee71e97ef7c40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22976b919d59afe7496877363f78725490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c2f7550c7b3eabd2b0583531f4e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573a842ea81f40933e8a7fb03e63b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a9453199f12fb32f028cf5d118b1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02832049e113c554635994df629825b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d06578644936db6d67ac82534a1516495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d3dad9a4e03d462b5e87799a2d922496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aaaf35585eddf82e5525f4e090547497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887147b9d54e10fcb653e455575ddfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04689642ee8b8f87bfa7e0076e70e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b915fcdd3a64bc8239ad496b95ed37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c045f3a44068c590a26c8cad1e98f60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b298bac7dae2880b118d0d62ee87db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484fb3049fd1ed7fd8ff575a8981ca8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b617c64815b27ace67f493267f1e72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0fde7276e13b9f78b2e0086ea7d87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7352343f92c128f76072e3d65c1fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b621595e4b99f66368abef0d238b87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8878e81e37f0f46a959e03b810b97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ed9471e24dc175c2f73c13043b4b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008423de012e5c2d0f9f0d7e94cb4534510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccce73da1dedae5b7817d0598ebb73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a22cf483d707e27a6c0afa8e67636d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517aad6e46a9b37fcfc6502c3f32888513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6258747e130cc1e871aa5783b318a96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4b2b9302e68395cb80c0279c10f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e867303d2fa1339f1536bed785eaf6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dde4d7d8115f395fa4f421bc0352f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a8fb74601e48a8ba4649aeb477a1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91f91979177de776f0f8efc0d71384519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082372d748f3de75f39f78d3c48693520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3109c7b8ac77d5dc37469abe0475be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660e1ba1fd331db4343946d480bb2d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882b260cf0dc783885903994cff8bbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2a07e6a64f26e718b2aa05a92072e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb357f77d68d68c64a37735e705f3c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab66cc9c291eecb669bf3ff59b07d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5666c2298338de2d84bf11af4accc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a4a26d4146071b3df421ec561bcf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea18251177f2220ae2848684e9c5968529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea9efb6ba80f928342d56856c232c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee62aca1aae05cc9b2fe32f4ff43c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e1de139cbf2cc0c42463c0582f1fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ce4bb6000ba9e8792551fb79f512533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fefc7c2530bd6cee4805386313e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd343c53e7fbc213d1fa460cabb559535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe886d5fe9b63387286824fc6af3a19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec4bbd0f6ac89ea98203a11012b71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7112f6fcfd4f9042309fc40655caa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b75ccb67e0775a80a0f3c8de35d6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc9ffdb9796ea24e3c0ae777f10b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97b4347c634b7e299bbd8a6c5e2d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806148b251404c26a472815655a122542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed78df36daf858f192de0197686077543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0b6837e7a017ea645f0b1595138a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dba37d7fe55ee608ab8798523f796545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb2ae07abc8e2ae1c0ce76442bdac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b6336f51bb08e0314b9d186203969547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b946b293564d00874fe67a11253e46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0bf91bf9e3f6f89190cde05464e8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ad82e98ac66de3c3632a44d8de496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b683adaf0af21edfb69e67d901af4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336585ed6cb2f48c13c8cd7770b3b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0f928afda51421ba322a167904be5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2f7adfd8c3cc669175e01707cae9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd30249010d7a62a58d41cb4408350555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d377c8b6b3d828faad10030c2a75b03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4637337c0e1d374f816b88a51d862557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba7d0ddc2d6d64e6bf2bafef6cc77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49256c4c50b2abf87276f6d36fab5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e015a892e4532709a6ab199e7c1fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1e3c5541b5a9a1176cfc7c70d914f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264cd692c94f5fc6be9ddf42cdecdb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0cd096a22f46808de26fd80a49b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ca38b59b3358cceca82e6d3f45b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe2ae7342bd5ff77b2efa43d6fc766565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b923b06b71b1ec5e1d73c436caa98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18d140744778448013cc8d6aa57c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f00a4a81254696bd6687fa2249c454568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b945698d1dfbee3426be5af67e138569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204163a4d20f0919e08585cf0434bff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173461e900b15038d57d7595ee50f86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495faef5ed295d65a44544a8037793572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec461543c082047b605cdb65fa873e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b81b4edc4da2148b539e68d325ffd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479c9c9afe4aabd1ba74a52bc90c639575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a14808ac990557fe71e866152002576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd03074b2e50ea2057fadcac7ac366577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f85a97778cd09dcb3474e1cfee0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1fd4c414a2001fd17e3b6968711f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee59c144b7628905521c26c5736f0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77b514b17fd69137389865b5be29e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a0aa92fdb2ee5b71f3e88a4e33df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c026091da8ee234fe9041f04a1e32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570876ff20bf445925a597807646212584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb71923635da4e0e799c86df270873585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a6c9eeb051c43a410b15906f7204586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba11bad1f0a2855f26a94c145b5173e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e15b0101fabb40310dd827f8daa9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d7f3e3e8c9eef518e43e015ce6439589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee501fefb12313cd8d842bf54a3a1e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201367f65680ec39ff08958c98f5e08e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080008d3e805a4a17df06ea611392f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178000ed15afc51bccf9eafd9a0f183f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8681f28b84dedebc08d94fa338ab7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06864c4d94cb830aef44ff6f51cfe253595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eed7cd49c2f33d8cfa382aed069156596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744332cc3f8f68af27f6dc471e66b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1ba2d62ed2079345860a00b46fb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd062b250558fb950852b3659e50955599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89058f9640292e2b697000ecb0e4aed6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52e41899f299d7498f21fa9b33475601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db080184e12d01be8b2d8bdce97ff8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c40bd6158838691cb68ceed2a4d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc884dc9f1428877a4e77ee7a280653f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee899c811f65ebabad2949fca18708605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbca72fc684098f1d79f1de08d8d03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409095705f988efebd6ac6623b6f8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0bcb7f652e5dc30f3f0deddd618b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08128a794b64208799403bc98c878c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad37908c75bf01a0f798b3c85ddcc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a425a8242a447c55aff6aef402e5e60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17805578f356e8b5b1d2ae3a48d9d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362d36ba55390591513d5152c502771613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce0f78aad53dc0c3701034bcfad31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51759fb564237b54ca8fe61f2265f148615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1745ad9467818f97c5da9131e6b9c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34362c17faaf97cb0a35620d1391f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef41702a11c7a62b3c44bc53d7e0b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20810f917b9e2257bdee0890d89aaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2791bba7ebe507e03d6e4fcd1f56e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db41d1b3a1fdd34562d3f53a5b0b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ac92738443ce4aad4f40a4286414d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e1490f76068a5101bb17c70e35a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737161ed3e07c897cddf592409b6306624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb47c08abf2aa348e831f20a570612625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da34789d4722524e5a69435785ef3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f478606bb055de5a31770bee49f1cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cfbd8ea3f83b72d16f85052cf993d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e320351abb2fe2e8776c9ad68846a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109cb6b5672b48e8d2675d5f917106d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871af2759900781fa0b0810113530c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632b04f4e36db5b57ed833ca7ad6db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960e29221b1acf665fb4acfce811c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc80d2f8c9242cc0e8ba2491c31652634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f5c618ac04e480caeea4527f3827b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1baccf1bd1680d6b3ff161cce9a553636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c38f8a2e601eda5bda7917e02d3dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a7c8e6576fcdaedff86132bad219b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef6eb41d2169c1c0c32d8cc75d0d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07daac21955cf6257d6453aaba30f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff464ac3df382a30669664d4e8e618c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb946420eeae2bbba7052729e805e48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffaed8f6f81fb735a74cceaa753b05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea99d8581222a90946c6f4b8e07166644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706a79af334ef1b87fe04694703a71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb4b902fc48478ebcff0f68a274f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1ecf4312f2efcda22633509d90bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9333a8822166322b663a28550fbe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e87dc146c467fdd46df606c145ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd5d131d8d10acce0796ca4e1218c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299861c074d94176b6f100a79d8c826651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152642a0ac8d5c0541eb26b604641c23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47b793e11872e735ee9678f7c18dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ac28ceac54398dc06e93a3cd4d55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b209a533eee591ea72a168f69363e2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cde00d60d6221d7e3b16d33acdb19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f54ee263c3b6067b7b7b2122867dea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062b37d79f1a1bf7d0bb7d1c640ae6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df65273c5a7cbfa96893b5c7661f41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3c0b827ce31363cf996535f03dd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045359c7a69b35848ea39c896b6b4d89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117842f8a343a930f15fe12f1a2296b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712109cd7e24ca2506d938c48f376d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ca1d74fc2f9677f8776221bbb932e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb98624e69c0bb9d87b3b9bbd48653665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d780c4b9fe8d780addab5405603358666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219720bfdef0fc0f1a949a1998d1c700667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9da7fdc4afb77c0a7de13e28826b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9b6942637cb8174e04c212247b50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdeb9490a6d6cc5ea7f3f47049d77d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c9a0bc17424ba22732775d585045c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0cf66602b0b17853cd4c879190fd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855222263d9468058d900145e3714a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc64377f9a88aecc4ada90f21e4102674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd5ae3da840012fc2fcd168891631675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23bd8787c7faae97a7b6d633b5da6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e83a1ef0e085b4f164de7b6fc0d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113c7d0df6ebc490c76b7a093d10d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7dc3fb4b060f6ef09bfa641a8ec2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa34247c1503c425f75a1e203bf1025680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62905b6c1ea926bdf3a377b0d1cb7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59cd9e9cba2473286470e16587a9ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2feb8bc47c2ae7ee04ccabcfd049683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4056c731a6c50d60402feccd9f8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588fdd860858c9cae558738c2409cb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bf487fba05aaa3d4c8a68cb130921686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb42ae52dcb6ddbca996735001f92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23938f7d3ae023636e0fbfce0043ef48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992f45ba208f1757641428dff21be8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6870ccfa9321e5cff9e0b63780bbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e05a71bde3699d9951a1e71381105691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df7d215692db1feab68b934e0c7cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeeed31982de54a7cbd96ba880fb00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391078f8416f33f5d6edc94b474b5c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d29902f028dd0c7001e9758638025a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e66945289e818a2453dc32deb4db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fda5770ec7e2a056923fa6bd9ffcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a85d890bfdd4280e959b33ed50148a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de779e9223bdcd2e66515f49b067511699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f6a02c72f368d02dd55d2736a4069700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba29c858f567e873bc02be5825717701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108717bdbb9aba7b713f9917fe2dd62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d849b761b6b7aaae42ef747a8b375e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53b2a39dcfccf72739f351654fe41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54a49f3f98977a5a68b07f97e69a92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43527478c59ef59f6d9b9f349aa794c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37742dcb99daa9d9888e317b4a1272707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196b515d3baf9f4bdf7bfb10d164274708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcdf3d60d80439c67a02d5b35a50f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d3bf87877378194c023ef8ddd742710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e30e056b0e3ea3aff81ef474d25ef3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918eed6bee1a76abcebc4dd2f0b2573712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fbdd265c8b5efbf4378109aef47b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0cfe18ef69311cf13b8826e11ebf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1844286a8fe7e53b6f1cdc1ae53987715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b239a2ed8cd714cd2d432656362ea9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a135095d33b6c79acfc4a8ce5f6db05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4dd604feb96facb7c912e642f80f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c834e979daef34eb3e803d2d81746b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4952c1cfad0ca85474d58ee686f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd1ce14a55104d4665c76ea11b661721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a3947ae81e107f1ab6467efdab91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0481088d3f3458fdee5507362d3c63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb467b0def9d849de93a1a3793714d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc68d846653f2fe800e45b076dc45bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d24987e4697c766bd9076e4c995cf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0af902af9ada8b695bb3a26c7056727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e2502671dbdd307454c8346d56ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4222eb435b365f45ffac73b27b96e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f2c5a3160265bb980b46fcc41de6730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790495feeb20637fc5f9fb3d6bea1aa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f0704c477bb0d983a25648a3817332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be511d89638c297c543ca25cb853723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8427fd10ad2087b0f426d8b00dd0bf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7dc0ac9e80ee99c3ffb07db30f6c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c01f9882b7bb9d3bbfe2a3ef55a1456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0a66ea5597dc0f6292a1fb445eae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67ee5dbb89fbf1b07b488e976dc608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441c95d4b9817ed20e288f992c9aeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ee2bfa236716eaf4caecb2b3f036d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132d7a7651b8c5a74fc0a0c33abf7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f35ef2b68c573ce398d626d5ca2f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396d4733104c6cfece083063338fb8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5d256c28a078ac415953b318a61614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c523a59aba97ac0fa6eed173e1f84515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0b3180ae45110e2f9a7d483793f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69a2db9afafa2f13326945416056c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526f10148d54d77b7d7c4aeae828f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9fcfcf2a5802c148274454968e8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463046fe14ce680e283519188c5c3e3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92afb8371442d8c7b9e75ca731762421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a542e7a826d0c33230aecf736a6ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd824bb0c9accf3eb3ae620966b5d2a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e7626e56217d64f4cb7542630f43524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d2ca9c35a46be387f02160c6e274e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4edc263bea9b026b4fcc383cbdcb3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deddb86ffc87ababcbf8b2dd39abb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3dadd45063e7b8ccacec120be2fd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba5d5d5bccbde8336074753f92798e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54c3310bad82e4894ec07c19dd173b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de393510187eafae366feedd49529431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa53ccfbdec93fbaa664743214c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304855fa14f61d997918b9dd200eb1af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263eca6c486d07c1abdcaeac8209aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b42160dc95b34242adc6343d2050735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69af6d10ef95cbbacfa41247e6d38836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae23f7123d93b9f07d9f894bc47c8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77629c357d1d962727dfbfebd6a8a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1372b2e6f551ac3a634c495a6fd29dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89bac0917d8a7818698d26dc83cddc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee57912ad4d38f62ae9d9fbbe7563441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f12b6d95e040abf53e7edf49054d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae56605009251fc14e521653d5491043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee02d336727aed51aac93df80acb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e510c522d04e7fe5a337e998cab6ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a62dc99b5bc2a2e37c6cf8d4b5b10546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ca1e50fce2a26513c2bc3d6f7ad747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d72c0ab1224f176303b0697430932a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe6b3448b966de6ffe9516115acd6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf712e7acc2f1de0cb7d22579cbde450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2e837361fe5f1cebbc6b360f03da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999d100994e247033991967679c4ec252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070fe80957cb1deb63d6e23552dc0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eaa2d85daf77fe3986f7301fca31754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed476466e92f61bf67724708b8bb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c101a5d2a90f866a15bdf6e1d32cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593161c7fdd58026a5ea7bf7400913b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630da0c6f8fa6b126097f8ef98abb2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e677d7be2d186f7784f2a7357c99a8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ce35b3a724b9ff87a20c6104f79560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595819df935ac04e77f07204ffd3cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33580ead5bca71985a2e76ade9139d6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0cdb5439269b310adeadfa2a3a1b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abf82ee35356dda35b4a5cf367fcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd917cd3151cc866c3c94fb1c10f12865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0294584210b399531dd891799e9c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f29604015a717d428c8175e13d41e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb8aaa8dd4f66e2ce51080dc6692068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a5a06e1bae55cc5fbbb1c495fc57f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486bf3144e281181944a031c27e364270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85819ecd9d17b985b7f69b2e7b51c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176b6e49dd138cd21d42b1286bb2a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb741bb21f3f91f09648f81ad00bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f4ea5c0fc89bbda7270e795e188674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8db1e8b8c696e791151b41d86f03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51bd7c293cfebe1cbd32d49343b66976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b98d1d7b0c9d7b7c0b261ba641a3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ab990788232822ff46973bc5abc7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2287ff27eba61867a16dc1147909f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c62f8d8926170ec12af701176d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e0a373ba3d59ebec56448093a1f5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8a3276c17cf0128dee6f479a087c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb475851f02f9b40462204f8287ccd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72df294d60205914210fc65a2b591384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7f51e58e44f3161d14cb0910cf2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30574522830ee45c11a14777a9230486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8704bcac25accba02e3207b192a7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451a100e5702ea18fb4404e0b1fa8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430681c571896c3e484fb057dad04e8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4952d00aa6744d66263f8f38cbf80e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb431ef92af04b3db7859f2b41cca1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8953c4ca4b2ba2971a7c4b65acf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d96952d973cecb5ebbd5dc8f7cab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e8c791d00f1350f99cc4ece6c86a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b00b5c20b6f531be19585dc7c7ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3217befd7cb63323b74fd6c5a2d3bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387b9cc061fd3eaeef38855ab7ac31197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a713d7ef2d3f12efab329daf43205b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180d56f7309301981f9bd27d4bac31b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cfa124f275534b91112b2a501aebb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215abf02085c8702f87c0034eaf109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ddfe14d43eb8f2983bd222a7c072102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe1813020a1f10e34299e4cc0fabd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca9964013ae022fee1b88838168719104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a9dee97b9f218f49b8ffe353a8585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdf26e0a68b6a02f398e918e1d8630106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06b76eab5635923983cc8ac267f29c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da436d94059294414489b7e631caeec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a325fdf3c7e6861d523d0e6ab4d8b01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48906f6dac7e3df38a2c7fbe7edfa3ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b89e4b24527b8f45678cb7a30152d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83512a9aad49e435a66d572d09fe6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05518e156b22c1cad3487c755f69b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383b5ece96a026ccffb7f26cbd98b18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47f251210d16e788f18e6bab1417c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382efca596b45e50e36a87b5c16a51a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af58e89d1eceba01a3da58457c903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa415d26dbd7ddf6953f6bdfd2d2561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5a39d9314bbd25ba0a42ea45b859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114aabc9deb64b3cd1d538bb223ef09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca2ccd78ba580b83e1a262d190f70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a8feaf11e8607cb8ad02c4b4b11f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0aa63103029fdf1f52d2aa5995275123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b3e19c598d01e5671a4af2f9ed75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb9243ead16d793a08e5fd60b0520125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4e8fc279133dedf322128ea18b27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a792c30ddaa0a9e443b2fc003a44e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b42c2806593379290583e672f9bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f3cc172360180d36399929fd0eac4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc3e7d0ed7d306364db8ceacda0fd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8d88cf0dc4bbd9e63bdaf05dcbe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada01604d746d9747ec846bf9051a793132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cca3df84f5b48aa3527cddd11d3a9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833fccb7ffcae44447da669e106a692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884388f66f3249baefe24bc7372ec22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb4245664a31e44b946100871d783136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da2a318c976860dd309a9542f7dcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c95855738cffa8a4a55b566e0487c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fc2ad4c9156a73dccad6e7601dca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c1152f615d545401a8f3f0bed67e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214303d7b514139f66bac0078ea8a7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24640cbfa68cd07c5eee7a765399f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420c465933cfab6284447f79185caf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d745b4809a32f3d62adc6142b9f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b1705a772b72d2a67fe224c614d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03dd93df80155ecbb1889897549233146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bec03a6c31e3de82285193666aaad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b6dab18116a7f7a93ca0ba54a4d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7ba130b0d9717f0696cb0ecb8a2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ec01ed286e0e83f0e01becef31c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270952204490c202170fa34512bab008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256c6da68380f1efe0e8761319c73c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b44485fc0cc50f1868805fd029a61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276e3ec02bfcce562f8292672e26033154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5028378b9a2e547013fb936e71eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624e0b43ba04fc6dee44fefdf36b488156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67499157536efaf13efcdf66def024e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162654380cb627f23ce11362637b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f20865434aed6dcc59ea9fcf1815d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91684cab89002f754d708d3498fc9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a091a7f7b4cef23d2582a9a2acb3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f60ddeceb91d9bcdc15b4e5976c9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c843f18f3b5be38d865cb41a74e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e70a46e4123a1f4a50996e4b3e64c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2152f045cc9f783d56cc011ca1b651165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fcad7c121f03193cc60caf227195f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352907e790ff89ca45dd23d65d5ecd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b92248f9b7c06d079864ff2119ffdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8167b4c23bd98b33c9d1cbbbfc67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9d9af10443e6abb1317f1bc75d15d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a176e022e20dcfc47dd6a010c16a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3751c76c458e8a5b3f7e0cc6d091d28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692613e651b43a94aeeac212d1a81c9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc64b31d36c73133b81a5932d2c029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f20ce2824201176d0a2b97b2ea7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959731ae20ac70a838610d65fe520b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daaf7fd4b5925e2eef7d20ab4e395a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a99249ac904c9c3848479c08c52a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7f33233a1bb9ae9c3dc70718608d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d87a59f5fd2514176af2ccd8b1ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299a87a1305c117659baaedfc6ffb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74cf99a4bcdeb7adfd6999d4f45e05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822381fa42d97afa155ae09fbcc8b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4fd56df6d3e008529ab4645ab0f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eec030589eeee5e88adf62ab1ff3d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49accbfab8f34e7e6cf60280beceb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494115f3c68a8b2fa661ba836e35e1f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b1f7c2969db49239a3ca288887f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76ea814941253bcb886dc21d7e5e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410175f98e60916e36fbabea96ac61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb7a18ec3ee0059ea2aa3ccb16aecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f1752028ad63a44eb2f60aeff2750192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df62d8f13e54e31e5c6f47d21078b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f79aaae0867a2a67452b210d9c34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7512fab2c8b4b6e506d6b90d63086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea529132014fd0212a997c15735c4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9131a38d047f10dd734bc7f86f418f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f02b0cfe7dfe7da8ecd0e47b58bac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d9cac4df65dded1d904fdb4e532c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a72d6561f5df300ed2a996dad2b86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227d99c59bf7f75c91dfefdc1085c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39e2cdaa15b89614cfa6daf9dbaa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b5f6b5ebd45f2871ec4c5935db59c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef74fdae31668f5def2f5befb31c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e3bd75c845859106a2392d2fc8b58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa883561045bfb32e84e60a6d1ca1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e2130d760273086c9113b24e9d13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17466c3f095fce138bc9e3f014833208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c63e46c4573e58fe4f030be5ba7d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147548a78429ac19797a72765057e88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf0fe68028a909d3321470f0cb91e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f3b42753a0e507d5cc4b053980e87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f88a8de2f1cb8186a968f4af9a028213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf847a03ef5b5219daa81951fe934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d99ecb0caa949b4ae771efeeeaaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622c874edda7d86190c81f8df252102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923cc4f5187c0d26125542b4ffdfe37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875ba8d6ddb738187eb84776d8754d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84087acf1a98af164e9a29607acea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae4b28171bc7fe85f285f6672e4ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273d57ec5a68f92a54af5fa05a3fda3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edba139fde1f8c49eeb69e258dcdd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f55ef5acf2aec021050039b10ea30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5f1b630f17282f8f04f8b8714132224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad20ae51de54169b522fe4e854400225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38585591a85b5bd03b317abb8795b39b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d81157fc049bae5200612bd057645227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51d2ac26550c9fc97c0e61a644ecd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf76a5da80531acb38c8d93e25fdf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d849fdef332b81a7f40852ba511c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc3d70852d6edac1d06b8dad44472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86587af472eaddf4bc12c5751ceb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f54ce2889eeea299e2ffd1529e1db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e82319c00f26dcef11cc16a2b479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669165eea285e19be2a8743acbbcd124235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8423f2f1aaede6001eaf9f3a4e3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91344c92d3358b5808e2f4215928ff25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8271108ff4cb1beb6624f48aa62c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902313ef96f7f0bfb93760a870daa090239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a52f6c7d29bed0441ec5662b551d4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc7288c34a2aa8eb04689f547bfd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7184f7c2d0fe1f0604a89af1ac5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024eedbdad6c9453509c2faeea5c7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e195bbec1afb8376dc80869cc62a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea5edad4e2dd44b835866357c686e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf9ce33b5d717d7a6732acbaac549246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc1cbc6461c34986ab4bd4c80372c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbcfa989933afb3f4921fed6a006ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dfadaba870be865769a1b11551c3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9dfec2ef500ddb5965321d3dd6f9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e352b040a687849f0f570bd6197e3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45323e9b88a50867cf0ad6a9ab825252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b63f1449cfd2c5a012e17d46ee312b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09002446ba44771756bb86cd8aa6fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ee5f3748f2ee699fd47140416e27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237bda7ff69bc47f9167c98fe10bd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a6771593aa04de2e2c4204e73a509257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3760cb71abf0a6cc18d9fa2faf7a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e109a404aa66a8993fa792b4bb0102b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187000c5ec898fba103b1d8d29d55ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bd93906c71b7d2cdd1db80dd5c8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ac5bb345abe3423a3742da8d333d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574223df9188d73fec036750167e7242263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb7441e813c5c9e6016aca929191c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168dfb4dd85661b02acd05ef95dfd89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d3fea8230c116eb76135864e5cd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3259f2b7b1f7b94b1c4570975058267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f59c292f835560cf60a4937f8c98f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f3e96aaa9bd9433e2e1858b7ff20a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e03b3355a53513ad27ed336a62f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb8ec651f44cca6126f0e695893090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d1f9c5d1da6944acf75e1b38ba94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f820ae444c7a88c11eda290f4c58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f3cbea558e54c6aabcc6da35f5e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ee4f782c3bc8192125017f81de66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ccd4b403c51fff4e4a4cd8523ea8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a379509b864388c258f21bb2010b8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dae7a8e3b65b90a1e8732efddfd3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234b7c8f897fe702e261f7bdce0d0e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2d44901b416e100a92e98e122178280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac1aad16b34964566ad77859685b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef3a7600cb2e807be0612322ef51ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fda3ebebe7bc961b2c0d798ea77c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc75d4c705888b870b2a8a7765e8df2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575a262d52d50815017f72a209b81f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f4185be99060bd70371ca3461548286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742807cc3f0fd7bec0910db0e18466b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb99e3c45fcf95a787a5ec4e5458d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23343037012a0a2977a5b24f2b46340289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373587e612cc764fe4543be864758540290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901a16269e58a048ca2ca64fd09a6a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639ec555162e831f4e54aa9c2cb8e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a354f39478e70b8313d59c302f4ce81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e02ef855868841013de57689a0535294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fef9aa823f16cbb98e568ebeb5bca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36539dc57d5cdb3c66440de90e4bee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdd33885fdbda770cbcb6835d1ffe2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897659e7162c12d0222458b66fabba54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717e4780785c46e173bd9c1733d50c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c42562f2718db73c8a275a8b85ba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa562930293220090c42c6d86c352301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5920b06dc9904ecb3588774a3bc38c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eeba6f804c54249622363f8088292303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19922e03e8e31298a0f53bab5cae94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1fd23178492978da9f67f27127f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26aae27a2c5528f713850f847dce21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf794f10b3a37d08e35cf7f9e3fe422307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854337d54a2ddf68b5d55a33370cbb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba149e52bcedd2e548ded461d3e1a28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7168c8e95fff7ae176f21e5b7660310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26701318daa501948da6c454fe050311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da07b59d3e2cb2a31f160478ccedb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98114ef61e3f0a1ed9721fcf7d453c9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86365fa5d89d8969393ee8d42d96d50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e7b2e497b4fac030553e182edd84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954518592a4d041dc0e67d1d6119042316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d37356eae08b7c18de3cc9a069431317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07eea0b66039b80be38baeb593bb96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08165a0a1c15a88bd0d272fb51e47afc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce01c356a6ba574584be36de26291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b0891c592390b364b6a8326567d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1beb5ae7a49e19be51a1c8f35e944322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b28bf9c8fe5c97ba31b6453b8f175323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b124e07cd112805365333b9092f1658324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93999e0825947c7aba1b77477d60bf61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027202451c15c08e4bc7145edfe9772326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2922cffa92f3371f19a5b2b02253a28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f6c32ab68ef05b81b5c9b8b8a983328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0ad03ba1542fcdd8e3244329996b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d3dc243040fca9deb4ecae41302a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640cdb92e541535347f23978fabf46e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b6a23da0b3f3580395ab0d47a4e7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409081b7e3744957d47443a8ee78f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8305e1a360820db7c7008244278f7fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af5fe8518adf15b6c72d168ff2dba3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac32741af647b2efbabbd98adbc6cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd193d4b54f084c6d22b7db8e6673b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b81e87bbd24400120bacdb87dd83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f033c5065c2ce15b69cd5db2598ae2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd166538a69ebe0b4b73754a5f9d3e36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b617041bce1800795389aef35d2a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c58e0720318f4474921759383e64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e48b4771333c9022fe5b70bc2a009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa08aa0b060a5f147b53d73b1e48b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679df8af131e463cfa614f2e99b583a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7af7dbe962e1b1c836fb798415c962346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea3f5eaf1121cab26e6876a474b642347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63febf614c2f573450f8bfd851f8d35c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aab4218e44add5fb7c9c416484fbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb972f0f66d58958388e437acf7410c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0653bac5ee7acedb87ba3f4f45e60e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce105ebced2e0c1e9c08b26b690133352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9805af71a4baaf5d522e70bd1d21d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026e101016cf3ca2a5d8a09fb9b5c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d735cdf7643385d8a421041b00b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0822412b7e0f514ef45e002b51e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceca2298706faffde7843a3a03fd8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18ecd84490d79563dde1a6328e3d2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde01e7e6ca231bd545d0a0bda01ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036278f677a907d22828b8dd22e5beeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ff89f236acaab6954145683d64fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083567898e73877d40c93a7cd406d9d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f6ecc07994b32a7f86f5b0fa5735c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7330c6b40c121345804189d92c7c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78adbc70bc050f42d84233c07e7cf67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b08fe023eccff65807bee21c4bd3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972196da8fb9f06297811d746ac3b34d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d58677c8c5c213297d1d3be4df8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d6e83c535eabdf6a5313e62534e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27251507f38b3db21f4a36866fa5a49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faff9920521753c72b69707beb1fb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164e87eea8894e7a7b0a6e178129d9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89d94e9141d632eb830412bf12ec16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ecb0efc1b8c289c13498a757fde8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1aa59f3f471840373009bed11b23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea24123d68305cf3946557943a068a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3ce0e64941bef2ee839f0d4dbc1a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7621a93ffbdeb5ec9723307d5ff87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61981d234ac41f42d170c3a8022d51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265017da3703e2278c6491a5329ca9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25347ded89736c53d919735fb1728e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbccf78776c5ba91f6d5f366b6352b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e93c1aaf6e6406c7cabca85fc5b75c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aa8f9296002b99f99604958105f1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702447c60a2d923c54f12679af155eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb08f5e280c2a8817ac05208b7d8926386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf8acffacd58a434d9466bc8e5716b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d93bf91361b07d3955eda49d9c08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51274f770fa3b2e4bb88576e3c7b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8813cd4a701fa43ba88c58c31e081390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967b7d08c018a577b0d2e788321eb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8216c9f823fd9dcc10a10d359725d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc579cc8ace412016762d9787897c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b1d9563bb17e88dc65a00d7f83b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b488982e7ac45085b9debdf885ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937de43decee149557b6e8b2d8f167b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fec672f46d392dd963c69f471fd5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f58172e37d74a9e4df848221fba76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c4cd741ecba516916169fbe3e82c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e53874d06ae1fb64c4dc4a103ad319400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f46c3e3986b955b0860c1c42310a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ece7a7a0a4dede5b56ddd64a04f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84679435db47dd35946f926c65452b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65764b241c128bdbd1a8870b3e47a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c6ffeefd7111a62ea5c753993d9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2de3896e708b447968ccd8718831f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170b788aebf8a6fe4045cdf496ad1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428971f7c55a03495af90e8671f7ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585466cc4ccc54a82ffff7b43d63f69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac7bdc44ec380fe0e5671bc3db970410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1aa48e4c4856fe75033e13f1d5330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6a8d38c42981fd0e2d25019418540412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03a62dfd0fa236aaf3cc6a7e77c0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b6749871e68b62144c57c62b33d7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b6cda9e7c2eb3a145cbfa271a8315415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c8bec254c12a9751d0d1ab7041f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f22ab1213c5c3f1f0d61d87d824c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed269a2be548af70dc8862143ca245418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc2db7e579cfc6cba8195d1ba8cfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01573e5d6ff9f0a6483798bc3f5d2d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df05b28daf95e34c79d48d545d0e597421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b9d10538a7be4f4d0d4124ccfd3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a3fa2cc811058fde0ec5d476d1c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cef0e4e3648e46ccf218876ff07bbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd263fc0349dd8efa2caaa3cc69efc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1d435ea2a7781434c1da1a62acf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f6546ad0b80b015e91437da750155427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8bfa3ab128afdda905d6631e694d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb1a4f2b42b8dfd0735d2836d026f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d777381a6a3d7b66be8b3aae4c5a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0157997463d9714b6bda35e4c37e9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed727f1ad3ed4304602d2575fecca0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e537b84d9da81033b610a339c002433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f00cfed702a46f5f18c5c81bd01a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1f89a0305c9a5ab5892fb554bdaf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b724a7d3319557278b502f75bd0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a8c11b3c5eca8e84625c78122c346437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a21c635fd835e5dcf8080ae956e87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924bfada3c8225d68d47da5056d242439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86e4aad5c7840c1f13be25e686470440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1346d0749d293e599a5418ad12853e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85964849b0be2e22da2e8479949ddc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a40291e09d7e4f5f8bd52a4713520443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a0fb13bed8f78316d7700d6c0f6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84727b10df5956a7021a5ddb71a2416445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678ad1b50d630a7b0ecb82d5ee9886446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bdb7dffa6530cb944a0db25dd2e0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d37f84d4060eb888c575461a25003448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a6abd0ee69ad201a1143eeb91a6a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe9ce8e2ef4a762af66761f52c6f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472678c7d3a9adfba5c10d69f98809a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac9ecf0e96397728f76de57c65260b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe4698a9cfb42c885644f75f50fb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334adbdfec157a284da2a60bf19f1d7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a92b1e47bf11fa612e3270d02a8a36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9569e5470eccd7d56bce2945c3d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ff8ffde947a5661482fa9cec2dd84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684b97fac9da7b46dad2fb5ebea0c60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed97303665bd213db6dd99e709f3b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4604245bad9b29fa05ff883fb9d13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6cf8e8d6b5e8030ac256034ccb78e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ba489471b1515a0e168ab0f0a226462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b023e31ef81cd2e2015178ef177caf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1dd1d120f6579d2a498f4d9165be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2c729c318b5b0b6dcf00236a6771b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f98233c61d41c22ca24ad8f67a4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350815c851f64cc7c9649ae7a33df95b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedc170ca32b38336ab7c45342e0d65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a12a1769183dfe1b2ef8d3ef9fa1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f24e218b78f2143f9626d3eadd48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0c405dc5be60c72957ab44ca8f48e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b41c129a9a4c70b8c0b50bcd2402b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e90d6972524bca6f34133c9705bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63263fe72ffb67aae89badb0d0cff38d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894eadc7a7d21f4c2b25d75df9ebdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28331b8434228186934181ac7e237676476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7354a2658704077541a8236507c47a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca538997ec881cc73be0269c4f606bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5fd12ad063ccf115393ab5cb551fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbc5262bb8931a4478ae97bde40d66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eefa2879195cee81affe233646f135481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e5b32f2681fb4fc137a76efff404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fa52959051e8a5ad161dc656350d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503b616c5b9e1da91250d69eba14cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4251413d350e609b71fac03230a25c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d118f847f122224c6f9a4c52b6887486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f3bacbcf94c21da360ff664248f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a1538b5a792945634abf23ba3a7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a86d24039ea5d876ae2a6107716e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebacbbd2a11f06ddcd46931dfeea21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298be11bdafea3967dcb4c5014cc950491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224af39b66ed7d1b3cc32da385a6fd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67998bdbb48ed84b8e0c473c36377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ada27a8d58ff2ea5970590e80530494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c49179f53b2c30922f2a3a76e13c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4e117bc6617ac22e9b11253599772496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876320b566bb289b5e5e53ecfc69ceb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54723f7942fd062c071a4b15a556463e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df59c146a083704148c72dfff682c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6cbe2f70fb951b75277ffbc74263e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f8cc2240df1234df08b109cc2d11f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a156e5de04ee5c73793e058bbc4ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fbc14ac93cd3c04cb5fb0b16c6cc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff1ae9ff77a2fe58339e72a9805cad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac83e03ed3337e5c02b539a49e197505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad30f96282a22448286a7310ed12182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41744968c17caf84062251f27159a5dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677cfc565dce1fdb5970ac8bccfcd93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cde254f47787120391521ce62b0cf2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a768cff8b0671dfec01bcb9f5a756510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224157f145646e946f7f96f2c7b544d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9090733616ac5f209b7d3117fc352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f7eda774c3ec34f7eed59e3ae181513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e706cf65664ef9497669e0a50e8ffc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc01b4d76b8c949666894fb43cf3370515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8dbcc8f8ea39d2275bd7eecee2dbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76f212b02331ebaf9027a69472fc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5a40b3be256a7e626905febd60ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114a4387766bf91327edbb93acc738519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d83d28adf2977f5ca1d6eec8dac8d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf27249c386e1cb4c2348659cfe01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f693b7e5fc6bf32274c9c764752932522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1817d96bd46960b28679f7c75354b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc36b4ca42ed71b2286c886bf88bc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f87f99218bed0d549e54766a2b7a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23893802fb69f2f763320b8715cdfe5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8379a936d9fcbb04b9d741a005c76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5d53afef55c0b9d532d41ac07173528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66303bad7a936536241021a604e55f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d65edd1030a99b6420063cfa47c58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72624d80596efa17abf0e0f419bc0d57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a6a55f0aec55d0e96b3278c30e39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b4b9328f2751d6523db22a53cf01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d48ee7ca359278a2cef9606f2ea43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c8b6e7d14afc89effd71382084f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c91be259dd4a690e8b1816747689536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac02e781354f283fca12c7fcd1f0f65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da832c9cb7fe6f9b24b3192d8167ec87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca430919d956745388a4a896154cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3ada10472f5bc191be8e53ee197ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d88996012b9c514f7606ee448b243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a758dd7e613fdd3c6a9cae16ebfe02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a536728ca8612273bb6c0a33c2af6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3346c86f0eeef93f0248d6e48ccef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d450b7c2ee9fd6accf097cf3ef779545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc275bc96acbec3b088a8e0a06f3dc25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e0ef1bffb611478933e2c92fe2fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd81f7366767334cb7730c60d0b98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604f5b9b7528b2c94133013a7532e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b23896f075781fa7ff0ede7ff8dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1bffd1db00de6bf3c397e1388251551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddfbbae3ee6bbc0e6303a842b04c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596952521e897e6f1ace54472536ceed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d1e56ca17c0813bf130e45615ed8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038f33831b2f96b13e050e3f47a6be1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fad613680e608b261d0648915f0b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603e2d3213743b016e3d9d05bf9bf3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a365dc29edd02fa698d2349b527e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f920f4a7103a5552a51bad26c084dc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf72b7a2a27cd425566d73e0c057b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ae4edb3b2cd7032b03eb1675066d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc7ac0f84134553864fc0afd903a74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1a62aaecfe664c3c31a790ca040f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c796922dd5322470fc2bb4efb137564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d67815dffa9f352dd59684cc03392565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f7fda74de2945398a7fa65df73331566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c0f9fdb57cb36073e2d2395ef9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171b176f335bc974355a7afa21945a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90448820679b412fd75b2be9141c26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db88bcd5cafcab4d601806388469bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4f4051a0b213a911abe40158ab30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78108999c6f43559faa4d192b7a9eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a424bddeb39357444de69e5ef8a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2037a8e438feb954ddc60be1215091574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02000060e86dbaf07f01db608e428b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfd1642d6292fba0312aefe603683576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8f463bf7c8b69ba29d7c6dcf9541577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9bd05b3432e9ecbd0b8c90cd2a606578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a51b7930fc252b67f75b13a2bc1888579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1737bf09957332cbf7f3757de4fce5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d6b2201de0da1626ca0770cb98778581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa184f81dced7c1c0112d5a895fc65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262af6001723ee3b7cf59ad98f12cc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482ee2ed832a3a4692c1bca9bae21b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870bb3804120f3095aa03cbfe053ab3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f25881071ee58bea7b05d4e7f4181586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c87fe120e41fb7df4f570e5bb9c7a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3c9932a83f6ae925c6a11a2aa396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72041ae853b40f046a6c9315e27781589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821c6bf5d7245a49ac52125d90a0b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9363f2f0b24c3c9d4a5d748ac84344591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40e2d2c760f9853a207e34f61082bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c9b6c0a7e393ae704fc9fc194301593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e42844db311fd754cd395162ecec2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8267761eb160f944d82ed4f91bc8dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf707a44c9d019726f7c0cbf31b8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d6c4bb543c66e1902dd501c7fb403597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebbde9f3a37f149e6b0615b80d0292598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356150b427d859953c015dc91936ee07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e538d37e7702f50bee8395bef68c43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde674e2cf355905cf0b169bd3bbd2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472ec4d0603819d939dfb6d353e0b14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45d6d490e5cf674ce8470f0eaf680b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753a8f7f7ce8aac3ca0c5898890fdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8cf7be2de3023ce4ad78017405350605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838ce55d4d46da7e1417dfea461dbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686e31e3c8476f913911933bfbafc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072c4eeaf5806f7fd6634043564482608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3778f910644ea856f8677f0c9d1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75dfd5fcb627d62e72521381d6b429610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f1bdc1cc5a79701ec2ccde744dab2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008382c456a8fa1b2333bc31493efbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8067567b48ecb75814b07729c0af444613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0fc59e40df694e5c2999aa80a1a1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84079a956e74dd10d6a6335676024615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fb8fc2fff9e8d38d0feabac0a714616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8ba5125221ed0aa34171c7b2465b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e4a76acb953871008e3aacac90f72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f7544ba18942bcb8767e16272d080619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c9c99ca5e49214aa7cfc4eb1197e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940aace0381c102c7e074b9b02c6b23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b0795d9cef0d45a6782ecd93b685f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a693ed8673225abbf9e97b2d3b2ed5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ef085bb7618acb470f78039da49d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aa88a2dc329b2ddcf06e3fc975185625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20dd09facb7455e3fa433fea851d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de589fe7c434f9d3695c74bc2c72065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e471d29591359634006d48a41bff24c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9493e0cd7fc07915811e90953d3095629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1fc3cfc1f7d5d493bed6ef471331630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c470301f59ad6456a66122da9e55b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f04254438313425147334936ff380632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23c959fb34e748b970427a7b05dca1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262851d86f6bdb6d32dfb0bd355bd90d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd756f01889c40eb7820444f4a280d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808cb8f3813d529442478efb992a3e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada5469964909a4997a7a0f9b906aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba56a08fb90a2ab1574d7f14ee820ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cfa2a8f090279a50e397a6314173b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ac3cbb824f4a07ec183c9847b963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1db263fe202c4a1ac11499a291b7f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544411c4c3008b3797b08f1ee2dc098642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373fd2892e4c5fb25179c7bc476a06e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb585900f234c98e4bf0a4ffa6cf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3bb591c7222f704bf251b3daa97bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d7db6d96585fd9d3a172e694fff91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8e5ccca69fe005ebc89fa7e91c61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116105835be661d81a520397b618709c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567ea4e7c757708d4245e84d70025c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab3b3908962cd14578260537df3a9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415162f6751203583cdb1d4ab45e929651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee2e99c1dfb810167fece5c3c82f35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b88edaed8e5d0ffaf812257a3a72e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40319ba752cee812adea332575f08e44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215ea5f951bdbdde8f01231dd8b405655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e36921299a731d923346dc7502fcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef98deeac3025d81646aff471be19c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d758d75bbc2dd01a700ee4222c234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcef4422bdb197e7dfa8ad0d486d45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca01a8f66f72486d3d77186dde3be7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f1e4048eb3911f9a9000cecdc71e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7784e155125e8bd6f18617318e6276662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f8f3b79168383860bd52841053db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269224d7516fbfcedad398a5ecdc3b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff6470f95cd514f5e66e33104809c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679fbf9a4e055175b9b786a0c6a335666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd680048d9fde75f8860bc6ac76510667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d0bf9de2a68071c093dfbc450fa7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb97dd867dd7dc5788cfdc999e449dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db03c2f591feb23a3eac9eebd53e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba232095a9cc6ad409f214d03f282e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c9283aa7c04a5542b7955d799107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f4622ae0ae6cc401b74503c5c47d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ebb35f03717263aeee6165db7fb52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ef9fc622d880aca6884ae13f0b3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f0e19f03ee9fb7c08403859e0b123676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda683155a11c287f0ceeffaef0a83e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b82b17231cbcba363da6f51e6493678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccb00678336cd52a8cae9ceb4d9b2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecc64ce0d2cb94414f19d9ea19dfa7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>