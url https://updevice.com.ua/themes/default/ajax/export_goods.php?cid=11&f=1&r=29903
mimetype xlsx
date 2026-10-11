--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d995d4316612cb4c98e2d230d5253c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f6303ab08c34c6c84ef83854f388c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bc4ae348719f9089909cfa700a59c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec13b17added492ce119905101ab5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bfa77c0721388638cf1db84920f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9015b3b457639f3f3bea61a5d84166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716ad48bc2449f3a4d6e62dac6c2727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91962ead04898dbf85d4b8238c64ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a111d477fb0d3ee005f8030ec112929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1e88162189ef0e4fcf0330f2baa7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72988f0a8a138131b9a94225e1c4f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9837ff035f0e8754c9e17fe471d09412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca66f135e77ead8d2a28cb54609c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e730d7e04603e328899069a6707514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40f573b025042fba72a22a48bd27115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532a219320d00b499fed9cea5196bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce3a3430f2252f4c8f28f2ca75b9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464e79aa9371bc049310768fae4d7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e3b5f1b2b780a516af11d9ff20c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952ac68010693b4171e274bee8c23520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f346d44c3243c12290139323192a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ae2ff575c8055dd76cbfc5623b40e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba364bd1c716722e6a52bd5857981c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764affed50b108de8c62bfa141aee6e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9e97dff0c32889810648e3aff60f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f62b49fba3858b784abf2863371dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f25dbc84320b0e99649f69ba3a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551921dd56a19a6cd5538078f19638a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28874a8aefb60ca09e40c550c5b04729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041ff017aa1a9424b2977954ed1e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0701d557e8138f132df082102284431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62308f1e8e5f509e1383e51db20225d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07d3f8f83b2d54aa82656f78c9e53e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2bc297345fedb2d7567841945de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400624b674b68c117009db12c4d187735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6bde4265ea45805b8d573820cfb9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec01fc239517ccb67b57764867adf8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe569d6fb81feeeefdcee27a8ae66138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8637217d24613ee47d6755e097a1d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5823205b43f62a921d0251bef50bdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0ad47d97b7b4f3a030b5946944d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ef495bb7507590eeb4999860896f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0e89d1b09eefd5a87f7471cd8e86543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac785792fa564e4f360a3c6ceb15a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f906b132679950a4cfd52250cfbef9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdd0468f48ddcbeccacc24a1f7e50a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a60323ab8c74288bec718e6822c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570b3d50ddf2bfcc40279aa04744d4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8804dce9995a1cd5af02e1cb53e6df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc187a23d6d4a04c67b283731e59d4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfba33af1d60c26ca8808442b9e56c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31d697649733b1cd92aea629a0b3bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70849a585ddc5869ffca74a1110a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a248d38f3b2c7df6ccec002cdbe51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbbef38ecc306328b7fb245dd905fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf92e8800c8589400b653715183f2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b603a62ed2f86b02ac0d0acf003fb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f89cf61b7a943aaac101d6c05325dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0918b2cfaeea9dc161fcaecafcae91359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cd63e25864ff47f36c983329f597560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff3fda60330c3db1e121f0bedb14c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89393cf0e51a34199d352c8ebfbf323662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db6659e43bb15b81e32a04b0e69b2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34336cc63407d8cbaf2c597db8eb290464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5d40e2c20874853c013b9a833e62465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cfca6092450d1e0c2f1bcacbbfb8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a05a745cfb5a9920cf127058fd8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea57e47dbfda470729c119cebe0dd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8a9b0203a4ea4e23f8224156159669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d4573c75c62f659c088eaa08fd4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13969ab758aa4a4d6196e833f400e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c692feb9430367fabe8343f832122372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc06743e88bb587b76948aa87964473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa87f89677f9b73947b8179383b8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1985cd4367ac5732260a934c84194f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d74154211de5ee00d1575b20b19d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece1453acc49a7475a17eae65831b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f37c6c772176ede7793211a2e20e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3baaf5c46ad35e4fe074e11acf15c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5302f20e834ada92d3f297a819e9c8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2fc31b4d31d1a30f886b6ab7204781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ee6938e805b5510bf15b5bbcb51c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd9c9f8fe8b30359b4c431b025bc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fbcf9100ea62bc6d7b91b37a4568a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bc0f20896ed6ba33fd66370f0f09985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffa82593d3cd4875d102f8da74753886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110d7133bff4df81a7e36324ff578287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b0429fd7e7b064c4ca4cb489314d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5b3ff9c9938852e436ad0331a11189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f1d652b44e89ef1c16f2635a537290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4262c2b8a419f20afc09f993c2f1fad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98fe28f5b95f9f4d8322babe1d2fbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032f4dbe5f7b3f7bb3e34702b886e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5baf7509622b77187dc8bc18bd4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107a28ab4d1ca28f0cbbb10ecc027395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3330924af848d8ae8fcb1a65536296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3375d6ad4b017e20f3ce6a7a464c7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bfbda9de2dbe9b2990d10c19c76fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9891b01947badc0ad5002a5f25f2e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a6d69a41dfd2977f319d453ab880100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc962f75a30c528c949813e8e727aef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0263c0714d35084e03e261a89c48b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee53214ba51167a14cf0ef9e15184103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257632e8f4a7b5691fdb9d4b3fc79d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8e30699f890d5972924fe2e9ab52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7d81d3a09af11687b7ffb3db348b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58d227bbcd73a6b589d82b03e90fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b21bfeb1b836d1eb8c86e00da0991108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c86c4dc7e49c0e960a05de952d33d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e228ca43c3dbfae9e59a15ec374ee4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64207348aee32f00cb19524427299d8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45393c509f90305dd4c9a2a72f878112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ad956b97f5c9e37c1a2ce646640e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df097018d47713711d2e2b39dc275890114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abaac2780a72541e8c093160124658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc91608e6dcd8e551dc0228ea8c8d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1ffd37ad209ab3b2d1b98cb7baa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3027ee135e991e2e3e6da44343d551b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d97f2ce02bef2c0d055faee5b735f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5463aeaa5b6730a313e6e53d9058c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36276a86cf503effa77e563057b9c240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4a2c452df526de1d2fc47fe162643122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c0987014e86a0464aac872f605dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76763d6fd001e721ff03d8cb483c8aca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1629669342b606dfe4247ce1dd68f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442270edd82cc61bccefc63bb06eb6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23ccaab63c281cafb7013a117df3db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094501d556ec86426e201a0528bde58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7ecf2bdf43bf12f4e0cdc158628d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f06bbedbc4a9ab77636e164b84c31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353dec4126bad64315a55a99aef4193131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420682ac5c059aebb6c00f7399c5120132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7aab94ed76354c32898605497c47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d79fdbc61fc94f24850529ea9507134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef99f5dc313abf0f39e3247c3e694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73aac98273c3d2094d378e061240e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d28caffd9738944aa3c67975a255137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459317eafc4f9cb2fcb4692a510b63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7a9944570121131d6cbdb6cfe2daa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67134a28d9d963ffbdadb4818600b18c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9019d6c4fef443d30d2b3896c388661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32716576e1188d975cc1f1a980d7ad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f32c9dff879a9fa7a22b05ba57706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52acb85f0ff3daaf599c75aa0ed4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2fc48ddc712b500c25fa793d7fea8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef7aae29ab79a8fd94991e26158e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5896ecd6bb816716a2dcfa3a1e0a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67a2915d11df7ec5829c2f289b8527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538aebe2513489bfd21f0d832840d5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903f8c7b5ebb7c3d41416d0ed7db5c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd3963d5b68c58d9cc3b0ee24579e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbfd14d8b022f9967e4d5b24552791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c1f5bf1649f912a8a3c29170993e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c467a793533b8f1e29d34163b18ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148e91b992c3ec235c99c2f0167463155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1590ccb6b376b5e0eb29cd392415ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6cd81b5f0e193eb8ca1e8d7b2f55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae541a0abb3b2e078a84a6e7ae656ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657313ba483bc239d0477c82083e8ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7392f29dfec6f939b4593c7e370a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d58d3899f436160f6f778696795b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060e2d84552210b490e5e9cb1e8235f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281bc1dac297bdf5e1951295dc61aed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335138a4f7d73c433c8c097b3657fcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188f84e9fd7efb99263a6a895ad8c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c33d051c956a2e335dd9a0b23898166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b62b387f52cab1ce95508ff02166f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a2c2cdd6b9264e12e1c33c6644f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bafca053e456133d66e033c7eeda2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc597f90267bcf35da56dbb360a88a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3ecbc86cb2690a54ddec04c75816171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3bc1a9ca395e2d783d775b99ac6e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6f7ef71ba3ff4867284b790bf3d12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb8dd8665ee18d1e7aad70bb1c4b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a42fc238cfe897675dc0a61b1ad4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f1cb9e8813e34c4ba7f485d06569176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b7f3fce29a9ab4e3a9948a973392177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198b5ef487eda98b67fdd3f972687ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb52b6df35bb283448f2a7af8e1ebb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0886694fac9f3e782456f5464134180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27429f2c6ebc0019cc09a58e23075465181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f141b88a2776d0e14c61bce19ddd15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997200ef244f108211ca0022f9d13be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeca02711b253c58104cff4b100b80c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433299a5b1913814b928c18c76e767aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c54302e9460954feec096b17b531a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc0bcd70ee5372f850d5237b45a8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779e2dbd7d1d8ac0f3d7efb7b7fdb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81260cd90701dacd31e3fd2f25a0a806189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29766a26ce09ad617043745099147b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1614f7c489bdab08d51680954478e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f658e9e806a683c7d37b3a7ff07da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f01069432afa1ffee4ff60c40b2d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69213f285ff801657dcabd9380c08b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832929ed35df173aa3a0dd58412085c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e388b0c864a416651bd793ea36cf82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c05732d653d27c98147a0bc4154dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04ca26b96f0cea89c04ff663808a81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a8af95c1eee3de576f91d24301277199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9d52c629930da79b132f1cd3963c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c51812074c3178ca77b15799f2163201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a151a18973205dc43155ce3e2270e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad3a49a9ad93ba7a0705a47ab74a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c8980aed34b8d1e1c01f5b637b699204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021fa4895ebbadac55808afb36129b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a8636ac0fec63cb172058972ceae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b396940aec9ec708af985640cbc27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdf1e50e2afef4314c3e444940772f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805d65e8be18193e36046152f0aabe7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba5cc85c1044b62d0c97bccd78282a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34338e4385495b928fc3434ae75a671a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a73cd58ef11d994f8ad02abbab496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea70d19f5a4e2ba9ef1e2ca750414f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd435b48618261d6875d9ec39191b33f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a4cd25d16cbe94279d9e2eeca6c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2b88507ab1b96536bf441ec8d9fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc578501b455a3021b49820956d1fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628c9c25551de2038b986903ed61e08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1576213fb4e578996ff40ccd1a4003e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a53ca79902faf61d9a09a646d16fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6314801ce19d2763a5398c0aa038c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0f40b37267519d60d1bf9d857b90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ff5ef50ae203ec9f0f590743a6d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d74c9b5ed7a88770deb09f73308b82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82bdf92fb0aba77953a41f7cc5851225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98e4772a5da7b11251e411e1330880226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ca99be60c4684b1f9a1c0dad804b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d7cfb459155b25e96ac5d7f82d223228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206fccb3476fadca32bae0be66687d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e76cd6906b01f3225616456406be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edc42ea365fed0851247a05f77d7c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7145c812bd0fb80beffba978890e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39285c7ed4979935090421844d80d38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08ffd1332b9d492698f4638b29dde7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b445876d0fd779a33cde777a66cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aac18f41c4508e4d412cc285ed4e1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e0c5ad79459f45079aa274fe84d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf88536cd760c4a03df4d14607703238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6647f4a5163bd9fd991277a1c6085239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43985547627614270b71597029ad42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc1c4d69550c524282e7aa894f321241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c12ef5b8a50a7c94086e886dd4f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150178e2b006e782811c8297648cd130243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5a83675fc86411548b96a47519be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafd1e9b493c3fb4da1eb7bbf74fa44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adfc74d7faf786ab19a766fe0eb269246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d59f36a917e5665186a921478c2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c575086fba5a505dedd4f0163e504d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce819a9a9157576999eafee47c0873f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6a9d5aafe4b20dc8c2c3fb5c0cfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb3316bc66539efc4306e3828ec4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eb4b91f6f767dcfa86c029f7ae743252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deadc303fa100e247adc57a0a18ff45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990780105871288edb9edf503d996476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77eaec54b0ad9839c0e68e1f484dd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4cb7e444fec3bfc431a4912f0683256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c50b257d874d3b95473533be8014257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72b08650112d66d341e642bd91cd46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a47555035088e8ee5129f8d7ddd29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c7524ad08447557da67507f5cef07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cf629a153c86dc85ac16950fddc2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde6ca4d70ef5cbe369518ac3de620262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86906ae852394f1bc692dc8f620956d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4f544074c39aef40a30eed309f227264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c311dc33959bf0a273b1617ca058d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c15c515928b2aa074038bbbfb560c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967905c1e50fd1fa81bbdc1b4779f82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b951dbcdd81711a4cb9cd3cd4aaa59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1756f4024d3bf39e99acf06a8c6f96b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437adfe57a97c3217b9abd3b6705f4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c7e569223c1a4e3e3334bd603bcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42014acdc725c315283c13f5fada622a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3589fda26ef7f648041387da9751c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec2335a09426922688aeb6bdf7e9da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d7a0cc3b1681502068b590add5e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a17bfe16f430a87514d7792161ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000196407e9c01fbe19f318aca87deb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68491d096b97f6d234d010e2acb67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c15f5544fe15f4a47bdd71a6a43c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b73ec9f95e6e2376ba43d2ec60c7b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351928bba236043374f6002a11ee0fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0b44388fba564783ceb597fe8009282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1724ae8d93f6bbda8af57d8d87580283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304bb253bb93d8e1c1a7d4175e62e70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7453a85fb4b64c47d34d08347facb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399322bd08bbbf466038b7bf9bf24338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee03bcb33bc8a2de84dba61aa709b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4daf83f4f9de75e86b1e5c9efbd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f05c88dfae958a38bce78d42f936289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23552982059a0f5094d2e270ddd283fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efaae811a46889288cffaaee43405a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47dd44e3895674dc643863a2ce13d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fc024a9850c26c6e73983d659fcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd731d9e42749c1aece33bb7dc1f775d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bdfa4ee330f783250f9d0ff13b9a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f6b81bbad85516972ad9caa1ceff1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67136cd2be62c27c96b5434b0945dbdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de5094331b5db700e8382106202db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c91066b8729b3dec325ca85c567b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbe44befbefe9f2bc5cad06525ea51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa45e89b9cd94347af3d57a91adc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b2a4cbc193e88e0048de26f3b1fd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6980404d18cef196cd62589a785766c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10bcac6f080bb3d326544af2b3af0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af11518684a423a3aa8857ac425bca3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08498077551abbc59e7fbb2871c04906306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca948ea1ab143521e5ca3b9b71f9b45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabaa4d259196995d5558c13b9a89c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a431facf4aee26b8118de9d83c3d4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9e4b6792473390963096f1ef9e128310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116cc05d23e0faf7d56482331e145ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e348f6116a9b21342b66c1ed3d62b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a244e5ee96cdd5771e4f68467297313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34685a14c91da84ada184bde11a197314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d7347c8e3b55c79a4fb8564724bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368910b6c84db985e398bf46fc89d9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0de248bfb24515040fb252a1a20a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe92157e578e5366671f2151b34ce2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917799dcb88028efee6ee32704f73131319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda41e4e823d9b661d5d7545bd535a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a4e55b799f021bb6cf875e3ea516321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698208b2599842fe4dd2e3ed0b07068322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0415d570295b505f973a5d3eca8cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a05d0ab6e89076c445d36bed5569b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3aad880b37446170623b52f129b8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275ab5e1a200a6aae8ec553d96cb006326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1779f1efed11747db9670d0db811c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b3de761780148f7451bff0b0ebc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c4293b46678fa4acea345bb249d78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1b42ed45d2cb10f14abb3f0d976e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ade53781120b3165861cfbc50ebfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce956d810fc2469ca8cc74fb775e12a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7e9cb3f48f9d1332882078daf3c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06b0d8211087753742060112e90e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9e0f2ec7b0f0e6a461f48d2f722c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61da538312e3dab8d0f412c29c2b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a0f1382b175f430dfa4a48a1a652337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4ed7e0298832fe62ccb304d2b3ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332722a58ff4af7b642277ac4503dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97be710fdf0af435b3eb9a144432b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9191539caa118d8d052d66b75caaf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ce819fd83b26c544d974d286ea60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e07ddcc5bc5d9a377dd3761b1730343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76474dd70f3e18cc7efcd47fb929992c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f60617ed4ac37a9fda60e55c4f0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c521bd24c85fb09f47a6436cb60990346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf3a04491a59faf171e8fd19eb995347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b2689dce8b6061822acabae4af4de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126802a39e4c58f65c0ea07479ee6b98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef01cc7f501d8b9f8c75e21c19a570b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd48fefba1dd070cda64ed4b946e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc61db67b90769690700191d598aac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846ca3201d468924a64b7947f28a75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a50603eaffe44fddfe94601d480917354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a1e515e745739ca69d0be968e46d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceba59ae6d7efcb93110eec28e3f85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e066dc975ec6f2e02b16253ec3dd46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b685ebc7b7ae84f9dfce3fd5daa280358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123a0d78d8f932935f3a411aa486ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57ec28f97215068a8bcfeec1e0ffe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a50893d9e1938ae0d6ba52e43ec6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d661e0c1b5d229068d0318ffc39b09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd65085d1a84496ac6b860ac9a2999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b5645b42c09ea90a4cc093f1acb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bbafa81732f4f6e24a9908ed3883c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a944937e3ecd35b66358e28a29a14b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22355a65730fdf2b132e76dd2462b6a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb188ef750dda829d696e2e23f1438d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d275a75bff289992c0c7b9dada953c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a445403c07e6dc873ab03955a0bf4fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a8b4859032e3e613a87195b12d19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e1039f44ffdd8311353409e999af3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca2467cb3ef099b4212d50eec998c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae279a72c373244141099b319c837374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354d5a0cdfd3d788c69bd32c9dee341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a97354d0b0a1071cb80e6818f0c036376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a256789ab30da96cbb8b33550471d6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3a40559b70ac969a48fd334cbca49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47d232c789c1fe13bbd5921ab8ae54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cea4276e4bdca484f07c9049df53a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376c9ced96d893e1b28e6394001f6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540e154c720597d3fbdd157b090eeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb6ced981b5c5ad3d0a16fd129573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17937fdf8aa7ab9770266b2737f98e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93961ff1d871899bbf8ef68587e6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8f21ed8acf4fc499dcaf483d2d8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77540059d23ce7180cf0d4884bbaf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a0774bd0dfbc7b19c0ee44bffec7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d783cfe21992ddb01db9233fa27c99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1a00e0b266cde07f96346da843e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ababaa83eae0c6c36514c9da48ad77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad38d16ffad6f73451da8095b5fd47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ea4c42c2da64a27099410492e14a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f149e523c5e0d213a9efd21b562d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37175ba4b0735398286305e4b91f1cf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22fe4766ee7c6db8519db187ecbb9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c142a8da8a231e05c8a7c2212b538aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888102a1703a9ad770975e11c42e48f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96903acbf9b4dc4815650599cbddefbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae669928a5ea89860dcbdf84721c442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f649d20c57934360d2d2194f0811c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e35d0385979c9c1c52a1292399b89f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2d92dfdb7bdf7332dbb81b3ae7eb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1967bb09796c64eed1e6f8e3f2a45f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46e9c2b93f4c63b71923973f2ce29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390a07414373e604834c268a1321dd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a796a48aa9c8472f2153cd4b96c02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254fad285317d19dadeb4044f324be8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283eb598f94b2fe687d4f5954053d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc443963ad4008310e002f689c19b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbcc10dcf402f37dd422cd3e02ebdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4c607f38321c99d402f343f79326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14fd4236772e5d8a11f890d3edcd2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f78f3432757a76162ec64818d1370414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977dd5bc2dcce2be5021290873ba937415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401d8f3cfd8424eb7e0c9ee1b6ddbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9fc8499b7338f946f8d26ead75a62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbbcad6b93b46be3591df6207670ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2192c459a64efcc8ac8955353fc2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d37a4d4c2c02fa8f93fc944f1fba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1fd0b62989f782b858b8620ad04aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8d38046b396b6877019541f341e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efcecc783110f9c53eda4fbeeba55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505b0379753c3af60b8a0e93fd04806424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece510f18da75ea67febae3a29e82e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2f7c78d321e04703716aba47fe980426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b018480d884779f9ce6d59e2ec43b87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb664907a59a3a969203a1b91e027be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e896632e0ab60f2c175533e29516b4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1c19e81c296a56e17953b324eb530430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951908cdd8f0718d01bdc4325d7a42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca80e44d68a9ffb27cb464b2ac9934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a5d2990b7c85910d23eb06a002a5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7239ed31ee43974b60e8883235a72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c65f4749ce845ec77cc1ae7478501435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbede417b7d22ffc6af6bbe7419692436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049374db0148501e4eb0c60746ab9ce4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379c0d8bc1fe147df1cfc3115200f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed1feb0f9656c1642008ae6ea230d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3479c32f7ac84d9a7a758f92f472b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494d2c2b79cf94a2825d390e1b98930441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ccf10be13fa3660aea983f4992fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6326d186f7fedeb7ec8439c2e35b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8394a51e29034b734fbcd344c064e1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b2e234c93b3bc061eca7d9be9ccb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677313f1d8ab263c89474ebd7b256ab6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c341dbbd0e17c2e04afe53aa20cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddbd4ecbdb8c8ba895d8e94ff00fb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28f97562aa1d62e96d76d4fe79807449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080230e0db8980fb967293f3092d63b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53356fc5a0284abea0d57f65d9d258a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998740eefd76b8b4a2a7dc2ec8cc11d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40184b0cafdba8792f59d534df8e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32442f3c313530eb57359b6c859902c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b53e43e130b94cd62217558a877772455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c736ad9d0561700e661f3c5d4e085456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0ff904cd39eb4b5691c8af7016b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6ee03381df13653928bedf4455b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8784b74233ca319ffb94fb320bc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a03ce85df097561421e80c3bf9b593460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee7c8e20bc173ca933e995ad42302b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169521491c98d124302288dfbd6da0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0ccc73e0860d8f6a0a6e568c65880463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114009e24754fe2f66b6dbd8566d878464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b75705399211b7529876c1b0eb2f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013a645479b7c1283814f01053d63f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b47acc463b35359a418114e7a015e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133770b6aeb27ee253770a119e49d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ad7a7bfb29929e75a9de9c7f46888469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6396bdd0fad4405ffc44fecd140775470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542dccace7bc86a14a2740e4879ebf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422dfa18ff9385a1d801e2174828209472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cb677f74bf6ded987862d258cfc1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed5f8bbaa92103c2a1e3bc241a35b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0def85d10adc59ccee9b0e834d6268475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65019bc5a17138362c4fdecd3090f3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3436f21dd3f2b56a192069448b386c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a2ea0a79c89efb66631bb8c80d564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779843c3768dd6101879aa8364cce1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea3d059cf6f1d9025dbd8a1a4e8811480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc53d1c457296c87e819bf30862db9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99d9c3e0824ec893d02e46ab86b1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765e7910ff13a6c3e4d5ed6416a666483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b38cb55bddac947d5a8c754b7037484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60a9c368b24df66448c0d12e024cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e2ca5e610d86976b7c47761647262486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf52c392abe975a05b5701be82ea52d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdece03a4b8e2a17ef5fb55561baca74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8576a15fb23caca93006f90ae5ae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538850aeccc2ba785a47130515d89a6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450caac63fddbc98308352aee5d27cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b2e15a8a3f299f48ad0ca753f3bf4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac090c11eebdd54bbf22074f1cb79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e35b88bdcffeb0ca1ef5b2266bcba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c822e15fc383f68ac410aaad38388495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad49336647cd750f344bc75c7573a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb65fae7dcada2fe061c140cf838b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265cb6a009d52510167976cd469e027498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48f379934867eeed85cc76f0e9a3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9d200065e795924e029e2bae181e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b6be68f51d25bccc3c9b153e8e8aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9618ef8b0221bd1b093a02af08a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ae9eb4ee584619998105b592a8b97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e03b86591283d24e34e23140eeee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef1456a5bea3b316404fd17a167dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878600485c3d1b1402b5c441c70ac26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8f62f7d83b2df15db826b36621764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a32854aeef550ecb32c9bc00357c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc0444d151157618943888aa071bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1453994f19032c6d837ed51aeb16c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af4dead8d5f7fb4794ee8c76bfb61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2fa12da69f311bf987cb048378a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50a494fa9c281ba3171c472bf80a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474706c3276ac68e4edfcc245b3c24d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1da381dbdfce7ffa567e9558861f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d56225dc1d8e334ac4a8318a46a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef04cf0da7ac917d2dd5f7eb212dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3765a011b5fd1a55d794b8fe1076d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b1053dd7270ee040158cb9d7be673519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7762117162c7dff0e169574d025154520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb8beba8b93a94cdb08e938ac6690521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7e57507f6d545fda3d016b129f2bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b169368b4427f29f59487b6fb66573523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c738edf5958d8ce3765647022097a4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a7ae32a7eccb3d5d6a094908caa7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc952817583c2bbee5635002401b12db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74525665740b8ea4bb6fb6a34273b2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9103e1f00bbc632c58706ddfc423d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce38758a4a43503818d0da4db050c32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656dc71b08274c58c23a96192c04f1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0209fd970dfa99c91a273d2a82e97e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec9d47d806cc5dcfc25e0ae88c13dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f903e5cae63316cee9a0e70ffb780533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9629a833fd1951b0d4b0bbfc44ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9fc73e4c7bfc6c3499791ff071d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d585a4012a1a568ce88fa2f7964f844536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f341a8bb655499ad0d2886669ab01a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3939723b1442f20f9fcd1163d1c96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701e364dae248426bbe393274c28f7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123657cc61f5f39628f992bef079bcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a2658ac700e1f3fa0e6233a0c9776541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae169b160e9338cbd933118624f5a6c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc89a216d60e379f2c6432445e72d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e65ebf6edf0c3a3f6972b2fee41cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0490d8a35194301e02728806d7ab21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879411065b8e5e8af23c1e79125e198e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70157b972a79013cebf5d4d092015b97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815e2b91752cce05046b4630adc6ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6848069e19ef83c876efee69a5519549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c5a3e9991a122d77d5feb0431e570550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418262feb658b5960ad598f6c244a95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de278dda05c659e7f2c58072472c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f2a2c3fefb8e2c64fe212f56012f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd479ff64db8c27f10246c01bf53d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e19beecfb2302051c5f40235fb44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9871448d94aca7e443448ba7941f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50a57ceb99d8ef81bddd8e1e3f87f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d6096ff2ee5b53d97b6eb84259dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44daa086f02aac059d02f752a8763559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67998343a10c58a7e12a8808a989f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209bfd566c73404a843c0dcb09d49e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6e0bb640c220aa00c91ffdb8b4cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8174fe7fe318437e196a3b7bcaf0bc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57532769608ad4a2f83cc8bb80e607c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c0e143dea5afe4b6aa0255eba2b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef731e9e9c5c4fc18d0d14ee766b01c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a3aa5a5a2da00c5b80a7263be769567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174abf6ee3dee60c419bdc1a44f591568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194c276ec3999fcecedb36b3267903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5924f3e042e7605b0db5682a7bfc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7cdd9dccefb405a2551521629b328571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551de10bd44d8fa8b4459b7720e576db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cdca5464c5afbda16f1cf633e1a84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058be2ce934b50077dbc9204664284574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f44a037a51f2e768cdc183a707e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3296172b1215193146e1780ddbf810d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23720887a87017500bf26f92bb8f6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f353a79aa31540ec80c392f962010e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175c57633fe6a153fbb1bb43dca34c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df255d02fde7956dd7bf906242ba1d03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e763873cd5cfc4efd8ba67e201f10a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aa52d431c7e9e0166b1514144ecfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579334cd0f615142d79f3efdb708ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0b5133c95534f58e6c416535e1eef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86ef381fc2bdde1451fc0282c6b54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c8631e421d6f0fe1450df89652dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f903b13e05516865dd0eda63c88048d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d340e806146bb176015a942da8a11e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752924527abdefc4417ef332b9a2375589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393ba3c03741cfd573b3e8fcf3386f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216954c6bde8164823f95385c4e53ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5804639ba8beed01daa3c276231d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a34163d42c29e837c59adedc4e54c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef832206c201a96bf96a119c49cf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb54c57314496b344cdb48e252e165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1b99c78c2ca2ffb9f2cb0995b696c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873544ba46a4e51008bffaa17b56c384597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44e4e8b4ee799965659ef2ce5a838598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fbf90d9d9d2d42fde43c3160412e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a38e7d9ab089ed2c9c889eecd07f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33200d533d82b6e8e035c40b8cf2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90c1ceadc44fc911903c5719097b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3fe01ba92c9dd6afce03ac05072a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cec84978a208476eb415d3efaea96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ec1ba28afdfa0e1a26d7062fba23c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90889692b3dbb9edb03be99eccdd3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70316512d3ecdd4dae708685c0f1328607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef628ad4a5bffd830eabf3f86bcd25e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811993f0eb8cdc92a100c9489bdd1b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05d16db8e9aa2811d8f6c936c2672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d77551c7850a15e21f1c929950f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bda3367de40f3405020cc1871088612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda57a8a1e5f3884475558787f0c34f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d3c218c2a97229ea222e34df4ec2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9a07794515567e050daa8014e35d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98a2767fb2ae036194f4ed76922812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee577d929342b7f4b4de59dee0a008617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad309fb3aa3eb787718530a6dc911c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac01a532c88c717d9566d2b9b4a9ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe164b35234bbd60006eb8f0edfa9e73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f12cf43a48f0b29456b1104cee43c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c282feddebf38f5894cff1a3ba6059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e458b2b1adb025c42163320bf0e33e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28f0fec3d9fc5bfdc24d92ee55f98f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900764b7007348e84725c39a88021905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c0493f95c024a4e9f66c5cfdc0aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c2c41c5e0c298e29bcd63895d6ada627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50a5ef103fa7193b1c549b027d1474628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67336f01118ed307cb31273654d6f194629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8688cb8d232ccdf8af3b2108451c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753c8663712baf925e118b60667bf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072cbce77e378847e5607db4f401068632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751bbd334ca8905bb617a5e9cf008ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001717b60860f936e2d66a1c02be3dc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ecd7705083fed83a31becd438f81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da187a4018d7bb38d3bb4a7f6e27b6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f0d163e9ec0e91211f444145160d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b876d88f97ff954df36ee773f9da8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5e2d948611c036078517f882e545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736dc6fe55a81876f9cc73c82b1213c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc5afa89141c69a0a0d1e141ecd52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1361695d9b81b410643defbcdfdf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb372cf271cb24b2e182fe00a5d20b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9fb29cee5c8a0238d49ecc279a52e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc1b1669e760fe775dc1e9bd01ae55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2480b3c8cec65e1f7bf59fe92d123646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f195867aba24a2241b33f44749deb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd5c80f3455263bacfc37e5b07d68c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90c068a1f873451a0151fa7a93743649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98eec813ea21d4ee658089bbe858c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f92b106b499a6faf1fddf22805ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb3ae61d132ddd42927eae07c9fb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1c939909077069c68df763ca8614653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3e073f7eaa304ac5a6cf603d50ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d90865902788a94fda8c936409ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46de4a4a2f80780e836ae8808f1a6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820ec07c5d22408206469c4eedba10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2ab280eabec7e187839076ae4c37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbad5bf9873cf29c3f15e9111237ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5964aae2cdf7cf05faffc09a1779a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606734c0a15dfa82ecc01bda3eaa2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58308c8ff2dd377b8e3e8508ffeb620662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2e4d61463d88650fffd763a3b8e17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebca45496f4d507a1b6f445354a732664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63245235bf0ac86caf4cf295613bfdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d57a072280e83f27e11c7e9c99268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb545a3c84d0243d22c9bc7c0ef7ef9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d7b8ca09b5ff86d2d768ca5e5df3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a70f1f0f20fb4d91cfa66ff5647a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e209c30ee813ee6d12503f13fb449b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df833d372b35c069eca696143408828e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873acf0e3fb4b30c0d9a6e057fd742c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7fecbd1ab45d22fdd79c0f546833673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fad61990a3d0154e3f9c320bbd84d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966ffb666a2e798c33869ac16741e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf2c8cf1b60b0490bc1359fa59aa3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2419e11870ec01206e615451f391677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf24ad66f7dac5e877a800d50e10c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3f953e5f697cc6010f074c049f3f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1a072fb5c391d8732ec059edccf74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c630e06ceec896ba922cc6ef2ddf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae00ddd5fb58d3b0e540d0ab65371e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982c3b3f0ad1cc4aaeb801ee6653b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84325fd4b937d5b2c769e0a82427ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde49ac48fc8e9e6a0b453329f2ef66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb9b08f8120382ab885a22be15548686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688ef6423da3f9f61055a39266ffd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf421418ebf6d85a538129d54ec093688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e62a386ff3785beb1130fe0a1687d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d587569f34d13859bc6b2ed5abf54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6773fc8949f5a31729104312c16c7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905acc07ff3e1f4aff3e5212d21db7bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23de052d0d9a7608615996d49edae7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e61b0544980f08da132c11d2309a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcfb734b778680403abf250521a115695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d195be0eac8341ea6c7da16f59e58e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125dcfa49febb10966208ebedaf4d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a340ab5cf04486e49044ed2186f0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0a9a4a295886be099d56cea178af9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98dced446d14ed7bc25aa8744f6974700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41306bf81fecbcd44ff6dbb126c35a67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba72b6f1b9d35f5987bd6bcde8593a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f231589a7d534154a324bf81c8257a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab58308b4b36b77730ad911d5ed0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a7eafa9412d4145e6588201cbe41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf09c2cbdcf4462d2b49e059e57e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36443adb10e4516ad984db46bbc37a40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f72a179e74e7bc45eab2dcdc1bfc97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27ccda788cf1b9ed68249939e1de4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884255e9733cbdb1b33a6c4670cccc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f9de006e4eb97fbba54ee08c1bfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8759e260fa6f1c784c09b57337e232712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd91e6fcd28154264e0b3bd7c2e2b491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e655063e08db5dc507b5a9c2471c742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b110022bc964242eede6be843b668a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43db6dc0b29075bc6f1dc69c98e16f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c812e7b4d6821c6d21d8b89396dd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d7874cf6af0f6b4417902512c69516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b5c04b0b34f61302eaca0147880547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75e30a01c6fae2a4b9285c352852f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3bb460a714ed01f9dbb97622e13149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193681d56e64c5ca6e68603e4c47de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874f6b22039e7b1edbefe1de0a3a0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7221854c0c95c957790545a013fd0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58873345d0ff1e3ef4ec2697952bd2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaec6c3e26d05714f23b5f7ae49aba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f7e3ade170ce9c48b43802901b39e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef539280b993a8219a8277d6aa518cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d609f84e9285034584dcef330805ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fd242a3a54fefb0046d1d0d5437d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825845bddb36a9d794cdbe261b8c72819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8af4f6c36e7ec03919975aa2dce0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f71866f653a0dd50dbcd38564176921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85ac0e7dc66823d5603b00cb89ca5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65056b69c3c2aec71b687b20845fbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cdc32445830efc47cbb848468755324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9909e06ada7a78e78685ea42d2440a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af7704d579532245e9088155d0c8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73326b356332ba0582934a47ccde9eb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7079339ac8d1ea6793baf837559b8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467b080aaad1e00ed1d194a6d9cb63329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5687f788817b53514f25ec861ac7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e48ad8bb14afd4915c9c58ddc5bbd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4c454cd1e2219037183793d1d06eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04daf59116282a6f19f1f79c95ee733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef9225e6c596343e9cd12e12c112e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d51b5f98a54dd5a6b0eb3a3eb75bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b533c485c520cf9f8ed7dbb849cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02784ba5dabe75340e58426a65f33c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7992443c441dac980d9b001dd830638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28348567b71bc3a341d0c58d19167ba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02691e3d5dbd7ae47fe44bdd07ba0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96a4ebe63cc9193c2b54bf2215acc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8b15d0729a1b3f8958e3e72a9d5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7d5e8e5a5c786521b2bf679e4cc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d681093fa40c563faada2e23d67d4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104e9c15b0d0ac7dc910b04fae695845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d7c66aa5da29f20367f4e03ca6b6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6dd28d38646dc3083e7b0274513b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a564f441eae51d5280b301c8ec21348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ee96d8325499229854e1e1bafa0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e3e7f7076687e3369488bf2bd5fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35765b7535221157ec0806dd3b272c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6629b444abc913919feadf285e49152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f805476da9354fc2f42a8c100c78753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd5a9b7707432469542036d9eed95b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4edcf11e178dd5325cdc180c7d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea9a85f66ec1256ab6c9a2e7cb19256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c39f1ba560f5bcbf2670e2806c9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6204bcb5e821eb8700f36b1b30ee4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2639124166ae5c778266dfe19ea08159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900711db9e05e96584eb1e4dadf80260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef7ee089c0f218612558ee1a6659661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428f5f78893b9fe86213fb9bb6b00762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4c249b43ccc40773ad8787c4fdc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b112529bd4bda0d92854fab60f76564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f25f30a947d134ac54d8c2e9848d2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e394d4ba80d8397bd9b8dbfbda0f61366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321073b3882dc2cf3fba354083abdd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e9003a35702e72709c39ccc9e5c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec4752c26ade1d4b127cad6d64e5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f869097773163e55ef46fcee96a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16c2a0ed57b86c028b24069d8752d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227b2eeb501cd34c1dd6f6c6c3c1d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b27632a1f0b225c1e7cd8708a491573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d76f93415d3995f325fff71015238a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36435e8e7a2285653292e4e05384975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553baea67c3212fdd61355da958479e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca13f6bc2c76909cc04390d99e0d0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b032ecc2a880e465fa070941cbf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d364e786a51323c3fa0711fbced5f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca01a78eda1d91c70cc12f4ca0abb4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdedd63b23a1979f8cbc6e244251e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef064a2ade29ab2b851cd318a9c16582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d8973b9e90e1edb82ca4b68dfbdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f65925c6e96e2694175f3675ea152e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66cce0d44c3fd07a57549c7ac07ac785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d512def4adf21c6d9727a6b4da837b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef1e1f12ac0d4481e377fc9363d6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a09e0f2d9ba114f272ac11c4dcc9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd5eb6ac7fe97af533a475012f95889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9715cfb1fe69d6a1fc3e8e2d7e59990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89d22eb8ddd20235942929a5b7d39891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d4e579d08009c4efc79f9258f89192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0a178f34f4db986457482f28efff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0c5e4fa6670e1c39dead5a17463894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277fdb30ab6193f60be50aa33aba10f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960cdb53cf92c10cfc2b066c05b2c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095225fc35171f7c2674082f16f6e2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5771dc9e5179666e31919fddd6f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1003aedc9796316a96378a3f74ced099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314981e4c4f0f43175288051e2ab1a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b738f48b9caf09b8dfa46d04c74a70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23309ff57823977e45e17bf28b89dee0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc7b0155c04466ee18b3b46b42ec4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354584916830b6c8c619b5497a8e8818104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13cc207f025cdfa4165b2c3667170105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700837f02da714dc50580a85e719c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64e28e548a140f78324eecaab11b6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8534556b9bf4a2046d9bc470d584108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eca480578d9b6dd0f7d9b2f1d478c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8056ed9054bcaedde31611ba445b3f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9b3d4fad89934e5582f08e8550fc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe79c0d86c7a4d17109e274fe1deca3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87227b2df12867051dc98f1d955d74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60edae4c4a7c0a910a50fa38bf5a41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d57c05ae15cd58ca86a7c545c4331115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92718d6769ce312c91d69bf8077c3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c64cee9167ff85777193917aa2ad1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7dd85ec1c544cdda8c731cf47bc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c3c197b0ce29de4c21f8650af54f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a267a4e04351ac5bdf491f0c86c5115120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960906243a60a9c06f756c2933db84d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d36f9d2ef3b368c0e2a64e551f41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c59307a14745fafe488ff3bc31037123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f1e1f9b57627b0c63f2341336ca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722357cf414d83035500431e97eca1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d64d67df81216c46be653cbb37119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9fdc391942e2c3a27b627e9aa22e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed4f61331df6129e0c7eba7f492a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf93721fa5aba2230a79f4a278faf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59356c539cfe1111a5aa59928003c339130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f665274aa9ecd62e7467b65b9c1dd9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abcfceed3eaa6633a9a47384f44ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399da41f60cd0fe7166b88f5b19d5af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779e51715e0697906022a32728855b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29838ee6671674d825728edf57a3d9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc66b8c5ec79e221788be7d85c9d5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03422d4bcafaf756013cdda8a3f29d78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f0c57d46ce07e53402894e88ba830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c434f77300d7469839b9b61015576139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a7aeb36c8aebd7848d1d0b9d1ee8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66985f3fa3fc0868c9a950164fc379b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd971f312ef9b28518dd13d324433ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094068969708e83969a2b71843b618e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13f31089e295d07395264857fcdd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efcd6403e8b2c2240a701740c41e30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad87dd5c052b1a896de96d359cc1208146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061236be2f26eae7b7bfd3e8a3616491147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773db5fcb5c9eb1122c0f2bd84ed2c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a94599ace19c4193f8b8399f033e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290105def92f8b9ff915c09fd8e1612150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33909c4ea7df5bb0dc89c7ae8e56693151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46d8e17d09f68eb5a14e6a029af9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975bc9e17c6af2c2cc14e29181eeac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb8d49eb7ca93b9fefaef51cf696c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd01a9e883b7bb8e0d6b448bfb1a88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d38ffa9936b5a313e5853483b7bca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e3e241a8aaa11415a24b50ca00a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9211ab410e6dabedf7421f158f4b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d86135d55b14e4e295ad4a59292b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de819e395aea11d56d7192228d9a607160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f350384096b797b694b1fb9756d85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d354c1e5f54885aa09388c8442fd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63bb13e1ece20669f18702abfacc0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c242617455b9a26de106ad5a19376a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba64411d51c7c387440db9494290bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cdc0e182f7e4c049e6a5434af066a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8794246211093f8bffde8c2ed577167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceebd8a96a6a331d75c80084683edc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8849c0680112a18f5563f134bd7e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73de09ab5d77fa9d76b3dbbcb1f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ccb84032e880d6a882801ce63b4ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d9e44995a28ddfda489781ea4002b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2a7bef3f3d7ea9e64165b3cb0ac53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb171e35a8e28fecdcd5aebfadd1f1f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de25d7cf3c132939e3984b4deeea74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b45ceb54f2b05294643c13899a2cb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220f1b498f0b9aa1af18600fbdc601c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e95f70eb842e48b957fdff074be009178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effffb1319f43c02482a1792f30e886b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96aa71d212cb13ce8bd4ca631764d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2679aa9d4df448ab10197dae95782181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d1cec833a5de0c21cec404c45d2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3051680d0e9a6b6bbb5b5963ba6a08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccb5de1ed3d1875e05e728c0fa28fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f8e64408ff5f79d66f84961555e7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16def5d94f114cfd327c108ce2d5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2f0129d8733f14dabe1c0777f7d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551309d1eb751d58e1594ec37bc9109c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ba1a7d237ddcde6373ef67dfdf81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e520396c7a522fd2b1a0f37eff41f69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62349caf7fdefc0479a7f77bd58f579d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57fdeb92fc3990448dfaee44052166192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e7050536ec468319b3b996b7e6b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b715c274cb4512da55d7dc91658a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd8f3d3e6a4ce1c6c274f133872529195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d0064196b34a6a32c1d96e2f17e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a7aa5991776079c5891aafd8c420197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e6eb43ff75860b241899218feb9e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049e9b8ded53170910517c6a7a4088199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde6f8c9bfdd1616d75cd9f1ff2ede200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50471dd45ff6b3ba094380f6eed5dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b627db263f48c1661d564422925570e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82482074c2419d93931cf640cd2169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39f02ceadbb031227c4cd67566e3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae63e81cfebf1307a7f237da674e48d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95206e988a12079d8cd41daed4d8618206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac9bad47596926b6d12be9fed5bb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cdd649fd1a92eb3ca6ee795ccd2a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc7baeee3ca2efb39ffe739d124336209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a76568bd4f6d1eb3996467e7f469e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e765c694af12b5028d16669efb9fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502ed915422e9ffafa7c2cd140fa10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae114eae31c70baa94804c7b049650213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6af063c35175901646c9fc846b9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee10fd8e703c790d997c3e25805d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98447bd9d44418827caf64f23205539d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa36f9fc94a2d202cbe9ce4c62116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad523243f57ef53d079d7cfaaff3219218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3628e406fe4ff3345c8e84132cd38d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825e2d376ae8e61e54dd8189433d40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb80db46b3651fe530c97cbda25010221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e4d517d4c8447393af9f9dd14cd01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615b4d8b59f34f9009731f13a509b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e3fd6a437d9cdbd057a196332cb6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449ad4520bb1bafa2fd0c55dc60b338225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ac12f5d1866085c544ea4aaf4444226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768ed31f4195a8808ddf39ee03a2fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af575e69b3ae507bfbc608106c21a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3d356bec74a838152ef400d17fab7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a488521243811ad70728f1dd2718b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165548fe467d4bc2ac2a2b9ea0981bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510bdf12a5eaa1c7a6eaaa256cd39bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111b4e404f30c90f7eeee6cba8a880233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f620d027c61b72c6a22690991d4e21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceeb1204c5ed0e1202c4aab06b4b44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a731e55ff351e3a3a8215438bdb12d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e17d64e477a62ed7152774fb1c59f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0e5a96911e0f33d4895b5f360aa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba320836fc484d2f3f2f1e5770ce72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e977650be0682614bbdd32e7e0c90a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f706d3e71799db766e6d5e5216a3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae353b6a45b61835830e1efa01931242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89268096d2b9abd0039af8bde2a2a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651625b12cd1edbab7673a953377bc10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17df0693380d35524eb2e42481ceb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d03938e582a2bebddd1b35eac35e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5509b63073ba01a6245d11dd4a4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70af5b1ccd0ad3c3104c508265948f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ce61e49551252f07394db9bbc922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a517d22e97c40f48e36b64a8499a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e27ebc6f5cb45f7c4a95c0d629e72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47144a0ab3b4770eb7120de4aa409252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35af6bbcea19e6cb774a557e2b1572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293e3b97bbd9a1cdd4a0d0526b1be7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52150bd26f54e52cf5018127398792ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b36f23682e976b15b78982c3f27e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad46c3f627b0f6955b6683d8c985c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd40d6289a9e15b81c3e478dcb8ed1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff18a7e807aabda758013ca5bb7a879259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c8b32233da6cf4f0eaf3a6a106ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df633627a6140346abd982bf04176261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddedc6f54e3cf6875e28f7900e106dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd3de1e7c7462e2697d05247406583263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb1ae27c47acb77fa6fd78811ac6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba0e26765f2cd9bef2601b8a125d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7540a6db54e921c58546133437c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a56669ac22f260ab94efd6a6670139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa52d90d87f7120dfaf19026ae150e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b35567dbd327b17e25574d79713d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2290cd392e9bf8ff8ae9439bf60569270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fccf28db20d57559c3519a589f58f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980af6fb970fa28d78866fe58e1eea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43befcecdc33c36cf81a672999599273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf201e7bff0db9401c470e80ced4706274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd96101e95677ba177eb9603335fcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4502c9d2db07407e81dcd3f8a588ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e92fb142948c214eecfea7cf02d83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f74bc0028a68f4ad3f5a51c628b785278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab51733f57debd30bf5f6406e6a8e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b02e06534a6298cffec107c1e55e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0f3ecaefd7bbe1a9b503125625dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f670c5cd46bb8d21556fbccd1cf9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59efe3752bd9cc87a5f8b7c0a9b86f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d995d35404cacec72818aa49142a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e75727acdb5f79b0f91620c381b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b81b661e885eadc559512127d244a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8babb55b9eec0461cd01475e14726287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd848d90b2a64b092819617627713288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea682332770f750ba43f6eb0302188cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c5c527133a9a968d0841a49a7701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705baa48f60b0bf8e79454d6041b3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44df6c3b8d881539c3b9bc036caa79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002a9ba9d1eb14c6e74cc6ab195fd76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2164cb3352d007e8e153f6904f0df9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2e17d82f46904446dcee553d9bc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3894a296a92ce783360ba858baeb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8fdcf3898a14145b25f431a83e3c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118233bfbddfc651f3a25730013ad498298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd72ecaa874effd407c4b77b18f3a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbfebdcde81dd025a0107e0c9be856300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f172f06eae56db72d01a94626be9b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1e81d4e4d41fb2d46f7914175b79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085460d57dc3723a4929b898de03d770303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359204c7864068a36bdba5688407ab1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dace427adc940560d4de72a3ad6d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544130215537c3116119cd89f7669039306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c394da2d898e5167aa0a595a4b841a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09486576ea031f59d9c7901e3d6d276308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794478becc4f03b5670d3e2e6e89bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62923aa58eb8f738f18ca828d59c417310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a84abe1a2fce8871349015f729d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a8a233847655f8c63090597b2e57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481229f6afff81ab5521166aee5a0d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c163078a0aa37c3b2966ccdd28fa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f672df0917d0d46b80f784766c7f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820a0528cde3ed3d71713949dc8548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda465881c1c4f917014e4c8d7154f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7abd118fe1838fec2b97564367b48b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80c8af4470ceea117226de76014771319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a3ec4c6fa1b5d0d4eda4acc7df8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e61e0ad5d32954331a86940210a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673cdf423e7a454d86a662eace911b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd008ff8e9646171927c0069f73da69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455fe8192f8811ffe2825259fd65c66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad886e439dcead5599ea72dda60344325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe87aca72556bee36ce9a60a9422a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2dff20702b35a63b68b4d543fccce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417acbcec0d6eb8777c3b240985e33b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7da66007c176984ab63b290532ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1191410e1c967a11e0db502140a166330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9729c0e3c3c57c0a41996da7947d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e27f7470d859c731f4028a979f966332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b850ba19ce1022b9905acf7aeddd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227feca9cc37334af99973cc9d1a59e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6044d890213e081e0a654cecae7e96b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea351634a594fe3fc290a2bb9b66a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad36b9d421e73503d79617e993a5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955cd702acb0742caf684d397679f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3dcc79ba6069b6080edf3af7496fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac211becfeac4934e40574099d234340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9863c6ff9b54de1b90788ca4aefc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e68ac20ef349a9da133277ea3ab25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5dab8d3c12bd75927a42dca4b964343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c5370686cbd802a362278aaed434b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7809767141826870daa97a45cf7d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a190b788ac113ffc1432f9a240e4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97dbdf50599e22c5b6c212e1719509347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d1154eeb7b72ed3e2f269985cbd31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c349ec12b60e9a07cceb3dbffd44d86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e13542818696fcf53f0793c10288c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888614c22242e3d52c2201e96b5ec702351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3bd4ad033c7e4694522c14e0fd6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20829373a5d4ace330ed779804dd3bd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66de7f2de9e2acdb87720dc67c01605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b17287f84365da2140a174e98f26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953aaa07b6d58004fa1efc18072dd3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79a3cb383bcf02f39a694a836673ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703a5c0cb8ce5ab086a10c95ddb8eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb90d9168d472984868c7473cd6ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab132795e8b4307d60505590535c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5bbb4c079b815a0caba62cba7cb3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a56cd237e4c08604a657847244a43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd9659d6c7e47a3498f07ff92d6589363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c28d3b418464696e34faf95f677e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d0e854386bfcb0c7ba55abf36f97f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f755a04e1609fffb48340ef9a4dc96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d777304da19121c158b15e720bc8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883d0fee99bd91eb1c00b93749e457368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9917b0534e413088ae99ff50acff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba943f6346f988c5b8eb23489d0589370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5b2e827b4385b5f8921e35c6e089371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ce4ff1715eed515658582eff72b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a39aaba8dac2748f75a27356163ef2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219110949f3643d9f6583e90d9b0ae8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a2e065bdf3bda704218f730a649a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcebbd4d7a81b8ee20fb2ee7bcb6f85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916c9856804cc03e9b7ff312494550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef74e0aae4ed3e4a12f344f59fd0320378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf95e090a0585a8feaea5a2bcb538c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f813eaae7fc6126fc9f7f005dae7e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183ca3557ac6c6b0f4d6e6051955f12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d23ff3003c217dc7fdaf687766d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ee3871d3f20e2ddcbffc04417d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d166cdb28705f862b42dcb7a0714d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c9bc5e9583ec55afa8f8b98e761a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af899f669f3d968f25fbe9ebfb9120386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2039bdec881ee772028a4b5913b9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08af67fcf5feb8fdf0c8c74678533f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d831f34773d9b78b6d8d21b1153ae6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348b0e602d115f107f4a6c99e2db707390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af9a395e8c60b7fe59bbb2fff7ca41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a63cd5ba9d4adb96e30c3772b63d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194cba6aca62954e9ddfe2465d3bbd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed868b05e9da309753d5c5e5cfb8d38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c896aa8e596f1380d7ee69507a65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b5a35b84da7c486ef85343c2d04e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163600c4be5ab6e85687b266a13516397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc26478c8e68b12bc9a29193f67296398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e01f1a34dde3e0991ef9e9220e72d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a261298af3e2ef9a8ce9f0c885694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b26b2424553afd6501d57633d8ae51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6a4dc638a22f1a89ed55d73d45e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a891dee80b73ef32c0aa0804e7c83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac12bd1a19816af7cf1d7a7606438404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d43cc503b3a5c62a5d02566912b0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e832123080d2eb2d2daa3c2599dd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee40fa1020b06e7cb37621614c68c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e7926a8c64871359a2a6d535d9e0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e7f2761e3b1dcf63e97ceb26d0cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ba4ed44532beb631e1cc5ad8c94a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5eeb3646c064632fef25acf1d01c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2fb295366ee22979b6d36b92cc43c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35f4f173b8bad977d43984c9ff34c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d7f8b81f433e8033ac5f70910b8f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d1807bb9f08734be374b8180aca44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e160f5ae31b0a4bc5dba91e7429b80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde9d859b560a06673f9fd94e5359d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e34ef89053e54fc9e44c836514fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b77c97afdec2888b2bc76f6b15d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e326782b0b40bb18431d74cef49d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7be77d723691457c6229fa05d8ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a40e5c8c6594596565da14aee7af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ac8eb941b080fd8c69a509d4d1fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9277e38cd393be47a08884559559424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b45ebee3e8d7ddb71a63296d4add425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4672f08cc4fab4196caec7900fd1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968ca9e27faa550ecf52407ede2457427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79430b0aa51b96ed2082459bfd82d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5a73c71076a9c9e8813191c744d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0161c28c88f99b485964eceb5af04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bf79c502aad3a395e0969c35388f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21dc78a04368673e8e89dd4b1911cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ea4db0a50435ae3d8257598d9522433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704fc2250196548a29a69ac70baaf45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4bbdc9899bfd43a924cd4acd89f15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9dbf811d1b516108754f09c60544436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ad8149023b46a2d7fb4dd8eb0904437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b0f7720eab620212d6ebb0b68c959438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4480058293623b1b6b9b2134b8ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068461e52138a03f4035fd8ac93d20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d4386cbf877445241e9c6ad30aa1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64645baa7198b77018cfa48aea94f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415175a93d8d82a3a3b24f10c8182f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872859d00c77524e1073c6022d444e39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062625c28d19fa874e097ea9700205e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54543164568b85f80ac0c79e1c6fdb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c4f11a49a69e1099292f314af1bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717698b9ffd5b205ee9adaaad2fe453b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acad499f74a58f126e768f21f20c57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76eba04f23bc89d53dee485ccd1e09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b2b144b545a1cd88b3fd1655ce192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd48528ebb27ac8a9c57846363993e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be7d149f1ad24f05a5ccd2899b224453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12360867f88a051cff789a27df91e334454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa1e9fcac7877d62f22eb944cfd176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969217f73a4c82a77c596aa85717b7b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5a52f6dc5c03ecf39675a19d1cc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1482a139c4e4e480e8ff9681d39fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a82bffe7457c3eda2538353aef169459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f6e95142443e7e03043189ee3342460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4a2f2d2f8767677576841bf4a4b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815d7122a0c91dff82a20c2746c406462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20c31fcb26cb1606909e8df33e5867463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6acb284c20101c0a9ae669806668464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ddb31e45252453f1cdd8a3a529b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28f01c532e5742b465e4b14076107c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c636e43a3ca2e8ab23a7ec1b2bb37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e5db4cf108ca3a22c26485f37397468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9944e444cc179cf4b21948b1db7c95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9003153d33be2f73b80e166910bfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693eaf50c796378928e1d51f8bc9890471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d5b632076e7ea1b6f9774f8daf31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ff9315b182733f84c54724dcb697473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca40b5c6e27899e6ee9946ac8f84f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9011e3a86a3654fe1f9b4712cfb213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37241f458a04d20a8500113235a7a7e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceba61670ff351fd0221ba570e8c25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee397c527a1484351618a1a9cc2296da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6858a3c493c422604a0a155bbce2da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9540e7db1d04354f94457e685f846480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388cc71f7696f08b04ffce604e3c02e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995480670033429ab328696da804a1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c2c152524292ef2c234fc4f6f178483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd583ba98a0e39a0183b7e092b64a29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d265d0bd9c757a6408b9752343117d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a6df0c3a4abf3828f1afb44776ecf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde309fe93d27bedb7bbd8c53e8014487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86782c005fdc4158221ab0411898db72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf70aee94fb6bc607d114061901c96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4abaa65d4742d6af20d37980534bfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc170239fa04b0abc9deea08dc58cf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9653e1f9142ad3aa41aa1cda0d02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c0f23b5ac00d26ea74f09594ef6c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191b483b1a91d7c8d986cd6c483835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cb26f37cdef791b76c6416b0a8702495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71db8efacb495537fcaca45a0993bc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65332290b38df5d51961540149ddf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b45c0d6c08f5895870a7f88890ea8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c090b9866456d73ca48b266c58f3f13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f741dc62c4a34c2cc85a7888d9986c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d3fb848fddadcdb119d6012306f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d9dffc8534c5f83e672866ad4330502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4229394cef7b527a5d06ad879a0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b54d16bbb25d28f429c1990f4f885504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f6cbaf7a27a840730566ef0cd11c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e7f85fe8e8b09b65f74ceef3bdbcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54901bca2611af651faa7c312eada507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648324bb5fabe7aad2eda5ceec8f6586508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79960841db35cdabc9d7dd2cbc888d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35f09d2496ab6527ec5d606fc8246510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cba212d6ec84ea14ad86f7e300fd17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d44144ef00b5f3da1cb203337792512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca61a83317c9adc48d73bf0d93b1d21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d104023308f8c3da01607b010e4fae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70710c37246e4eee7f59f5ace5211c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e25670f0387c63948aaabc66f59d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365592597055654cd5df17ec2cbf0bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd33427b73060af1078bdc5fd2e71fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972f33cd7e8ec69bc3ffa8e6d28a7ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631764a209da1d6a6f0b8a45c4f2853520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c167ba8d3848f59bd3099a34249f6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de1bb5870a4ca7793cbc0e492d28d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f13cf8213925c3574acb240b70cf6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef438cdd90a996f1cf68e95b52922524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd3cf7aa9f2bb05965dc469f441f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165d55ba8bede8bfa60bd65cf7e078526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6bd03e192958cfa88eee47e3fd031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c967bad36851351ee42278b637c36d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad38bf28bdf3ebd2bcf7fda04aa104529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571aa5c1034ef191fc2cedceadb4e8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b130e31664940f3532fc246167ff04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458fbfe02dfc7ce363c9518e893d98d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebac3ca80fa4aad57a7f7a7a196101b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c9bd342231ef9707107cf5f0ed1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9183f697606c56269a7e4636c504a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b325a85cd1fcb8f5adcb0912ee5cb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d31c841e3f06108b2c917adb779a68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda9ec91974e09ef3b23badcf5a914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9fbed30ac84356bd8eea503236fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ea5bb74aa4524e4e83d00ff278da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dab3c5cfabbccba571c150cca8053541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89115851a63d1a8a2c600a9c3af6407542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533059899f00543d1c97408a2c84dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad461f6228d206a17715d16c1c8b3d38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4af77f696cc2fc89e14ee525bfd64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300ec5229a9024bcf740ede51cb90a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98012c84ad830bca0cba025f172bb11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee42e7022968999475807ffc951570548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980b32dc8920e726b764998a66cc19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f59fd72eea55ba4c4f636389c3ba01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407377d21c963ce8b842d0f4c313c881551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e0264f6c3ca0d4882e80fd609091552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2eb036d040627ce19cf45d3f476de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5487360e1d9cea6f8df1692a348ab7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09f9d49d6ec4a13bfe966776cdde6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065ce9b3631b99bea64af5a7fa5edd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e58889df00052eb3bf1901b484d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe407d0769c73a0245fb0854853573558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a8e877516525f6419a30925fe09a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214329539c2ede25c98785620a192d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf6483e19a6a43d90e6569acaa191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3a5e92f2242f7cb04a8d5d07b9bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6287866c0c4dce709a45cff17a42598563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6b793bc1bd4f18ffe029a068e58e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47990d855123881928dbe4344cd83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f13a1a922ae2c2fb368d008d52c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb393955af0d94aa4ea956346250fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576bb84ca9add9ced9c171fbc2f7470568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ab09b9ab9cddc4e49f32dfd508b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fcf5234056a85dc6e797d069457af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e94a1e8b0c4f5c85deaf2dd5b70bfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681e7df8dbe27e82b1afcd613bed464572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb480d2f2e82aa1201cb7e1237f8cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5282728946df05020018946674162574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698414c448c57d075dead3d71758c790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0221277e332e4fb9cab0f280175e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef88f802e5cf5f08831c4c8c37a07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31af680e03d333b58c6f90dbf3f8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e133115eeb48396d65f760cf416435579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff731c12dd548f903b42925fd19f9fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b48276873a5ca63167d6f56cced35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b479263d6694ead2557150e52d1a8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a28fc2d4827568c95901fafe67b80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c336582547355ba5c1f55858779b620584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abb7b80cfe593f5b8e975c697a0640585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c70c027c57c78135524253e5dd2913586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee561e455874bc8d66ac1c52c44563b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bbd51e34c13e764f1ccea3da7569e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c082207b183a5587e187002b782f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e7214b486f6db08177ab5663950e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc1707bcd1922c33ee3c531a9315c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce854b9403317f0e344fb55fe0d394f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4488b7de94c80c76b1be1ae96f5c91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c75177b8e1fe6b8cdcacc6ceb1aa6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa339b5c3817d1f13faaa2b91725966595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab923f97da69aa435daad86787f10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42856552f8af6f0288f5a3675f8ef6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926a210be63bd0ac58534628821725598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de975fdf84eb3993792a8996bcce438599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8b3f8482d8ed540de50e93222ade600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cebec2da336ab9a656501a3c88f3a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c137673e0d72851ea7c38e593c77aec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17185eb3a9b6cf9635d37d8d8d34658603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84452f91ef7600a9284f82c236642a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7fda0f50ddf08ce153f7402ab1203605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c50b68ffb819a12ce49ba1277a578606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5131e3b7ccf3f5507cc14491a2e4e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29679952f32973a543baf4ea86ba8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef282506931d91170751eee537dd9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5466320614de18a723699125622fea4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57510652aada170215eab31de9b48d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662635063068ea58d4617dbd0eb80da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef239746860bd4dd789fdd759dc94d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0ce07259c32a66a2f9c84b33b0064614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c27b84a525927b46820ff57a9aade1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7906069a1de9b96b1ef03a7fa5c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378072c6f8f2b31f3f403a284a20dae6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ed3e2e3976ed4d57186c2f021506d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968270b4068b566f70b5022e17b894c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68738e3b235743c9801944af6e31e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2a132872fd0760d347f3a519b51e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a67fca5e31c33af3fcd9652eebfcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3faab9fa334360cd4e8cf566555bb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d181c774fac19612f5059a9809b5da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd8d143fe1dc67a8981e31492d1b01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960707715999b5c5d2b602be6d0e9e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28d70c0d2e43d5775cc74abae1826c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c2db75f4faf5140dc6f01ff0daa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e741a6b4a9c84f16aa798dc78d6ea6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b713b4ad31b226312eecf75d04479e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aae84d28c506b7d68e73c10da5b65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe396c5656888fd66d26dc0f61ebd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5dc6b599c1e17353af2b26dcf927d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c7dc3165ac5a381e6948d41f240a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575f7a4aa4d1c244dcd1481bd10c76e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617b175a9edd939648e3003af1a7f60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db1ce4e083caf2d04e0bf4463a0ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4381864858a9693268fdbd11e8ac28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba3c4e58c0451815e0d32b82a1edbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf02dde625177be954025609fae6a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc85f8addc475ba081bf194ee111de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c46979e3e40df7492fd4bd1d266f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef0e63e8a8b93101904c02a6e65797643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b863246e8616cc6f16c9805b77e6ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a884c7a94071ac044abcee218da3205645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b29f2a41b61f6df112ba8f044c3297646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486d815775b99cac7f195c4fca2e3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c27b7c7fe28c2eee2ab276cb387c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef272621ed3ab4274911f27551e9e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6748cce0fcf7d76de263a4b2be290650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205cc55ee48ac725138e4c7bae2cc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539de2f438c25fad74fed1875661c67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392511cfa3ee805b49e57d6988612039653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357e7beb4d73dc2ae49320b90a91e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a74cacd67853959bd9ef7c171d7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dfd2ae86538814fec64abeedc619e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6ead760b9293ff32cf2c060a10178657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2383969d08dd5f4a410eb6a88874d35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de81819e2c7f3851ffb090862f0ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7768db1b275554408ce57718661ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efdefb735313fc55f626a8fed69311661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996248e5e3e5a949b5042194d5b3d70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca36fa829d1f139150b74a768c4002663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f12acb17639bf2a1300f64a7a5869664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fea1587d43a9558561f380cf0f2c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2aebfd9a4dfcfd555fe64787f0f71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e7368c3f06a137ba1f5ce68efe4cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d20b697723ad075ed9dc16419593b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dcbc274da063b23398b57597b220c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027be56071e504e3dd4d4394287d49b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8cc67ccda8b13fb7688acc21b3fc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055c9dadd1b62225a9472c84dfacb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd91d1f33b9c0d22f7653ae665a6dc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76566b32c5928739cde3fa89f1ae3f59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086df77f700e004de4f9ae96c9f4a75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89e0a5c887642becfc3f65a050610676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38345c998d7e94f1a28e0f8966a21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3900a06af6c13ff1ae49b6faa7e39678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>