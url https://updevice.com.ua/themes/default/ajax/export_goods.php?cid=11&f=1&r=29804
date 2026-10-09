--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b7055bc73b6bfe919fe3fbb87cfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093e79b0875e9b9661a36de8c96e692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa5a8140712547df373ec1095a66633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832b9bd0897a8211cd9ad4b3cfa9254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c1984b626d30b5d0f18db0b08151e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb280481891675615a4717a3f03766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470196e5821597fae06a1939f4a16bae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76d25026a835e2bfa03f2e284683068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e53f94231904cd20105f607191c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772ba1e6c780024dc14b17116566fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bb348777ed333186b9a45edd860211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9234cd65471ecf2e1477d6e61bff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02987d997f9657f2e3b110e8f764a88813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c53b98be18974cac85d5c58dd33514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05445000e2ab0a1b82d4af970373b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22007b68f2885c11733c3cfa111c7f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7285ff006d80b19cb8ca68f7288a3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd15b34f06d5d37c538b37c9b14609418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb78a91d08d9045180b69c865bce819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0538012c63d4c75ba39c9476027dbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147dca0bdb4e131bed63af64aa6fcc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb482d0f2719c56973844ca33de41fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ed0c37f11749ae0a88b2b0f2c7d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164744d107ea55c4754cdc90bc712424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f1805fe4880698ec13cfc21aaf7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18f58127dbf8147d7880ed8f60895926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478b1f0a60e22af5e7df0bf6f3b81a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d979b37a609936c4b02ab8c95e3dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6bbb4cd2fca097ecf000bfc873d4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e863c1f481b3c8ccae83b66a7f8049230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744626aad655fd2b33863e93543db8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd4a811bc1af3553ddf1a7b857d5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aed1fb2d511d420480f56bc5c0c6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c70c6bc5e06392e611a545633d33134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb93418fd16eed84888af306bcc02d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfadb9675652dc1deaa904b02d91e3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf7f898acb414b93e546029d9c0a0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb0ba9f8d58b81f67f1b76b1ab7d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac4da31b457af0625ab6a02052d8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf4c7fa6cc7a9a9e95b93b6ded36e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77884260bf73a9bb645bae95f1b468ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb5e60a265a58e9ba8d0721603c5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59182fa827fb9bac456de1e73162d96b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588c9206dc6e07337fccf8f2dc479a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886f48aeaeca0dd2cd7d574941128d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a50e60a0e35303000ae71e362dc5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4c425a83787e21153e869a3e3fb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef59c814ac8f5504f847523e14835648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9735ae2a02b8ff815543834bb94ec649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c3a39c109f47af810599192b76db250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc319287dfea934b77b7f31fefa0afd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74ed475a9a2658aaaa2f7bf610be7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd6ca0ed6ddc01d3510b97bbc537ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31631c9dcd10d166520b0aeb7d87ef7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90ccffe344f6d5af795904bc7b8db355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c90f277987227b46225dc156c7fe256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29c8a5aa8e304d25d590cb420797cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15402313fbc9ff4e85366fc938eb4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae018a49b792d115176f939cf962ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b323db0dc8fbda59d35b59722125c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db60927a305768a15bbfb452b7131461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4128ff51eeedfb888a56456f349c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365cf783b14f29c010c50e489e7f91263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107f25f9d96a29c49413171430c9a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a689870116742a10662a72993b96c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc1bab823819850088b03b225db8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c553742d7e3730ecab6ca8ff90af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4bcbccc6cf0d91fc92d427c3c37968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799cf006b34aada12ca5daed5fab7d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6f5676959df231d9f2fe200ec8ca170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93678956cbdd2c879a5b092d3b53ad3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9edfd8c7b0e53282525bd7ac741ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6263aa655cc791cad4d48cbdf0a82f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a720265c234039de911d008c9b3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c38d818c40e14eaf4316bfb739da6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32eb7582ecb4b467f5f9fe69b6e06c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71afbf99118b37ed6de103ce55e2b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7bcbd61c5c21faad9bcd42ee6d9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b019b3437e5f01939d289dc099879279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82753fa8af7998c553f90b59a06c3f1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85f21e54d2e3687226de3ec6c12e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d3054c3fb902dcef7d3b16bcd0aea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e5a124d5d5c1a3ced2ab4a333678583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2caf3ea1bbeb9897041a152c8b8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d02a45ea767ddaeefa5b860df11e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03696897b66cd385abb4b9fbde6180886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64611b7aaaf789d7d74eb397115c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf385a35aaf81cfff9e9cbbe8aabae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da71debc0cb4e3e53c25636f2fc6afc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7000c9e5403f87a72835aeabeb17390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9de800c1d18ef165ac380d9ea806791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bf3816fcb7c777582df6abce639a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5fb47011d58cc2845be230d76bd5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce68d498515a41f70573d7f8a1c02994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14697a0c2f02768d40a0029616619195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a790eb2b0f64f4027e43c55017c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358e5e9eed1b183ddc9e9cfc7322e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953237fe6d0c89948ca95f8bc5554d9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2398bc304cd56a9c91a9f82a3ce4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c894d733ab3a86b8f71a792f32a02b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2046f73f1f87194263753b1441d37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17806eb201868ebdcb2865325ed5d5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b56ca1b1758a90ecee6be5399dc265103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9034971ddbebb825906fc5a5c10e0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e0a15ac7fa039ee668395b8fa109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c263063e720d49d944399834046c38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e6aef29db10ce0be642a9a59ed34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e6ce971b66247bb6e64ee92c27f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462711a0482697977da6971a46956f39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811bce7e0ad1a081cc175a19cd3fdbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c5e3b83145c31b4405069b8dcb871111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e792a2aaccaf0481a48cfd125085112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a892966b9a0750733dbb68bc56c13c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55c57bdb9797791caffadb0e35bc1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94ef4bfc4f58fd8b7990c4b32db96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05f8ce40d397749684689f190d007116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ffa015cabc9bb3ed21a211e03097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff7e9f509951d049f235a6d8e8f9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed091e2462dcc3abb9ded3112c4b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61478d776ee67e72bec676f194b27ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a35e5012c510029b6e40b50f0256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce5d7992d22e19b89e4bd62e56ecb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503bffc4b25a4ae1c002b23a10cefe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb67c30bb049e1c23befc29dea951c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c23121a1fedfeaab96c2c1c106da51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd628a82e115d02131bf3ce2a060cd60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd87db6707d901c07b264ded8d06fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d8350257475a7c93cc2de224ac71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae92043d726b3590b7be70be0c90ea4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851678538c9b459e4a20e08baca4485130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12dd35e1a4e2c8e074a6cbbdad6655131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9179a054be646ac6eaaf9ff8ba8b24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a20d1d61ac3a7fb1a409398889e68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc1832ef2164898cab3394bd8304d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba68ef8ee294f3311736a4eb6bb08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e9f18df413445ee1a5395349ec00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190b25831e3e522ef747403e534355137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77bf4ca1f9e453cf2bf31e0eefceb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc73382b2d864e00dbc1078dc12ef4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08842dbc5ee13c696b0195ec4e4279140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f21e817365e1185d0da05c27fe103141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72072e942ddfc3a8b80909bb711df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e79db65f5ac22188c731d386968ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31eca18d0882dc1a1d1c0bf2a125d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed99ef579fe09516bf8cf63542c471145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2c008cb66747b80cf85ed1c988e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e977d37de4fdde2e702ea48e2b0dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ba58a65335a41f7ebdb6609ed353148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa913e1b1e8442c0c49dba69d618b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae104e2718ed56f2b77ad595a7cf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a6d408384d7a280e1a228eaa5cf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29b2e6ff2ad66791b4e5d70c8979d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47c4c0eb8d7be7be80420f8c3ef6d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761fa6e5bfa33362bd12b50dce1e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f25fb7d86cb50419ffd2658afa8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8fd6eaa1afbf644ce1226ca78a2b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17effb95fb999593d3633f9f08783fb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6d1e5ccbf04ef42f0af38ee209265158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb15904233d9325c8c17625d2f7b96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f16b69b4259c304b2f548ed7fbc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81231321e4e6a68495fc0add915228161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac0b02d838ed40e8c82537211c1955162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a76486fe872f96375abbcf5f480d6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76922ea1cf86d187805c7f394b44d04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab441f5e4e6c35338487c4261fd23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7dfd77b5dd706eacc8598e3d69d21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4e91a19abf6b2e2a80ff3fcb7dc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af96978baed57cbd0b67b0e0643485168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a6355a7e070e63e674ea32a77494169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9677c7415b037c83cd4d5368f5750170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538924e8cadd9494c6f3b75058bc6532171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5437c047002b6ea2b96b7e910a150172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb4128a7f41ea712222cc6402526b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582472b252ae4276ce4ec78b17dfc2f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3792ee8b988cd7938f959ab29aa79a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f767b29836ea8a3e60254aebef0c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0cc50fd2545bfb1c774a2d858a912177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423a26eefa4f373974e8508483de1de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ac7aebd7acc4fe103324c092f5b1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09494a75aeed29791721ae797a28a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ae179c174e151d410e0acd1dbfa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45a0ba487d63101f2e24c0ee82490182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d0fc10c1757fff1374f353426a630183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c47fee2e9bd57529e962b7be0977c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31cb5c64fa33c41f65f4de2c4b9176185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7385e1556ea080dc50b2238fae0f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c61b70e1115dc0c01d76bbaac221187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6252c03c0a4abaa092d8ef9c361b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5140ce221f59ac6708f1dc332a76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37215b41a37e71da30118c6f01791543190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda3b6da0ed19954581648a2f73f5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a39aaec75d5096c71de811d2ea14e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dde280c4cbb4c7d49a1fd5d1957d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2464b77beecd5d77592335ac7874d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c04260a39a7fa74f02441955105515195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102dfe0ca4a5fa21654da7d37180715196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe935a3275ab7adb733a01d1c74ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aed24fa420b08956e35414f3acfc05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd58661015e680c1f476de08b6369199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595e8a03817d607a4f800c223a27899200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ceaf8271e059bf698ee8ddf0f11c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255cd3747b55ecd5b5977608ea46d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af17e4c89b4f4d5e0d4c2c3702c35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d86fcc9bf17cb0b9f4194dfbcbf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ecf72ab6ebbeb4e2077e6e171f74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca54bf8f707fe7d04555df13b3609206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac04eac44ef0adc59ec8e83b3ef21c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4198cb3e56bed38bb2052ac98dfb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe239952f389d4eee0af247e5d52d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185894b1fc3fa12a2e692a96d21d9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dead27f3c4f4e966e912feacb21eb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4489979f1788d222da3d9b6483da7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe763af7f76f463360c543f7da6c7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ec367547e59adef55236172a8d27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3deb5ec604aea5f69e6e976fc6e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73ba3efea15fa8ceffe2131f1ca49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d2e6983af6dd32f3b927e01c125f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420b34e83c9b970be6e6903834a593a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3ebfaa1a7c6b20815ed3808c595c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411091a522288e97307ef70982939e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69e5708acaf12d6a33b0afda9a1d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f33f00af77177dd9c96f3de7ee12f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3d6631eb43b25daa8949436be8e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2036e861aff278fe8e1462dbbce02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79399ed0c5084f11e18061a77e7df2df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b26c99ad53a70b08222f5bc79f4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4660656b723bbe6e185e35744294227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3040fd149b004f36f2c3b695ef6b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7638d3e55765e5c6000bbc049e1bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac606eb4b92e9980767e3dca4c66e926230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3869f1365a8aad3efc540ca06893231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44d144dcb03ca5dcda93317d1e8e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c63185b70f9c464a96bb35fc68a44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e177ee3ec7ad3fce19dcd71f4fa4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c949b9437ecc20a82b71db9ce79c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6172cbf6de1101b95d2650b416468b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e52b2b886276ff41cf76e4151d8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee711f2a5149bde4bf1b71c5ea4e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fad8e7f771efa7c86b3c0fc956290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cfc354728f208529f30ea7c637e4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a80880a947368147815406e96d56e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb74cb099839d1032600bf101d43e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377738149676567afda7fd6a7901b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c4bbab4ce36a9b7b26761ff0c139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190bfdcd0e9c4d1375f7f493c6de4c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec47da1de57502d2a2bd1ce2f8caff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8719384853db916ab4b5ce639865f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69caaa6208dbaea5f08c2494c3af6fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e6b5030712e337956fce0fbae0dc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def28bad90cebb1f174715e5f4e6c8b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a1dfd4277d68a39d0be3fab510de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d1c87c0f99984e7aa2053370ab4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d263a660974e8cf35c41511a70f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f8f53600266a9fb02d9885f4056e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506c25d683beed1f2b537136c1933d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e8acff783d8cb61604c8f21c5580256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9099dd57688a01e9db3fafbe5736257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1a3172850a8f03dfc326011ea11e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2220ba25af2ddd5dc92aa0f25826259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c73396a973210c7d2f461b5d863472260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060986707e5b16ef8a2fcc2591dc5cc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75d2912c82af0ece189da500895a23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f6e6d00bd371ecc2cbd21af3c6c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488274a387738b7aa0ac2ae7374b5eeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb713e193daab4f36bb8431b940fa93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540de5d2e8d56d3a182101944fa723266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d1e57dc3b0fed76e80fdeca98173b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac988cf0c33034050df50a029c941268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f763b117dee3a36ba6a159a786dbee4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c085356081c6dfe75eb5f2e7566391270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d892de0d9ea2bec796afba0f028e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12f680609e8567a20f611d79d464e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca201cffe8ecd4ea27f852657ab99d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5cd40fc257802c6bed8261f77e21a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926407577368f12dc3150430b16be8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a53cf82ba53024cebd10227c614e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956942654bb9298e43faab5567468bfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f74abd3dc6d11cec5576849c026d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fc9cdce452d47538723e4e7e10a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c85ed2b45179c6667fc22982506e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b258eb3f8e44c4f7dce0dcccc9e2b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092004feb5614eaf06984bdd84bf87b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4fb7385d2dceac48328e06ef8b0ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0ed2fc4acec33d92a0287cb677b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f064c74cc7f72ddf36c0b3486b3f26a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc44a0a84b51bcc1552fcd93fbaa48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9f10f7e792bf8bc935caf449d86d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e20919f925e6d960de6417463c4aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bdffcd06c7bf083c290ca9b7df652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb4cb5b0f870f8226b74af09edc3e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9bcdef1768fb979bd3fa40c19fa20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641306ca848a4c1bceda1c3bc332338292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2205f22cb5b166af4b3a98e16c168293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957fd9c3549fb3f02e37ece62a34d7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdb1f8c0e84a3d5932f60bfb9abf64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a7e8d3f1751e8ef1f0a45df223c6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1475d618165abdf74ec41725cf1db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6d2113f8eb8210994f78012b2ebf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf8418ceefce63acc8f1e5c3e0be6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcab592f3ee97df4c2d845209ceb54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cbdeae39870c91d9ec694ef2a9191301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47be693d55d1e1cfa7ca2d5fbe8de1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce080238632daee16255c0f00b198ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f4c907ee1fff698a6ab5f8e3b01b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd25dfb8d56f2cb1f172fe359a0159305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc9abc26bb00ca5558385c793b1684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5de565a1a9db1ce9c79ec0017c55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b5518a4b33f640fcaa1860ce3483308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832647d9fe3f4917d0dc5647cca27833309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f2c9b97afeb36464258238e1b5c68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22230fe39979d3182b05f7b042055885311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad468b4c5b7e40c2778a655559540761312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0401a5b57864d2042c9ea3dd1380e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f12444641be12c661e0e8201aaee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae6e36f2e8ebf14eb8897cd954c1f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b980b69c34c46c73f10cbc8b5bb15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54abaff9027603aadf90daf235a53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a1d70b5854fe80f8ba18ecff2d626318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2729b4bfa9b3bc2613b3a49a054237d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe5c0828d64d78b8eb654148c086bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b281fd77232abbb3304464eceb9c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcd9cbb2308a61f00d0b8d0660b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ebdf04dda5d3ee64e367349ae636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328eda98cd576dde6295125437a724324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c7aca0690cb7c8ebf4fc48437b18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec814aa62d67a93c871313f7e470280326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f98f43baaf739ed61d650702c2ecf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d01eb65785499af36c6ddb4f046f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3f46da6beb344ce9ba1c08f3afc56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee64db894bfd104cbd4d0290f4a0289330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494961ba6d2d54169b4d304b3d0e6c48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0229abe6b11353b8329a6b960fbdb6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f8d7e6e7cf623c2aa739afd3bf69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cc8ac06a81fabd618cc4074fcd660334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14898c8dac66a952038fdbb00a7288335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89afb791c65d1125f083b3b579f00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbecede59af0414a3ade98bfc096b07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8522671b95d608aa05b3c464cd70e30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b361aa9bace4f737d736d86c8f3c11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d50d5738a4404b539c551a1826f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0b2a8c8c66b0824167094a695b0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f4d769b89bb9558b429d5f33ba015342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37400b0311d474814d143b49d35556fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b6aa070b8b320e8e32fffec61e46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60d7d199b056c4c4eeb53e1e25336345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a63b3565fe9ceaf6bf96d92b349b7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c796862774a5d0fac6d660fa651e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b58d172428ceaefd93a71fa9ea9b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbdb741c7165c7122966bb0a6976f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297af39bb3c97cf2de1586a51c9e4879350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d9e3ca5180abd815766e64638739351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fc12e9913135826aff57bc045a96f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81268ddcc2e37d1cc9f5dd03d638591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d1eeeae7a43cd0d2c5242262aeac1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f21ac947b449056a6e3903338d6359355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf23f9b717a9924856702de2fcb833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7def78f71350de728d75868524d3782357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126301d1ace5cdf440f5475d6238d144358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6bbd3bbfebd7bdb19325d633fbda8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1174ad8d9ba41129914f90d0d730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fe98b3662373a41798efde9e668f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e07c7efe14be2c1b5286f6da77c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4d3bc4f86810bc8a932fc3d3e6b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5d7a35c8813d109cef137f3519db4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8af9a67dcb6fa6b308eb830f28525e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913dfb19d4dcad02196bc470895012366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db310d64e16ef10396f95df9369031367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140824c3c917a438dedb47fab30a504368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc850703901c3c6185a2b9e315e48dc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541ec56e3bb30cae2516cb402c3fe7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2d3f1564df769d3ac5b86e792a779371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a16131495b64a09ae6179c13e910372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418280986631083b48c27dd85708acb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c1b3deb0c371fde0ab4a10aedd39d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6ccf3bbf1090eb0138d07c0ca035375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa8ba5f84f2cace310943e2e6b9d6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c6490c9384bd6a8493c5a9938cd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187388756b84d003eb37cf300b08dd94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc64e969f5b9c46e205ab36bcf2a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a315c6787cb5fcf62b13654e010a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c84bef241b1725eb281bc9d3df535381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead5bb03972888c963f0ab7139e49e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7582ab73f6bb248b2291639d043c02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded865c02ac8f00dcedc24710fa33d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b2ffe1cf21863b94c8f780e7a5b08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90717577f51e1d10b8ff44a024969144386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74754aa834332541601edf59d3f5fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93db4516ebc54e62d4106609b06649388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8118ef028a8319e243c33a2562bc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0befd8fe459648187865d75d5e30f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35be2db542368ab5ffdabb38d08e88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a05b72d11631cebd1f05c2d3c2ff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefecbce58421aef8febe5006b8e7cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de9f32ecb43289f4487744fdfa499394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4349bc6f7f4e9589b7cb0dad70290395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa617946d288787a701ed3b5ba22eaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a5005b3e05e12a542f7614aa677c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b5b66ed06ce914b3737e283b1d2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be2f66749411b5b0a2dcc5cf54872399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fca6e8a661ac379a55dbf9b756f81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262b93f725348b064a632f15e3407bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b759071e7cf05f386485ca177791e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffecdfe0dc0e69045601d999ad184d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9716ce44b399509ce724815cff4cee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757371461fa950033c9f6953825838405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42c4d56f4f5c9d5a767544ad26266406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c765e9e1523efe64497ffa7ab286216407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a61af2888c9e69547cfb52afaadc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f0cc85ad2387b2904f111557a1dbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860e82f44566afbc5f6a644e1cffde5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead9e06669431e72c5b94f3b10607c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7874237b4003f5b690dd4380746e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec96c9357d70975acad995627809239413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b271c1f8725f23fef3b8fb7e997d089414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0752d642c0b854b074570811713a17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616da4bd448936093f72dcdc8745075416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d82fce926759ea8956740cc7dde7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0bd92076c8440d37673bf5218c83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7b5ba841bd6f4ffa850213b759a0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9328b74e61b785f44cb140f79af8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd3cdbd91fd679cdc45227564bc120421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63bdfe577a4fbf5a17ca3806562f81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfaed9a4c58e0bc49d3bf1ff01677c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ab2418cb38a8904f83202a25b5ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76f292a98de0d785737aab272eebf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e241964e5435433ec1a021d94d17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c9f95aae86622a790f9fed91be80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c88952f4c1569e6d41136e8c432c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc43b96a880a51d82dba1236f99f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3ad9da36bb396a67482c4947f733430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f717858c8c671fbf089e048d52b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a36776eebffaa68df0863f2d08b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22212b2072cb58fc1defba31c02c37a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a661a75da0416b3d8523bbe8b70f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a89dbc91eb0005957aa3823b776f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa690cbe96dbe66a7903280cb240908436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b360b05925ab3ce35f6561cfd2f25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e85c0c3b3fd7bf64b1453e2993fa0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c6a713fb6e0fdf34091e1d737f74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e60d96383a025a372c97ba0fb0d98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378b96264da1ac95e699ed9df97cf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c07d81bcd6fbac3bf676bb17e9b7bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affef8c423b77b40aafe1b75fee342d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8ce208a519300e184c78c0f8cc91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919459d84a1d7b8eb1fc2b2e20998e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e494b86e9e12a4e883806d67104dcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0ad06c945c40ec28388b9d2d490f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849635ca06c0c081ba07683e27fea67d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625746df03bde3ec1178b1c741621adf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bad9e699bdf22a9169da459ae5862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675047b8f51a3aa5023f2b2d7786ffaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165cb82fc7b203e323a5defe13b8e34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea23f725627a4496374c8d8da2c70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca9a1dcb838e75610de5619b2248e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa66284a27fc8955e9010ab7e99e56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285fcc9daeb322298b87c22fe0711f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae4fea621cbbb3ed10dd4e80552a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6075efa46cb40b527fe4763c132042458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bf2ddead50d8499ea25cb185e8083459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195ff3a5b9c5c2b671b5895d3e8ab4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde12cec8adccbbf1860b413119b18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d744bdefd97253a4737eafbe8977f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d693f224aa7d89c76f524375e4696d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820839b5618b73b4ffb5e80998d5000464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0af2c241e9a6979e8ba57c85a3df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183c0fd32c214b93cfe7fd85a4f3d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b518b5f1804dc3f81af1d3854da02e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fb5e6fb824c591cc3366662b97b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf056ed5e6b0756fb41f6edf1ba055469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995add2fefeda6908756d160f473a92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eeb9bb8ed2a506ca068617d1259ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397696ee49976b0cab8f32f59056075472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef8de33b09cc8ad5a7a8f4e0e39d56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc9f65af69dafbf1f99e5760e874a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d85dbe08f1e3c7e4149af3adff2a75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712df0203ef281bc101d0d580f808ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7fd9a6c9dad66d87b8d819e1a18f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783d0ec8023b87032065d50fa99bb91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a910d9d2b33bc4893e02fa5835aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ca519be874ae603ae0ae38905718480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f13854203e3fc2e06de3bd72bdf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321947149ee6a26a99ca755717698444482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549d498ae77783cf5b6037e8b860d86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e02129fc2c1838de62dd312b3688484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc146930852da0ea1e40ff00ea679b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271193573c17a50b69d50f983592b9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73bd7b9c627902b979d45b0dc2745487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb25411232b73d0c77e55f4238525bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7244fd73b7b173fbf32b8f36c405489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e829c887c5469126ae6fc5184801a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b869fb8cdeb8a500b91b92fb4b288491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4dc5e368de1b7c24da81f0174e5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a266ce90c563f8769e1336c4e72ec3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0a6da02f6c762f5f436921117b6af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f38cd77b9486cc3f1ae360851b599495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7fe9382672db1f23339bdb950ded6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf262d4458ff9b65236fd04ca7071497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63197f157aced63c73258dc6ba613b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e3a5a012fd2b9a5dbd193bc27139499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff7078f818e0604c01c7aee080328500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c83b7b1db599d9e5e8fb51606320501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90586f8dffa37e5c1cef9146d224f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df944af270abdae3f0ef82dfb3b6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753f61b49340a4aa93c9db37f035c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0c7eb7117e53fdb0a2e7db6d34d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a90c4f39eaf97a020d0fad72bc819506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b263cc9d8417cbeb218e8f20947ab7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4cd84b5a8f8556ab989b6e1e48c68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ed027d423d9de6fbcd8344d22e81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974ebce24dcc613153a99a3a8fe3403510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877891d476c7ccd2531fac59c163a9aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fffb8514a1af7dcaf8e5474156b678512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a706e9e86a81d1709bcccae007ffa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a167f0a4e805d0e085778ebf1500514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d7ef68d4da85d7d8498fe4562186c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680777eafd41e0c153837a33fc816b3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783bbd02a04f2bdfcf7de1a6d73bb49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c35f4b2894f32f97e1ac0143047fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6537ff588b7bd2f9d4ee7dd0119d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f837935f263c6a238825dba6b31c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb731c9dce3db82904eb2b2a50db90b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf42d3ab858100e05bbf6736cd1a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2b51a4529725ab0d06c1a9a252f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c0fed62a2541539419840a080a06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84e0483e778537c29dcec5f98c089525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa3aa9ece68fc811b5f022168849d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510dfb40bde941120d2a9d14974b082527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c20f37d099ce04c262744a8db97b9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495201e1e805ca9a4b68e97be492a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe40555873d8dc8dd6e1ea4d82fc768530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429d13090b93924d1ee0285adb59ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355ac8d6b369020c5a955504f25670532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b25098655545c80f0df6c6216659533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bbda10dfca5e5e3b365add015ca1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba854e4a124a91199539c4b1ecd1bae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ec24d49795635ac0e30f96db7595536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f113229a17f95f04e78a5414d4c60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d6e3596f98194cca716f8c014b8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bcff35d7f0a6510f6704973acd37e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f2df96f18e3d89685c2dfa24c4fbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a51ba3014a496b97c6d36381708c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c90f60afa94bd50b4b09b4beeb88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b2558732343daeee00d0f4914e6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ce89e23783642d429700d1efacdcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eedd61e901a156aedf05c7a7b7adc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b124634c93151f81b636c8396f3a39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de60fd70948935a08913b745bfacf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179e144611442da1d70dc664da1668b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99456db077baaad9819e2b8aa7f3b395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518302d4a51ca05235cd2effb0807bb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171125a28465a4616a9adde340f471e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279436ad417afafe1a0a6e776f436d20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e1303aeb3edcd05a4f7ad26667150553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489705d6a416b64f1784cf13e8e2c353554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34779a31bc57d97876f022f035234c2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2a245b97c39fb635d8e699a0a44f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850e30e250ab2a1f8c178365bf6e046557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa99c3affdba2602def35e06f5016558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd9f5721e64ca3dd80ccf7c5ede93c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135162ef8de049c18b08566c9e860f17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b85ee2bb7f237b047da338df00339561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222302644eb3884089d710e83c3d47f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e0ec40a2463878aefc11a09a3cec8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c3d3259c53a2032a0529e76bb8b44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82294dc7f3f3d8c702b4825e029bdf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5c0d027a498cca10005140e23835566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21447cbd2c20b334a82d0c191007e60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bfbbd1f1f732b6553151ac5e76307568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230a2196339f9f916c3a01dc52c734569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400bcc2bdba06835df32af9a8ea5a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6b51719892c0555856cad999c3e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9cf23d593d83ab6a4149eac0bef5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372100134811ae435734063cacdfe5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1300e9807ee4e45686bc6fecd7e79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be0d0182b4c40d4296096778a7704575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc01fdfe7a98bc809e3f4e6c199fdb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558c766140b336249f4f1c953a0efe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed332545d9d47297d15376c570659578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b4a1efe764897aea82d5d3140f77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eef21edb93d8b288a5e94265a27305580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff6d22eb9bb4f68b504a33d7b10f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f33df5f21d85e72d5cd0bee21fbd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0f703e06cf66c463a694e9a58d62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d285ae53b46b1c3a0358725950b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6467e4680d2db93d8274946161586585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5bfc65caa4d3748e719062071452586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed60f0c73991c351a565b95c7ac6006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c29d5b45b3bc44801f350ea6d3e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aff63dc00bf935ecbda21f4046777589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da49406853f5dd2d6eaa425a1a4ef7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34126e6d5cb3306a0dbe66141ec1440e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434989b66341f2b971a51788c1890b3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23392a686219c97a181bbd5ef0d6d2a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1175153654b2924a9be3b5e867d4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f6e7e0752b590579903b308758f74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e43d6beb3f292e23a058f2e48f4a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227465f6a9059eba196b359c18d7366d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8793b0dce06589f89e8498d3de037598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8271eb3b11b956f25b1f2ec7fd2157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bbf0f70936a156cf7d58859189fbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0001a0ebe6eab1b2add6dd4cbf25793601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272316598f2bd92a3a0ac18480262a8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d57e9fae44b212e3e16ab6d15e93b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2845646ed99aeb0a9e9f26cf81d424b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689526f0cab80757155c2890d91055605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951a0498f73716c78e84e7c4a3573c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a39d764594d967d0b1f48d51fdfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7137191be62eda8077947bfde40c35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434e86c335a4397001d39557e0091f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7f6eece8d80ee3f4e9c9b029742e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c7b6bf70daefa25a338853903e5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5545eea570dbe28fdc792467933882612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df16c67adfd400ce2166a9cc8061385613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec6c96e8dbdc17f73adacfc0a492f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e43dc70d2034d256afc8f67bb8f847615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac744afcb4943565131c301dde1bd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd70581722dadb2e75c69cdc30c50d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05ff2086bd9ef0e533f8a62fa5751618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e9e0dc5bbe6de3a8c6aa39eb5535619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5d3d1e44038fda1becad19c0a242620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a83617dd2b4dc67d90d9564b786bfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc434cfa13c9de4223f37279ff17fde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796bd02f70938845b57d762d25e457b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b81425fe0d788b069a64a4030692624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9f37740c09d67c0e63352a9df5a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94f2c9a2d443626520081bdad9b2dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0de15b5ba97b74abcea7573b86ebc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423301e7d88509b3d0ae43440bc0ea1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744b443817f14453e77f21b3fde979c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b063abcfca9e22bf84c3858ae540ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a016ff9b2ee4552d8cf793b9029b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a028d63f5ccf78ee8725b8b8c4b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb9e54a4a47f189ca7a9eaec08972633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75165a92d3c41c0d9b498094a41c80a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d14385840cbfab645e37aa4f693d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887ffb876cac11a926e39bbe74e1e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25026e306b86fe65b005d330b3cc6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20442f97b67008b9332d15cd07ccd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149433e5399bd2f2dce505abcef5f149639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544a1187575d08dab364652e3a72dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077efb4ad94dec2a20902b2fc4f43510641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee5471d00add1d6bf577010c60652642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0247997a0f9b80f1970350e7eae2228643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e837c7f780ad6302dd052414782e537644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31727419aef3b91b27ef89f93a0dd847645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53cd0ddcca41774944cc4e1addd6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca2e7f02877175ed7ee7c65d99abf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e288e42b78af778ff12c3de8059d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed177a35ac994dc1880ab271d1f728d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c510ddbd864d10a89835bbdaec823e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4ce50c85ebe64fe5b40a3ffaf767651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0e388b8779bce7fec989e9a91d2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055861a4b0ecbdc9e78c02d4d4fb2bb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b528066739c08bc6fbb582a2939ad6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ac4263113d5782bf769a2526f85e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16162ab1541238c4756b6db5712d47d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f4e57ba1c1d95212e784708a0b46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6818948355b0be48919d5ce339f14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342d413d3df241f62389b8f07cd5098659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b52063879dd3945a519dcdfb72057660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567d45990c7b3286a6e09be2a191eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dd52c65578dfd91530b69e1310c94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020e840e9ee0f707632d86707bcabad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf54c81ce426a0dcdbfcde083c3bf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ce237cce3e24bc241b6a19d92b049665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886816365ace4783e18c523eaad552666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b96f7d48bf84d562b8b20c48ffded667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccaea303557d1c61237cb655c14d71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193832a8ce8e0428f671ae045cc46649669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e0a371fd1a739d293fa61bd693256670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14d358f33ad0df5003f4ff550e385671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd22d2a0fcf37f8cc24eeb808a02076672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbb57e4b9c589addd9ad97339e2188673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c17365608291ff78d9362b6764ac97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017361d2b293c89f4b4d2cf16f64d968675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b7a52fa26023f5e4457729881960676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233651c9337f0ed6a3fb4ee9be4c68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c33b233451510a66d258e668c9d51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70889249210617047d0c17e1e83938679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc2c89e70a78436c308e3fbf41310680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b8209a28c3020235d33438d0ce921681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb2c3eb98b631fb350e8da5949e508682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b4be1c2ca4e54419af53e8c94692683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd35a64f2ac18cc3f279d9839ae45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25621784b4e944a0dd9c467dd72bd046685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d11fed4ba5a3b8424e4ba5ea2f58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e0f6c01feadef8590ac5c3bae30e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd43d053a7caad223fa15e2f88b3a60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14fe5c80d379eef163703d8030c36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84a14f4e1189583a3740a6c611294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c53bc869fa9c7771985ca809b32e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399ecefc1ece31cebb108668fd1342f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dc0d80e966df1a323daf0bc027e99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285054ae104ee7141d76e423605a44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4262baf8d73f9dc2d036221a5f60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bdbefb382f82702e7bec4f3b3ed98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcee65f8b9e6f4b0d342565f01c274697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c8f00d7739a12f34816bcbc9e608698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7467c78589baf98407cd46b3280c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ebbc6b72a59d13edbfbdcdf379593700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292393a7161ea660a14a31312ff6d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea00c41f9356b759e6da85b9031547f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7c17fdc4e16efd389d46f43b0c4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b24b5c1b95f185d31c8ba10d17095704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230314ac10d6d1e87e74ca027afac4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333814e3b21c254c4d9bba48fe43232706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5dc8e3a2b35a7c0942884e9b4b73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791699c3bded82cc9ace3bdc3ac8b57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc968a7cb08eb97184f85848fc1adc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b703d9982555ac055a3fa11a8b5ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dcb089b95c22b98b64133374326b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098dd158e6eb2b799f305cf054ac2b8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d769df20b98bf80d539ab1779f96b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb648cb4be44b0e32d14ca2ed13f74fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea1b4b6d896c9049de7b8c20a846b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b793078548e43bf49d8bd9e8f483054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75495fbc7a208520b91416ea3a82da05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df41670be57a4a2269ecdd9faf5c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68a6b35c629f69aeaf67aa931f2967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03914feb124de79107fd90abb9a2868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c233d20f5c9593637a0007dd52a0e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124645f6c84d0148ba657c329ddff9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bdbb137bead4beaaddaac79f2deca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dc0ea89b662f2399abd7b949cfed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f778a33a16b9f5a9d682f0ecf1817f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cd9963f773e47d4ec778b833939d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5d06d16753bdcd3411e1ce13ea8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283227b27129e02241cc31ed7b6679716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438d6839ad2e601f0f8f6212bce848e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321941a87bc9a768fe615bf85b53c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f008f90009cd557ec60e8202beac76719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fb8c4337721aa7c3d1bc8edff6c3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9655dab401278b686d4d995bd4f759421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3a61713a2527306fcc4c086d6cdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69699c411708e05c42ded71f58cc56b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f5e06ca89b30aa812bf4e908b59c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6233b0a6e12b8769ebd61dd3b39025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c92e474fe5bd82738bb0902ce6795026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f00476ee517af882c8ff991ca786d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df34366f7bb465f701a86071f090d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c17ba65c29814ecfc1df6092bf1b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc93317ea813ce29b46c67afe1a0d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d29bc987605f03e22073fc210955031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cbcbbd26be79820fb80ad5801e25432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6056edc7194e0fe769ea3891afe8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd4ef7e1634e6c3623e368fa9e834034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a31210dd2b13e0634f1110b46d75535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44070aea490d2136531316c8e36dccce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60d13793533b4745bdb732cd85dee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a37ee20560188112e8e4a3112458d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7458e8cf0bc1f659d84ac203ee92fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ecc24e63a54080791509a8d9f9a5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de5cb0687413e0b026ffc547f532441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddfcdf1bfb87a22641f52a69eb425042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9bfa650a80f9a7d391f6fd16a3bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e79afe804bc7f8af327b1a8b5d58844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbbd8cc82e30be1eaa06fc809e236545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aec61d46a4ccf5a0fd44971dc380a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21baa4f0877f7c852c4df076128862047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5915140bed76f07aab27a57a3026ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de667e582bf0e35d4d80fa207bb9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4298680a6e2eaeb0043934693f967250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cd36de9a44a3af6e2ed067bbb3b8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f12b226b6b31769692f8d189360af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77557b22a7f9908fa4732227460715b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c6738666f2d6242b9a99426f4d87254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906d22c2718a91bc3bb54e243150d6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95954d6bf49495ab77dff0299ea4977f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8214606bd4f62ed63e07cb644d08cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea22381a1bc8f0f29fb7f75379b9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7fa3dd79562cdffecce4d9107ac259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e910b6e2621753c9c6f7b7fef849da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca7e5ccb5fd5876423ccd324ded66661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae15afa30744ed7dc490c381fb9848862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b7fc53419ef187d409486a70210b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be464904d4e701aba0990bc5e53205e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b62c2522aa8d9ccc34835faa0a535565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef34e46aec243eca1ded8284ad969c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb7fb6f22f6324bb5d2e3ec5c2093a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae52007489f81f59b7d12c324c8e8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9018abe02db2b6961c59cc7eea17e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b62d30e19d222c7e3735a6a017dddd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25a219b0eb96dab8f856c02a3fa2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b5fcbcf18eab32887d2c325ec42072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d99dfc796c4213c093e2010ff32673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c386e5255313056674e1df2c9fe98e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87eda80758369e9106dc37f31b61575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683a08ac5232fc3ea01deacb8fed5fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a643aba5aa13c2932fcc5e550bef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1da6a25996a8ae5f08cdbf30a1de378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c0722573d4179736613a5762f4b3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a56a0f2147a8d5df70329c2c5dba980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dda48e6d125f620c6b9e6102a4d8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8a9b419c54bfedc58f592ba0c0bdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46223e705ecb9d8caf15453dd221819a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066a80b527e53a5d293beb37c346ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb22281682e7ee89735f3585f4bb2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf77ff41c66491167dc7e36c99478086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2b389234a6ea5995b515d016172ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf103b738c1f6441340bc20489c9ebb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac6761cca1151c4e3a8fa9b39aa9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65c6442ad53cd985c4a3a1445b0ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec5abc4d7c40c21f4ccf5c152f4ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a8d2f8295934c7e542be33c2104d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f24e7c2864193e0d05d830a9510693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb73e6cb659371a3b19b34191f52bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3bb851bdb11ff0b4a3e25d9ae7bbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f1d6348ccafe3b1b2effd73a8942196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e9dfce3f800614e564be7994833297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa16d48ddbd9ebdbd34d49b7e86c9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510e556d48fb7281dc26e646763d85e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2a6e45c23da8b5491b9a4985cb8f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c132a345f03273dd2108775fafdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1383d4e07ede6b3a2c5207b924addce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7480013a8c6659b05eeffc9eb6e80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0735b051cada531da9fe121d80d03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a35cade425a7d008d22b1a3ded173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8adfa62009033415dc84a77afb97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607360e8926243f25bcb1604d9b311b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e60928cfa56e9c4f4beca9494303aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f8c16c305fc462e3c694915185064109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86682f10825a453fa11018b840a074e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09403ba5509e8c3862d2976fb4fea08d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709af059241f2306090e09ee3ca5c1f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85214e08e1a77d9a5c7d4b64e2772113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd7b6c36e5bbc5a04b8120e627caa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3b510145b5946428955c38f7bd89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcefa9ae01f6b472b650ccae861dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe92e9f5b38075f7edc5349ddc3a3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b2108e1d3871907d9c8421a06d690118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114cd917156aba15f45ff6f63a970c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28629bb80dcc7eb789a4c7dc2a72d9ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11620c088fd56dc84c73fc852e107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa7a7a7476d5b4120918e7f4939147122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3cd1f98419eeeebf2d5d57cb421f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d42346af80b04db5041ebd1807463124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d711c4eb509dc695c46de7800dfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a75dfea4781912a5648d641265ebb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f33d68d1b1387659ae0c9d513f22a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3510b8769f994f96e00c3d535dbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0612ba38c078d26a1c20af0832a9e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e920727187f281e868bfa000b9e7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962f4a824413e53e06d3d87f59be4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f942beaebedb3cf53acaa0a504e53a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e988096ea11a0f4ac1e28c1900fe8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb94aab176a07255b10cf3a38bd353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec63264b1078df7a56fd74a1dfb1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4fec2ae9522c0cc6e6fe6e112226d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019af60fff0c3886e3c7787273ba7084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d909ca30954eb16520a9d7fd6270138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793fbfb12f0a4138fc133a46cb3af35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570c470fb54b26babdae450c01f3c8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec245c83321319097acad1620a735305141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6a6cb0c802d51a3e052d54f963ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd1e96df25f1f85d2144c72fa13f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc2a53702f9ff6be109c4625f8869144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34fa23666b054bfb5adbe8582edfe8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112f061909bf6d061d2a91e0f3b3cfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a346dbe7046f78b2046d2c402de802147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1f4b9bc7692d509093a8ec8ef08d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb94274c9e9c704e6dea9dfb157fbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d82495944e603b4ea2e3751e7494150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35d0c9a5796b3322b56e1babe6b4f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e22e26115e757420602141fdde142152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a706897288d75ad9b74ee9b77bba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ecdf1df4b8a7984603988e6773c7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abdd4823ac4132bc6f5a7ca6061b3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31514376d5288a29e29b33e956719156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9730c5915f710817aa256083e2c2ebc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d15f3aff2e1ce19b1cd903b6de9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a241cd13da2777eb11ec572d34ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa97bd34a6b724da47ecb3540c2653b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c5222e024aa9381a0eb1c0eaab467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4630a2424ea8018c5669b2d6121ff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61362f18f7ab6ee956265461dcbc406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f5c87916559ec1c54d5348b155a28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856049164b5dea80ade848d0ade7ef61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69254335ec598cae26fca3b8029f4243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2431cd565d4d525458194171bd7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa23d8b20e11b95eb480ea5bddd55b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ba6a457068dc1055d6d4a117336ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aabb5f411a1cf01269ad9f1141ea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98199cd4bedb23c65d9a82ab3cfde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c94b33487eba87b96c90cec50b39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfaf7228e9eb73e9c68ae2e63fa934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376c6d83392e52de1345e492a180cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c4955fbdf74184cf654af8a0cef41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d34d0c0b6cc5c4b0ad428c3394c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de89e606279b140b0197f947ffbc92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b068d910d424d84795536a606bcc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b131bf97e4ff59fad0ebd2f784edb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70823dacb8ff4caf71e2c1723c4f94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fdc9e1a79386367f5f88782207e4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b9fc2d9b98080a16db99fb0a5aabf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b01f3369a4b7e1289facfe96d906fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143799f16ef295f7f0ed5423f5b5a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549db16bbe754c81270d6bad70b8a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50d9ccc1a0a10596b2cd825d791bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d80b80097a18263e999228517e1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630d800b66a410e8b7bcd6d335b2bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557a53c92df0786600381f013bf58e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea92a64f64dbd0bd46c93d4c69c7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c999ff9cd8ad5ccb5900e6b54f826191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174262430a8da4291b0891f43660f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c5c4c87034f3f7d29b4b425f7bbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923aeef0d2f3ffbb1ffd47485a6d023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0493d35b979b5c650d433bce9499056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4f9531122e9f2cfcd71944cbd1e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3420b9b3fa0a0b2f52142dbb63d4ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d51bd7c351ef3b5d0fd3ef2dd8ffa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c34b2646f44df015603638e07cf7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829626af871763285a7ad00595f7df1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1e8a2863fb7d80bb8aa10655e55c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c8672b09078b3f0c41c5679a5d11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c5c319476fbcbb0f848fafbb2c8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761597da62e833dc9c63bb111d2abd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ccaa011be0655679d2eecc96241bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc777d20a7d0fdf3a4d25ec34cbc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3781d3dc22e34e22e4d225401c119a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caded62532df2c2220c45d5cc31207208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b9555f261d4b356d84c607cdf2db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9991cb3cb4236437f5e321fd3ecb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651611faf949fe6ffd8e417d682a880211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87b60ade31a6b88a7d70fda8eea0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992534f42e73c37331b09d515a87431213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2faff7ad5872b4c9bd7c8306c1516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8aba84a28697e47d612e03348bac1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd99d184598c2d7fe1486840220000a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255864967a4771fe455f2e2b9317f35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d9e65e5bc96d5892b9c026db508bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6783d3e70e7f2f23649fa8641961dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e290fe96cfafe8a133ae0639f825b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be5cdd04752fde177e500be7a3b85f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4902594a91ee76d183e7e849c8b48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0b80771cec133e15767d89b0f5b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8643c184461a15581eac258301f830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b875eb04851f5c90643f7f19f791d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28ae575f7d6aabbbc244f8f1c999b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922034ad64b0d6de1dd8a0fbb905bcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515672d4e93609ce5997c9e31473c0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a76baf9cf66a6b5c635cc84de831ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9d73870d83f87a1868512608d919230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c457f8d331065b4695bff4bd377c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58620b3cd435b7d77f0c22ae291a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1d6b53c0ef9d3221c33d3f27b2b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b7b055b4387a21829171a5a8e161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149b7ba5f47fa05b400ac8cc85a32a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefcab8b2c42a1a84dcdd3ca8e7bc7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ac7e7dc856042349ff6411b9f895237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7e1f703d24b901102f53690f579d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77ce525e90c25fd24a45d8da779905239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95944fa95a0ad11085bedf8a734cfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b172e9e346adc85c7f450aef655b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50396e9d1b97a404281165a616349491242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5f14674d526faf32876c4e2fb3a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e57b96158daa074b46fb0a2cca7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670166421375b1ce36c4244e29e0ca7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c67e9f807a8d12de75f063574c9169246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e4ced5013fe780d6992f085c5c4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde9c84b2aaec9a65009dfb9e8f393a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4961b1d21571aab723fc7821246e1b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b36dd9b4230d21f9ff07a71a11cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c1658c5e15f88697881e6546e110251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a84056e069ea4a0fc34d911d43aa2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907524535fcbf8a35d0a3fd5dabebcad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3391b38d9f11d6d9e53198376d3be0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fbffd28a535d6461f2705ff2effa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548621c136b37ad0f87631250d125e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63425a071cc2a7256ba633132267b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc8ef0d57a08846c296aff6037c115258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee713f5519bcd6e5deff007d8f8ae9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359926065f05125bab2c972239fc58b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfdb26784d25a27912a57a6d20cbf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69d99f64fcf4f83409ea7f651cd9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fc5dfa00ebd43751c3bad6eb5fbdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd0bcd7104a605fd0f22db2f67b9c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8389cddb39902907df1b2f31eec290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd090f3e64ef1c1b68c13374b9fea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed81be4a44c1c6a42bba7f9565442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d36decf76fb17805c0efa4c149a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b991a5e8579446a6526d35600e1de0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da5f57017a707397541f3e3a13eb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95b19eb106b0edc149393f084d536271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293591227b3b5837a9b39364d13ef92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35891996b8611e8ec126d8b92d9026bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f827343bf016d7c391afe05c463f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf2255b46774d172adf5d8291c6b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2324092604cf5470b94f5e23da0600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009295f828ef1d51e1d3e6fa43ba4e0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535060c50d911a78772512d21ba29dc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3012d9dee8218751ecf5681b6be0c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4fe488687fb05d44d05e25ddf7274280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a28b9358b707a835b51baf22af96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4c611fde700aa960bebf8fc8289f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86764d9546e01d19a8fb6aa4208074c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582b8c90cdd3fec1d913ce7f12f309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30070ce159560067fb82b8f30db4c677285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca094ccfc2d16a27f265522c46eab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7327487972f781d02d348671c9dc89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b54f449efe9cdc30abb21010f2ff1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bbb8395b9c3725b3786028b49432289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0075c0957cad8dae5acc1b5dfb6bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc915f7b1bb1cfc73f6b880caace7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0471433d3ea2ccf1f0dab5bc5b4bb53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db4fd2e085ec40d8857310fa648fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925bdd88695b58a7617fba4aa37a68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebc9fd5eeb117ca9269b1cd24be3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630357656e2f70f7098e5940579e0ba4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49202d2e15bd118e0529f30e24a81d69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f07028106836e98a514c1deee4c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b78eda8e68d7c1adc10140e3d7e54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13117d5104d114589af1de5767a46564300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7d28b798666e62a6c9dcbe907647301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac71281ce1a8e6817740ad14c1fe66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fda92e3e57772aa3476d0d9a778ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1cbbbf0b0f508e61d20ecf3e9f2de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9c31271b7c68eaeb2d96c99fd836305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b17df270b4ff3d9979a533af034ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e80a2a64411abc8ca9af23343e37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3468158f57c54c8c3cb71fd68888c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368459f9908ae2e9fbd34af35f2896b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82559ae963918b8fc54cc7dba9063bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e043eec917eda8d447f15da87019fed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d36199f61b6969c240b587696db4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1714a49430bfd197208e6d266316c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71143adc06bf1f5cf686367089f0c18a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092b185f213563f254c971435502a02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976714ef2cc8206ecb22c6cab4372e52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423baa8ac1778d54b4e1eacf015d5ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea464125b06d12da422e374bb9c3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbc57f7fba968bedd8e8b211ae868319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e2c335c875aaf193e589e988e36d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189008359054ca08ce4e766d2ea7d0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d0dfdf645dc04a4401e58de37349322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617f4228c340e125d643da9afc809d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86493f51bb1d21f8fd93b2319f4e9e2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe2c974320b7e01d5df44df11188b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803fb8136fd0bb13e20e5d8879b502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb0d044429bdf9907fba797abf907327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8865001f24e7bd4527d70cadb4d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4ea8db97fab9c0b8387724ba97a8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f021b6aae9ee3ac4856c96d6729599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852819dd91c8e5ad846fb4b91997e674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2106d06137a4c7f7191d6af5bb8f45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1345dc2d9bc51ac993293fd976000d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2148bb06e375a1bffa131e844933d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c941f9c3ee20f741197558172f0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f126dbd13d7f54ecf49d1296fa29ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4be507a3aca92ca63ca4d6346f68c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2d85bc5739a3b56ff30885906df7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc87b4a543430a3aba3a05d8c5500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989fb8e9f3f0420577fb38e59ddd062340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063296116a2ee82c85a8b21b902ef877341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef803e970b319764f8b2fbd748070342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f954e99356c60a291367ebfe340fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d417f6f30b60c12eb9625eda228cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976bf3773e01ba63d472d3182bfdb71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a38d92be5bf01d1e6ff01ce7d5fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786fb77035e84b08a342edc708307b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0546ac6f76efad3a0e9de9d485d9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cee532300a6052046758266aee821349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398f8e2632a2e1cb1db3f81e8881c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e3f5d7871f8cefe8c9889f539ae60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1447e807162f0f7ba39249dca71736352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cd13ef48e7fc402b0e1f197b6adcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a3d2966f6a7b68a92411d345ed2ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b97a5ce9203a817e9664e58a145d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea8c45f07d12c5cb3e4ba83bda6512356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2f570caad6cc8b2275c9c381dba0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ba6af1544dd02dbf27730c5aa0a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9ba42a32a4de32e849ecac9e59765359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96eddb026a81bbf6a73231beeaf406360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418ad5b09e13322f21c157ce3da6095361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd919bd333fc229064523425c2634362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a957d9d8a0466c3d535704fff16e73e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acdb53f95d07547eb8d464443d3255364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff66e811774aa433530105f9b594be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b2ee49b25b8d8f9ad4c15248a412366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659cc187e2bcb57dcfb9db570f4a4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b015ccf2df04bc6dcf08f85878c278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14520c624f06601832f4711a88d66e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc6464d1e03b79fe77a14e18aab33c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d329f5d11c08f86ebdc16a33f401c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced92e643346c76456af119589489e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37898b1742f0baf9e6e24da84271db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb8e8bc5d4c50511557390eb7930b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424006770ad49cece2f86c7b146fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d607541f5f0ec4eb48d2b4bcaf1f4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c30d21a6a8105bc49782fcb40f48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80875f7e150f64b9104d0aaeddae2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48acf262272d6fa8f018fac54e826379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cce84536f53f9be6675af43410838380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d92eaf6d62b5d3fd2682b192bf621381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60287f88bca0a4b8993ae2484fb4298382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cef054477c8470f795a9074960399383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a04ff62fc1effff66cb45ea24660a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a458e3b2aa2bdde0ca0fe1f78196ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784508565fc32e4f11b0ae8de416553386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e2352bb07db496aa9ceea12a50217387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f77eb0792a8a348c7f67e1c87966e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050fefca8a3ffc2d77441590a77751389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800edf0e00ce3b72993fc4ac5886d7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42814a9154edf7fa1d183f25c4136810391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7910502d789a31db5ee316225eef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86b199d064eea589b077eb864bc21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41b432cab865280f7a2615aa447ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dea0ef1ea06e024c2cc681fc184ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cecd91f3548f82a820a80d39ad6033396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b81863d8f410f5372b77e2a4af26a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93990a24485117cad27063e1b6f455f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b20b926e4386406e58faef2eb49fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3e9cc59f1f2678b363ab322c6b60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975eaa1856fbd502c47b2990fc576d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03675360af814666d303a93996d5ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1184343d987bbff9ac72c368a55fc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb46b7f89634aa170c0db8b0b8ff01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea9c06880c7b264f1f0a39feafddd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c1f38c05ca6bb9ee794f727a79c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c844f1b9da993a436aff79a377603407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2befe557aca2896c8033f16279953408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835111580e66795e775c234a1462560409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f588cd67102f3e602c234f5e5fc21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c4147e0dd99a8dbfd5a33569d7f51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba658e0e312ab9084880f73d2d6437dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc241fd382945d359376656f29add0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc864c99b1444c53a8bd4d3b83a0e1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77b93630e897c71b6417c9493662b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd6cea9f0c70ae5ad80eedfe3102c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d23d9c9dde1306d04992e84ea05e68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c14bebb92afbf1178df027c52d5dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648200f42be6763ea05526d397364d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262bfb24adbb17c9ac4a1ef6d2c95c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a14eb93662d125b1159f25be1138421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884397246cdaea5ebbdb2f6a3a63f7af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d058cc4ad1f0b2b130e646ba1d4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf7f0c225b3fbd8db087a51775abe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f359c288d9e6fbccc6bf3eec6949ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a938ba1b079e17886c8ee960a1f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822367c8799930bbee92f9dc66a8ffe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f21cd17efaa899f9db406caf8ca9b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681642abc1ed64aecd5e98f1dcafcfe2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6c8615b45449fbad15dcc96db9ca9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd03cc0b1fce56bb2bc02deeb03f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89256cd83e438d65b52aeb26cb2041a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d47e176e370fc8d670719e57f9a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a82a71e7c8f0625aacd54ed83ee88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c61bbb0458413a06c1305fb8bd771435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8481afe69f59987a6fa56a4d27a607436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d347f287f89ac69178d1ec86bcf3af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac608f2feffe31cbc059c1582ffa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ed803430f0f56d665cf871f63e882439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe51ab892f6a49928b410f69c6c346440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fe33dd87ed623f364e43c7a15492c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c30a05d87f14c1ee2662b0a727bb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239da692d3c408d31a12f49575252e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c4012b7b237ec72cdd0c0c4f75bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee34362a39965e9c78e994689fc1c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee489294682fdba800f35818089bcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc319d71dbfc7ef0f4b66138d104a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d398ebf7264fb260d027b65b827156448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a315bef39bfb362182a18882c5a860d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7684c6e96ce6b6da8db4d23d23b6ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685d21c458feb0c3f4018491973ce40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f76627c5d6c61180d0d596be36abb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e960651674b567a2dcba81413a23e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980881c9a37765c9cc612c81dde6b80f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201d17a4f20c30f14397076e051319455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5beb50e768190a6c8a9ee7894ee4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a99f8a088a74149d736a01d7f17657457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928d0b2fc07e5cce79b08485b06034458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7fc593f645d0949fc78c11eb6dd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa1c97655e3ac00f31cb4680ebee4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7058e903bf4da8f56d8d93462d0422461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0268c85f78a0d554fe5eb56e890a767462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4ce18c069e130cd538c7234b6e5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776204d11cde0855c6fa0d6eaa00c78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b138ffcd3b1f5984c0994d8c8705109465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba694f04cf7464d254adf5e5c3874279466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a46ed1c6ab0bfc4c6bde00595bbe9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a17c37bca92525d0ea6101d3c466a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe07fd66fa0878c81963550d9205a50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80deb2197d3b27d29aa4dd894d423470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc1c0b355d918b0be7438ac26ca76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb04a72367b7d84659e1a47192646ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff5ecac2d5159ef9e3ff7484dd5300473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831574a113a2af38b9b085b526fdbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac083a2426f033b9079a85b32b4f15fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2e759faa167671015330d17c20bf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6658598a3cfc33c6573b8f37c1a02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd8c3edee82ebcca18a71e9025e27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01819fac961e869f1a71199997473f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610addabe91b270e32fc94d0821560b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8703659a5a8b6bec54ee3c40814fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b91656549a328ecc2086944794f5c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279f61bcb581775f0adc33dad324a86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2073c3e2d9079c8bbfcaa43c6112b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d30b06a7266a44e7364b6bc764f99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfeedc2b96eb28234face148e51e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb008e5e36350b15ad2a8cf566ecd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced56387616b6e7ef6cb2fb0f21ce56a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9cf2c197df355c413d02924755772489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c46c9286848809ca59b60bccaadb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913d09bdc984bfb317f3efac53e472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544b05247c4c4f125e925c4549862f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6b5a49417fdbc8f52503c490642a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108bf9f6c7f3c0833e55c7865e55be2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd79db0e916d4c24ede948f50c7f720495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed10f2ed695a8b716aec4c46e1902496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcbfc9e06b20a8da3180ef4c7df692497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7e40b8c730aac96c0525fb07dde3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3bc9f80053542334f60381e4690be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd81bc4d64e652766dc3d506a794b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558f14ab60df0e986f4b73e3b473e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c9de44e79526bb172ef90f060641c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c00cff7b7f5f7cb99019d5c2dcf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e01d3c6fb098947d4afe7209343d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb628d394b2a0b95fc7d6c810b3eb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba41b052f0dc905bc88abe9e2c7243506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40474b7fb7d33ab9322dfa73be1232f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19686adc521e8d423661416f0e63c8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f637bf968fa5304464763bc77ad4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2d30b0a669f66c9b85a8353c24b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359041080c9cf3d769a28aa31b089ffd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572bd1ecdcbe224936d5607427ba34a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366787e3354e1b7ba5a73aab76282f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d851e46c99aba4a2b305cfe428f42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047092b6397952f4cbc9d69c590e89b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e91049e53790c0474d18a9c7158070516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5cbbb6678c0b551efae56111fde8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367864c89277f2c4fb4fb681d35cd0a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562ee75faeef8037bbab9c6c605eb52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8284614d5d4c37da73c00acd53a6e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3921481441ac35e1d53717f2b2e462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba2671223937f537dbed8f59784ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c394d8c78e3c6b3acee86ede2f48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b053316ddbd1fb6bf8ae8d455ca66c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1c2d99f7df995b02cf1041fbd43f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327501b58a60c97d20916293d1e6f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd003ee32a194071fc0d98dd8506da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0e3c85c98393a1dda9dcf6b00e638528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30804db381c6e1d8d60ad71e46beb3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1b0756204c9c066f4fdc57954dc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191b4f044f24b987b5d048a077845a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b3deee95ce5c9b5e787cdcd92017532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0291d57880ed0b4a693d00965f275533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79ce074e89b3e4a052ad84d42ef97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6b499c9b16dd7361281145067072535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382185852401553e80941a1444c7fda7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12c615e1a3bfd1c0b2a06eff01642537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab76097854905deb6bf1461f5545867538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d0a866af13953adb1d9fa6cbbecf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c749d54ff232ed7e1ad10026df57c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee55f8ff6adcb05d913bc0702a0734541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030015036b606a0fb62a08dfcf0d6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238df79ec5ee2fec760acbeee4c5ee3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c0307c6f4eebcf92f8f4a7821956544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0493202b09dc6e77045190321bfd25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606123030726f82f659106ddcce9533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e181b84790a470ca493ffa3df6dc99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b208ef66afa73ec7d102fa86c9a70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61432b79d3c1f3008eb46f2b5778f097549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b43781c7f0c76b987d147fec7d324550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4f019f340048b668735ba231d26a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e756d1d49dd3a92cb83d24d6f1c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901c0d1365c1bc740e62d2bc1288ee9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bede8f7d981797d839367e9eb8791554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d9b8f537e68f56df069106c78a40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953160b8c4f5fff18206b98a39e8441556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3dcf57cb40504bc0152b553e4cdba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735d6500ba818725879af7b044e5ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db177d0a39c043f77b5bc1f452d3269f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727ee23f57430d424ba12acb0067406560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a41eebe8879c1cb913d92f7b0188c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a64a361316972f30eb5d91e4924120562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7375e74569c4b2d0099330f2ba8c02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c5ca1feda4fc0f55219cbd9c5082e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f402e820ffa3f60dba01d853e522708565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552b317694386deb207ca49ee9b765566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd239941c51b1d3331604768845e5f19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248d3253e690d78f81fb96065d6719568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b59775538d096ddfc4e359919e45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa780a2548eb8e3ca4724df3495cb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0df865174ad556f0f597f2dc55fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f131c519476d66d36c92026b2547572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0bf7ca0c29de4476258af6fcf39df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163972c039fd1664889dd4132b634d85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4d25b3c9bd724017eec4591741e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269378ad851bf5bee30cabb252b6fcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1193e17a9208d87fbbbfad6b1426d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca79e0b6f498611786f29693bdd434578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c54855af3e5f309d986b35d43437579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58054ab28e83df83f16e8f99880133580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a9eb78caf52618a344986cba1d5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600579265bd6e49434a7443f7a5f87b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7555d6da4aa5cba307688dc4bb1c7ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c16da160ad24275361abb6c8f5e76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d59313ab794c69a893f0b79426c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746ddfefcb914dad7c7da28793ef389586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620280e567b96766363c5c6be8b88d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51bbdd5b0346b6928428508d3f55e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8866c369dbfd637a5acb0742907a59f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df46e19cef685b765d32ccecb622de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819c09ea59fc83ce925e7ec249789b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83979ab28b856b7ee0759fb50627a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1260652d678162df79a3e0bb464d578593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed7f7b2bef465b1d7f98f362079db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ea2ead91f34dd0074d8638b8a917595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e3b105e743eb27afd84dbd06d3ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf2d18d8da8535b50b8da64147659597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287bd3045acd1ab41c5138df5e3aa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab5eae82416747ac80154b1edaca8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f43272611555735502b798b039184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36442e5f0af049f516aee488a72147e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff781e064cec166ad1469393646355ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad73054beb2b4c07275521221dfea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4201685555a540775baa811d4d9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199673c2d964f05b94e70702ca2b6b32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42104f6d62363c7a08524f88a21481b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a4c7e7bee9eef0c8658e75e0e1763607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4d485a7827e5fa1df124e74c6352d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5b2f6e02fc44176942beaab1c5338609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d7360dddc1dfc7d64e185e625f67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822cfef4aef0b9d1f25c0918d450271611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433048678a32ea0cebe0b2ad474e407612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd659859210da6a7bad463ece40c3ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54cdb9c3090c3178bc6e8818efef40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231659d7a31af4c3c60496d49e0c56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8afdbf1e2e2584ca4927e0e2ab91e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee60e3dcbdb92393f54a341accdafc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e0231e337cd9dc4de1e14eaf5250618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bfe3410efa2f1b8b0861b69c750d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1f17f669ee3d7d41f5ebb48ce29a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c42ec87d1d3e828cc99691f3e3ed6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ff8af903ab1c028e506679a94f9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306096524f55c37ba5b828c9f96110623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a69a7aee5825b09d755636e37626624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d81ef0ec3c9c1b2a5c371b8a0ae99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd38bda75eb9001d410b30f101a2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d95c82b12e4c36c370f41caac8e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37cf17cee9631df9aec84f25cfcf30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9348df51994889e2d3386b44d08252629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270df317fbb8d78c478fe1dbf250bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c8740dc4130ad53fdb259b092dfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941dd6f9e43afbb3a750cb026efda59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9cd307fd28e8b41950f0baa596acd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38c046fe4e212c0e04256355259d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea901a02a849810a20d818d8e820039635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d909f586a3420f0b9c77f682c0fc5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1f42ff594da8d8eb25f79bc0a2b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884709d872ac49c55b771d60265bb8ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ad242e38a0e9508c398200fcd608639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0cf18599282c9b739641e4f2f9f4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afb965bfc1048b6d2bdd153a23d8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ede6e826f767bf59181e08dd4d5d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a47b05006d1690834e9bbd443bef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a585a1a5975d8a7f2038c9b23a3ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c92c6d516a8d94be68faf23c12cea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb532bd284623fa9726c8c5aa8b856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5217a34f64d791a470fe6212a82f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09dd89c7665a847c286f05551b5e64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086c52c91578c17f4a0eb34f7e232d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf4381dc5e287112c00cf940a7e2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741d21b95823ae85f1f04c698b9632651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8c45281412c0034f2bb27aa6d32b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91abe39c79379a849280cf5ff4a167a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f118c97f962ae3d9f72adb6e6c7559654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbcfe77105ad872d15e422e3800fe8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a1657bb5fe6743e9bbeaec78706b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3357d2508e9b266c4c3c94ac87cfa1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d9ab7e11790fe7c03411a94bfeb06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6959f8c6054b8f35409be62c666a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0010a4f3bcc2c9c30edf41a9db15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ba527c85eebbeef5e13169832904661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fdd05a4756b5c223197c497efe170662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3321336897774f3a7710209f87a5cfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed57ba20dd445018e2086b9f0b994f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f952c11755ebc1b5b7e8c9a0cf4d18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f49bddcdbda1ee1d821eea51ad420666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af950e68eb011214ee75671ca561a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d96553360089c1272aa5ae322329d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d3c02003cccb490067754e47cc65d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3990d5b15aa1d352a881925629ad98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfc36ada91883e9164071b1720a98c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678f744dfca7e59228d28112a758939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd0b04fcc8342cf8438a0fbba230ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52048e85339e2f3e24ccf362427ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a1c803d392e6fca398a8ce0b332a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eef92aae3e25c2c0fb428551abe6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b404ddb3ed4994bd30b2eccc91919677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879883031572823599edb9e895188a9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08aab28571513362a0dd8d4e70d4ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569974b2120dc4ce4986b9d245fd591e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>