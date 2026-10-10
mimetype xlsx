--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f412f846ada0abbca2bac4248b05781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d139664d8cf14ef659850100233d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644180cb30eac7c4578a92de38c72e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f7515ebca4c9b1603dfb820675e1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690feeaec0a23effa449725a7a65fb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1328d998edaabf43a0470331e602e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8164fab1ea56cb541e6331ab77307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cfccdc9b0f72a598f9434376369d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900964fdaa6bf145efe5915f5cd989ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a035b8a224e86b1c71d96c829c5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a34adefb97a17359fc451114c9be5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9718477a630b932fa6cf28d534d1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9727ff71181ed7cef89af256bb7d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f95a4ebc5b1155f07af0b70ec3df914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2e68124d813aa8ce7862191f3fb2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb194698faf14161b1ba78f0f3bb2b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae523a46a3e5a3b266b3a62366bb4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854c65297a101c880fd80d537467ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55464eaaec216b2185d4db37496e0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e28028ecd19baabbf3a93ef6cb0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f3043cc693eff15e5c5d6dc20a8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f944f74ba986be1297d6de8ddda522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e797cad6e5fe3a8b3cdaf5e601f9b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31b0a7caa41a871902b9287ad9b3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef997629d10f308af4f747aa7511a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ec158bdbf75cf1d057499be98685a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46f277a9d5fc38b61ef65d887d3ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376b450cd6a5b30cc91146beddca5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316901affb688398cef129d86d2a03929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c4079d67cb4eb538ac29de3347e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986027d6a75e751d4d5a80fca964063131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37647e88602b7c00384f7362c2c40232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c557643c8aa99d952e32645f131198d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e225787c6cf547db2074fc8954c5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b907b17cb419ce118ef67aad6776435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a3091cd32bd7fd82059ee655ebc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1448eb7991cf1aedaa4f0e13b43537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977d687e0fa1a8fa4ab8cc7ce6693338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb967ed94fdc31b00b9b4e11f4dc5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08426bd510cf9c496b9e58923ca9a02a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a2de07fe81144a84df5709bf9c7af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3d86da319d83006f8778293ca23542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96787e8881bd837c1e26aa061b10343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbf63db431ccbb1002b22538b3863f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d8b35e3fa8a308d549157843fec0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50cf7313148e15bf1cee53cae1c1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85a08f98381b0af4cf342a714cefa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e770455129614846a9baa892315b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9fba1fd6fd19d479276eff6d696849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc0856bbdbd4e20b89dd9c39d88c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a768e09fb9d782af513736021ba3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec78235abe6590682872b92d40e7a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2048852e49542bd88779b69d14c83be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d78c5e4308e51af22f52e99d0486a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bcfd8db619b31a7aeec3b35ccbe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799db239ba6dbcc0e638d5d7fcf3ad056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002b17ccb6efb69783eb54f02c707b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616deee14631eb512e3744e3ff0e42a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ee1a97643feaaff1185a577f061e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76427665eb8631d66c2bf478ef23760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152408abc37361de118f607d453c6a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a888b44a9468560577cfa53b707f9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c96270ccb3b4c027323ee41a006afd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7424ef0b4142e9fa69b6c8550d253364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209c001733e1da65785592f6e4aa1f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e8f8060c5c447e5491e0da95dcbe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c6bc1f7df964f57113aef737d0c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef570b98f71da463c9ba63b1a6fdc59068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b95480c0d6b009228a63bc663826869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68317fafae148292092d5cad8f52ceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c215d46639352c694a93976a1335971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f8ca842f270327b17f8c1c79cd3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80d1c11362241d32dde1170a536b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f4e73e6e182e69fc438d416b99fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10218cf1db480eaff24aef301cd65875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48428ec989a42a3998ea1b7450612f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014729617a932f2e51c658b297df9d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b8ef127bfab587a7c1e7a9ddc85678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef9cb8728ecd3b47fffaf2a48bcdda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1035575083f00cb4b6f63fd08ea8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c3504497ea27925d0beef840896e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2696051e8f22c59a7e9940edcde9b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a8fb623a989d943e300549d7c334083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca545639d1c13ab29d7fffce3688b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3214e512fff599bfcc3095242c2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa3e2c27c6b8f078882d8c3ba76c9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9470109601c22a38b93a40c433f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d68fff9a979cba47072211caa0cf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802465eb186acadfbf5c67d0b7a32f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ab70dd48f99e9ed79eb6fa6b4e82090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ed08c7976bbc4111797cea0106fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344a8890f5e9753db21968e0021cbf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ba0a287df52971149f26c6357888c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a8c9cbb38a0c0707c7a04dff19f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa717a46dfb14126e9c3dbd2e9f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c51f07fd81d4e4cf1083e71c5c25d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b3e884069cb0976c4d4fd6bc700eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76968c55d5ba9dd19cc5672cd6acc0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b4f7f2b6198067c13543ef16b3e4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec55e9748472371d11074c0827fcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3a94c8ab082cc91c89408083c43b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2788611e37872348f05a421edbf8c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954b6df1fe2b59bf359ba1e9aa1a387103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb71ac2150cedc916c55736868aa19b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d39927c0bb604391c4f66a8f63b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffc8832b6ae19e27e3212543cbe3a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083db771c3b070480174250c4d86eeb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1262601b30880db84ece8562d1e65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c4bedc5ebb11001c594baee02afb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e49a15011290ad863aa758fe34b40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244e1cec8d8bdadba935df2175f2736111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f3d7f8e19b0bfad327c07b75ce41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31066a824c7d333bf31ce670b9c784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940222b51c817e8f15ac8582b6f9a26b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc732178661b0e94c8acb0efeec9b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69171068b1c2da4a178468d41883134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97346352e6d7ab5a0c9572a918acbd51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ea2bd43eca8922168286591f99cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91ca8fea1ace0f63790012b50d411c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d743c031036a0e22b6c81630f11a1f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e5c422e7fce63882d65f364f9dcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5116397d338b0be4e0f21d3d2d27a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebb34d8a800b79620e739deec7899a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b5290e329219c79413b597cdebecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965603a4e160aa7e5d3fba7392168c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a53efbd7d09d9d552642680096293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e663a877acebd808c256b67a036d473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74768eb0a4d188b6e6b03db8129d03d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50330dd048d5115cadf077fac8e426df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d8315367348603c2851e75eda0dc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6dec8af23465f95a4c5100a2fcc6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc5858121539467b722d0b6c59ee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e44bd7f1ca143552706ac02e3625133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c93d28c9a44e7d72ebc63a522757ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cca75774d6263afcfc778928ea3b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509563e4b5919787a6e06530ce83bb67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e68b9f0d2088572febee4d8a10ae1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa34e95b2c3782ecc19a56fa8ba50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516589c78b0d01d06f770583ecaacc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b090f4d85431a3bf4e306d452f5ad3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93918ebe43d9f010f7b3573fb702ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62947e31e5be71c101a43c3944c8fb59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43eabe5c0c8e3e1bfd7990791308c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500c18d7ff2f58366d2fdd07aadbaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63f6e13697c839bedfe2b84e3eb5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3fc57a65d94c749ead739f0426410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847616cf5d83bb537363b3b044bf54f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992253904579b2c33ef3b06c0b33d717148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cabfd5e63abe9670f53b92c65017f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a334255bc9bd4e4fbd659452868d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4ba0fedd60e0fbcc932a922339a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41875a49e841f1f944ebc2c985a966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280159a635a0cd2f3c496d21055014153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d62221a9257548f06c2c90bd78535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a301e7aad433613bb3885466f7ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89029f10a98cf314c34d967257cee5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc590c0e9f04820c3966659fe5485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bdffc52233388c3335ad4c8ced2e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e764da81c53009fb7d3df231bedb6be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b0dc646ca91e1948aae28bf4f39e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7afa4643339084eb0223f4e52e1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb718af378995ff21ba6b42e329c43dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be061739052f6944a19839d32bd18125163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf4ec795a7c84ffa439b69231b877164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36767ef10b00174032e51bea4d39989165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f8775cc53466b1b27e218cf68fcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2938f6b5aef16760c59b2eacf4e8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e2c56b3bdca51319cb7bd9b0ff55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2edf2b09678d723d5ff177c457cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062422d98543804c1515aeab6b992ca0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc20cd81f123a96c4a57ea309f88103171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4c6b6944ac9807ff42a068d7440e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f23ef746ed305b6e384bec255d9ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6641d8e1f013fdaa9d050eb2ddb13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82552be06ac1acb3d3b051f758b7ecd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfdc59d159a29f9b608a45f6127c50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9df8b4720c58e492a88c253c8060177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e122ae7f5e560c3ff81b64ce9f62f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a99b3899fb932fb5348204812614179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df86e94818d245be441a2e6bc5561180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b9e3e0813658fac523a6e289dfcb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bd843f2aa1d0156311c461d48aa10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a726f0a7e46b493cf066de3181a35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e995d1aad50ca50002318374c2db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb4a7156950d0706c29f41702bb1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b53f5175ff6c74854504351b01d83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ca7c3704a9debd509d1cd4eeb59b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be4a680a66002b8cc1f7499e98752f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1949d69ed1e9cfde05cfe4e8e472ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276be09f6a7903a86eb86ca85371590190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a45fbf7ef3adef91e35648137c9af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ab9e0f54ded0259cec26a2157078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb4b61cf56c5b22a365a94fa99d04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d6aba76c0b097aade5ebaf3006ca7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b148a7e3c01b9785682ea22584bcd11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5276eaeb943e452ed6156d600500671196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0cb4d09c1110b28449271181683b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19089e7dc0c8a59cdca5cb522ad8f58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a18286461785d5db6396a3a2771ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc361fb951a21d54eae5ea798c2d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e98886cf1bed2c2f124bbf413a6385201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0e390c8c3bdaf16c75a057233a3f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617495db604ba271b9fbf90873f9d2f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e752cdd9f9107aaba32f27330d20e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342a5a175a8dc0eedf6a28bddb7281205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380aa0426deab1e42e9f45baa594878206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b93abe7223d83949c7d6c64e4c9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da2598f4b7eb4e3f04e72f0e5fa77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d94387b7c4240840192383fb3fc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c542c7622fcc1389ff2a62c61918c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599334fd7d7b2106c196c8f00c45327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211cbecd6bc8d9ce05cec5cf436156212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350857fed6ed4f1a9ec0eea9eedb038b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5c2796cb294c15f43ceefaa63d025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6524b514c4d522580291a9b1157a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dcfc238ec1c0deb76b8cc5e52e935216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c280ba41cf98f3f84fceb2a02169fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf487de2fedab7d3498191f73308286218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120af019fc4b2b9b259faff9205cc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20847dbbf88f7dd46ff6c8ea065760220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558c4efcc58d9aff059ff643dcb72c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece26eacbed2e19c1c2ba49036e94b1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7030d298a411109e6e01bd6191083223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c6e92384e719a020ea210c540fafb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430ba19714c41519167df832bccc1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b816e9279a942cc590a37fa2de0ea6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da68adf8da847e1c76b3b32f7d95e9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7045a323c60bf414c9230b114ca810c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ae89e029d787460046963d3e572bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8bf5f8caffe821e69729bf45e95ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5784ffb60346899f5ad8ff63bd6eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0620f24438789a564770ba07e89292232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471351b6a56ad7dfcf2f22e0d32ea5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735e99e49b39b5a4c9b737f4d6f60fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4e44d9e1a5827a6113cec49e25eef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d7df2a6f47b723e99b1adb991d6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbec594b29e569b8eb1ae193ce7023e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116e9c1cf6ac90de7e68adb9a4b07e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0575acfd41b7aa1a30b5a5cf4dacb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb37165bf3691243be1a938a87909240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a52f4bda4cc33b61743a335cf579f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe12968228a4733c83654b69925941e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda6e499a832f9424418bcd6ce3b4c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b216c270716276bf963c22ba112584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f59245826d68526be6004e3d018f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb05ab172c69b6d3a14088e166e3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9646380364aac68d1ffe42b99bc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbc1a2930079d1365a8fe794205273248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41cfde997b89eb213b7f80c81dec5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e7be0ca0432ee96dee0b29a6c3659250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a49e7a0abd730cc6482802fe2c4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88163a00afa84e6b34d22390a9da18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555367fce95b9d1577109e7fda98135253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61edd9cbbe6b3da6758075dda66f09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e11f84773e3526a39da50304d039255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9061a91102457c74110841219deea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bf8c8d91b1a932907e29feedcd8cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3720af38debd94092de82b0e71d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8ac88d3d89bfd3162b4e872692df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f075bb5382b8254f13210d04d86463260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc473ae4526fb975d6b8ab39e944af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d290690d5aa3930e1eda64b129481d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e878ace9ea93f5691ded43274cd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b4c8209a0e2442671a52d635a8eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f318a8f9900cbefe96837b7891be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876afcea96a403145177c5e0533d76f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb015e1ea4b233c1e925b2accf15f51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b6de0caade9f348adde6bc303f6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936815438b57b505bbfd07e0e76609f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0d0aebce39d2dc02d1abb7890f3bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373610e4f8c1346212bbaf8f12c47cea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed59d1d47c04537fcdce26d34cc30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9820927b15a622e5230625ef8a155273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce0254e231b366d650fd8c523edd69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b458a062d8f759494ead145956746275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80f6d0fbd32eb576a2c06edb1c96f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754ebcd2a1fcfbe8d613dbd005303d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a1b743546ebffa0975008e16a6fd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec598d3b5cd5b48af4df2c72b4ed8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6ed613b7d046a8a12d8aa08768fae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95de4a4ace86c09725659055d5ec6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78766ff7f55a822a788fff06df5f40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd771960385a5671c97968745b9883d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8b25e448cf541e3ae66fe4fd5d89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f55ed45eb7c2d274ae03e90c5bdeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8084495ed362b19b10e150091a29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547169396505b77493df2ac81e28ddd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a71c4a0f0f774eb5f00a616d61ae2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7dfef4ce14253bbc6347ab3f9f362289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1851174adc434bffc68c6000835f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e43706862d37d907c978b9b8e3078291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0415c79b47641b1d8f51231a685017292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea7a78ddf0914c293f44235cc9627293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12759d45dde9b1dac9e761e5fbbed7df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896124cc634496a23613a5c4dff139295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45772030e75a7cfa5f5393be6e701e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a607b775821acc5cdf956f037cba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8411c44da875995c6bf4391c7a6503e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20328c3e15c1fb256af966818949a89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3180878af5a83622d66863efc9d3a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03febc37ea13a0ab5daf024661ed31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78d58abddc817bf64a74b1b019fa0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f46a4f9b6503ce2414eb7453517c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f13be13317d7873768e2c5712b8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc23f7b0cb22c158cdbf6447ba3ae1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981b417ff8831f9e9d56d553ac3d24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af66ca556e2f8d9481171b3beee34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac98694a993aab1261f3aafd4115121308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca8fa5d0d0440e3cff3ededb7b2ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9bbb094483309d8005bc0caf85a4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367bac963291a8f42ac0b8f02ce1e7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21eb08bbc8c555396e2041e9c2afc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379594b19cf1d3f1f06da906af98c33a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ee685301d5d4cb659f3dd1b718ccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7078f3c2f0bd6861bd7e7267af70634315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aea9a3d5be6824a589fbbf44b50abd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b6be1660d0db3275e5696ec483ce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9741972995dd9911a2c108edbbe562318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6194c7926843e2fc7d221f7625f730319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a762bd01c17303b63af395fb037d2b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbd203d445f0e736c4b2ce1fb459e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86b751591d74114fd4404be5ce7c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe834e5474216f0a23836ed59c204f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77468f46012d12688b19bad7c3a03f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a4435029b4a77612654704167e62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c2963e9291e5e560ff995bb62e81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89fa453ee6e7fe534ec9cd971c0ee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e17753edccd084e7f59ac826de63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69a9320df6cc99975bc7fb702db79a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a39dfce2cda7ebf8240ca069bf836330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa7082b946826c4281f87b2b646796331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ac44afadb8077d1201b9405a9f63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56344401978da5c3e4d04858ac380f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f1c48a9d35a720a9a2624cebbd74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73f7c3a30a701e0bb7719a6abdd4f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb46852d35a9d1689fea5b954008a0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba357a1deabe009303166330bf8e7908337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2a4fdec4e6f121d58a142ef54f07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dec25fc575281524c8ad7f06ed261339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7871bd0d51e852fa03fb10c9f37e30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f03dd3643de229734cb7e7ef032e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b882dd3d50648475fcec8f6ea0938342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7deee7b439653c87606563846d472f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c1bef96ffe4473828b951d88169b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa3a11f35d583989b41ecf3cb61cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baff40934c780637e992888b56aa9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec0799e78d7a0701469e3ba82aba9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca7d0fbc66603160c0c223aa197c14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23257cc66139bb71535ecee90c56ee5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb945a932e96bb176426c46be62d27e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73bc6246864b00e59eabdd8001169351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814f44712110ef3bc8bc1bd9cdcea33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64bce02944f31079800840d8f30626353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2fd537d502971e8449b63070d736f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b6a5f9c9b2d93a089008a0a0ad43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc918ffbfb27739cd65d1031479461356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125be503a15d8d0c6b2bbc017600793357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74465809679c142ed4eca33575be557358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab78fa89f0733b8c7ab2f1cd48782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0a27bb06f1c9314d9cb53bec158e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2b5f7e3de49978e86bfdf23bf2c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560d97307399ee335ed5a9f6ef69e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d148e31e2e5c85bee2f37aacf92c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5e4ee6315d4986334aa5ccd498db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ffb0c72203f35355e61e4b5bb7d5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072f101a623a6de84067258f3212872366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa677082308d8e4acfd4d1a4b120e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c547a1615e9115ec965ad35923ad6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9bf45c5481d0e6632d7144790042e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a3f8337d73342703aa7e98a224523370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832302fc2f28fb637ec37aba57279e7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e1af849c16fa725113d04b20d8cea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c22ae351c16e4ad02e81a8dbbc1e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146490faea10047c860670d4ac5e12a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c8e09868a320496776bc1ba9f963375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d526623601fa45f99fc6028e7a9ac89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894a2edd8bc87469e90f644588e717377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128458a288aad671680548c911a846378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010948bea92b98c21446264127533d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047fd60d684b03f81eb55a97494f11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ea9bf9fa7202af4e3a3164d41c9a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b660d5bc31dcd4c5c839b06bc681cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e597c383a583244e792a9e5af51d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf3340624f8e40011788609c2ce895384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b18996bdb6cc86111c8fdbb41d847385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f35ce4f07a392a6a52f549a9aa23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1a6044791164af3f121b4e895f3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2a596afc080852f3bd9f7ff02aa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f54f5230e5e2b979833190e931459f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab0d8a5557ed0273d45fdaa0e71c8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0e6419c9b940eeb8f0d4c2f1ad8f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bdb66e2add2b1d9174fa84b13b8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79564fa59d29856617b727d35fedbd56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c9e1e36b9d29b0d797996a107245394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480c53633e8c64f1a28756ef5d73f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3a15699645f506bdcbb398973c7f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39730d212f48ad45ddd29e61f7545ffd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd454f971ae849b99124f64e157a80d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9f1a6cd9ff5a488ec793f05f9d8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15fc18291da7cacaf12da98281c302400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fd89711d0a592a033298630f79218401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b0caa02a7a47bce1e7a6623408e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc62937369f4d3466a6d7fc2f434d16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc534ca5d4037494d822cedae96a233404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af512dffd1d810cc97b599567e75462405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37799b8faa6fce8514ae88e90022b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a274907ee7876222df04bcdb9a8b88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88cfcedecf3520fba4174907135c81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e134f82719186a5bb46cfbb0af530d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d09f58fc25eb8726de9703c0f9bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8577a9d19a8c0591ffa13ccf8eebf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1720755375e55145cdd202c0239d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c80237e03443984db58e0d9e1704413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31fea289775ed05f63bd0da011d3fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab172918f277ee243b1210d09a530b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90860f405d18c9524f0e1e6bc84ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf030fc7975ba40ce0813118151d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b487bbccea21578772c8e6a087ecce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe7aa5942f31f0c988ff03ad309342419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cacddeb67fe53f9fdf4f51f4220319420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a836a0f8c30712b363d0da4e7e688b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c77e0d8bfbdd80ca40bb8385f84a5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb609a3cfe9eedcb6de18849cec92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81922a1f08cc579216249c1225c977424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc372a51ef8998bcb6d53defec741d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e954eae18af5ebbc5d1b6e1452fb63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cae9f4f7f4488228ff4c3e2c744df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22ae9a30427d2645ced71e15356bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531206b262cbc1eed4f50264fe80546429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724e475b59385a69a35d2911013ab92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69c399b97e28694ad21cd75a79ea08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51768328ca22781a808ec2838195744432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b11e6c99324969674c3a94f4c0d7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5242a84469951d018d6015fc974f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73df25b0309ed21a139b045bc0c73f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b940ef385278f925aac13c56c706c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894497f80efb2afadc1afa1f1fdab2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423cc73cd76afea768034e08731d5a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf6fe901f9f4279adb742f0cffa0bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2142bcd557d9c98100f67f03a13d449440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c131e25eed77a853fc6dcbc3b29080441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd56d58fc35052fe8f3b46456b4392442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300b9188e7247bc12c6d9b0d91016a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b858db857f5b832c8ced8e6b8bf1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb555373a48c6a99479d15c62201e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b85f776d5f9f355527cc7130f47f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f77ece00b47499561a035a36c8dc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84b32d124455aeba7e8725cccdcf18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c68d9669ca80ee7bcf8c9488f974449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efacf65d19038efba11459200b95348450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b508f10ddf9a77f197d6d45d27db739451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a822092e4f340d25cc9c3a081e5b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281194de81d286a05512ce4c2fcff7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55c742d1e0427d85f9ae7893cd0fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827ae0707bb533dd844f35ffbd38ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e07dbb36248e09284d43a50b98798456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307180012a3542e0dc11773f940efc51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb667cd8dc3fdbb6c0d83c228c82f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9dda7905d5b3f4f3c9aa0b6a3b42f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc4bf3e6f0319491e2745ca089df1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fdeff0f1b6e98f59e7076e87278ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34f2b6925b8191b66f10558d1bb4be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80573b7aeab28a52a677909e6cc16d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b1716bc10bf4a23a2fe176e80bf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8331f8cfb5a9e8c35af03e24d7bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a847cc55f4d6f523de5ccf90dd2dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a922440ebdf1e604c169164344f931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab6d757c9accc904a4d525a539f571468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccda92b31de8fbe1abd20290b05a31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e99a56479a0bfd794e206eb391a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a691748b1089d32c29f447e6e444471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177d9bd8899d2f5c737965f0e76a818472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea659e091cd934ffa4db0fed2d94093473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aad5f74982521de28607954bbbba4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3680146c3ddc3407fa2d11e5053b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed81f0129e040884a6b50bdea094c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02eb939f1c858107ea6f29ca48e0fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211b183ef548c07e9b6efade8a2d21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae7ddf21b0cc92e698412bbd0ed84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199f03df07d9e97a7cd90a061c5b1d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2594a189aa9e02b2e23201ec7bac864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac94ff67fa70a70cf96d3139022df3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcec408dde0cb3487bfe1ee447056b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb238056ed2bd2e98d139ac299c94b3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a56a6c9b10d7c4bf3e5dc3ff596c0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137cf088f1c94a7a76c831c50899e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a335f589a78b06e7865215d1f76e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141f6729301fda1c3b7b27843c0ff5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408d92990fcafb84eceaaf2cf8b34b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c84a61cee356b3a5797d3ea84126490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2d4cd24064704266ae4dcfe5d5a83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ea1f12511e9e0960e7af4325774c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc6905abb41b215a36b50f9beb2fc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8707d6085a20ee80e1d4f1b88b11d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff83be8511c6daeddf3d6e1e065883495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b90f2246e486414b78b4b63c678e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f90b44f94022fb9cf94c8b81b49a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140fdb3cacd65fa1319fa49953823f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954299f4eeea721f550a543d8af51a27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ead6a1a985cb03ec619c2d8baf7584500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3440b0147874b59567528686e7fdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93949c4187f396148aee8cf3d1d323a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea6e572d248c23d69abd59d6d412a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae2cf413d418091380d91b087fc081504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d14aa7e68fb89949b73356c0b45b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c037105457acb84de2bee7346382cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddacb56df24714f39fea9cfc6ae75f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd79f8aa7be11342c38d8fd4765b912508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb22768b49a9260a6f578c58975394509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347623242f789117b9eecd3e6eef40a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0d96a361bbb58c42c37dcde3b72f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbe3533ee6a8e086902e2596c8bbbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbce7e29b5e2978d59b1013863b3e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f3436a6f354db1874310f268daa0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf01055871ab34e604f48ac5ecfc59c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69f61c0acfc5192d9c30b747d4fd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07da3f7fd4601cb64312a7e4ef43ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed817a9a96e026ee03d1002d4f8a2fe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69692bd68f8ec365d5471d56befc41d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade11b57ba2aedb2ee2197dcfbea84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb588febc5d2ef10935045ea6e5bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d24f83944f6f902cc9a117e904e1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ff05d6ded91cce879f55d873f30e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f2e5d7c7c73494fec47a8feea7c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd75da9814b7720c8470e15d86e79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a20cec5bdb89b1d3568e13562fbd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a024626f997a7216ddcad05992f2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7404d65fc8a51b7077d5162d7ca64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6d20264f1cef784a3272527d604d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf25d1a67d2ecc32ce6a34a6b3c0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462678bd3c0969ddc760ddfebbdfd27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11b74eab9ed7fdd489f3bf6519e3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053f1c3fed210d31312c40eb9d95f3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c759225a5b125c15feb0367ad1bdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3fe9961448c53b3a01bc8331dec06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117770b0868bc19aa4dcd6ed0ea18a3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619384f2af55c674dc49fad3b878322537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea8e4898c8e6f8c6ceeaa446207f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2800035b9abf50fdb93527ff9570e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085d975b963d67d9b6e5a4d2c60d185540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06fb3a6e3820542c64e9cb2e644337541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7590b7a699170cc193a7794cebe4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d8ec112e31773b4d45caab3d6423d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa551a0d6259842369e8a4889e03a30d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2106e15d6a5c5e8a42aa876c2711d4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb2b5603da3c0f0bbbdd4a96e93c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f505e23cbbc39cf7764df35b946f120547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771dea0c8ba7ada20d9c51a4f4dd28b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a90db612778e4991eab339bd2ba60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae6d7c53e3d8113c14fda21679de3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5715044d3670e31ac406de91994b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22023b69f6f41d7c0d07fd40baae42f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb885c32c72bc6ec34b255a01ab4206e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aaaf1ebb0c647a2557b3bc8b275cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da54b759981743519daffa576e16e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b60622a03a6dc643bc955ab81e181556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910de9ef58b01afa60a8dd267ba4008557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e5d543fdbf5b1e9dfa553819e6f52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296d2dec248143a71d9cc16f991662c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff22d6e078e078b0824732c7f7a378560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50461f8f92d78d27bc348bd1cc9cce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c01110da13e02e21049aa301dc739562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca589678d710dff86e8d4e7168bff0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2579204c2eb58d9315a726145bd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb297262b4cf0f13bfae351000e55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f4e073c7178136064bf51f749d1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f6470aa51ccbe58448b77ad17ef8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049fd9784ba19fa215b0fcda5df3198568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718e13ee83b13976eadc348bf8407b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87693a9031622ec1545a2fbfb919b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b2d3d7cc54c61b5a0ce912034a443571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e90795df8cd6d1a7bbb2731d8c0ca1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9de6921008c65399936deb972dd16e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cdd70eb97869a4ef69f06fb2ac63d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b75e5e73cdc9ceaa7dd20b0875271c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c2c2ea8aedef01aa92f7ab9bfcbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb4d135caac14cd2ecd748d97eac6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b848be772b3866090917427a8113a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0131dd407ca8b5080bad6c23d363a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ba71277403cb74ab7454cb473459580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24481668326c3ccfa72a60de27a25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d41c63589583dc9036915d046b83c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1c213e2a433ab8baea6a5515fd1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecedc71378333d52b81f950f1d080e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85061dc808ec75cef6b6b29304da082585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8ca8b82c438236c97f1038e24bbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a873d5251ab899a7dcede725c060b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5d12d0352ef98143f1be6370f86c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54633e1f3d5786615227c0d8deea5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa27f289a1c8faf90d3b90f03d84885590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c513be68d1fdd74b8a59e5b92a2f08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf63003ff2a08cc5ca0fc7d6ac8f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd7bed67f07c019245f6d84b99ab0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55781a25a6f9b5b3aee422e7438240e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5a317add1821f74024b494b4ed899595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf838d0d9c347f9b4df8c769de5d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d1653c635f3a6fb95e797ac8df559597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a021e8b749ff77995f88534f5d8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be8ece0c348d9c93ae9b9a4ce43a8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9efaf3c2d85c5d8b9beb24a9ec6b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467a4806b5c3d464d04607f7d71aa2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8bddead1e06c6230cdb67cfd9c70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab309e33ab2ccc239198f41e2994459603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53741ff5a0e7b722a8733aa9a048b6fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d4fa39d4ca85ac65dbdaa8e493b47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df935faa28b3cf7284eae5f358457af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525b8c5f52a35edf36cf1b1b81cbe2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc48192ec0e70c95a15c4c97e4576608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ccc9cef228fd6c2ef32cf918088c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6919e036b1d6d6d7194dcc9789d2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a8191e8427c154f414cf955201ee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f6b6ce69ddb6bc63f19a3e378b20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcdecb707750c2dbfd773c99d9d9b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd1d6391b60d82d2a957bfc8d7ff2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8887393e1c735a4fc3d83e285f7ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a81fdc0178a9df2a414c98d2cad885616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571554e1ca871dfc50f746008c3d8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d367778978b42c05361989fb8f4f5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f85e60f11746ab50e7f3f208de0e71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067181470f462c7bf2916aad2fd64eb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a1bf11c41426b54c5fd9e263b211621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcbe23b6eddf34f95baea61fc02707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b8c26cf20dad84405d1624bfe260a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a834f3615f769ccc911c61501e5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb31de34adf0d1b32f2455a956d0ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0270fb6849445cca07cec79eb5934626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ccfac38581b97e5714af8209b98a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0ca2dd07cfc3d20ba0311073c9f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d728dc7a0aeb6763678c2033fe5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2416b1f3d04a00762d6dbda2544b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfe1afbba08448affd24f8aed8a79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70f57fbc623dd53574dfcb74b1cb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560fc6409252f8f861dc35dd8e9d9b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c3caf5fb81c027fae0d9e53c9e52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db37370c21fd309e574f4386cbcb1ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640ae1255b688032a22c186f0e2abec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86cd8c84e9b8573799b0c2542a9ba4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfca9fc803cb070971a8e74b82005d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a8700b8a1fd784934b64a918a7fb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098934712c206ee7af5030eb0ecced91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d7a40dd51576bbd60b495329fc31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd264408b315be133a76f9469211f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45e8eb1ecffee8a37ac66d1ae63381643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da0ca758995db845ecf1b253f7c5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2236cc0b81df02f0807ca41ff5152645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf79ea6ab1a3a3630c548950ac821646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d9a249ca36591bbfd040d0a1de89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f0ad4146d5f56bcba77ebc8c87fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d464f5b1d7f19e432d2af88790344649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b53460556b1119560d94a702779c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fe212f0e38302579867ca89423194651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b6fb7c0d071006c9c013dfd6241ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb24147536adc7077251bf631d33d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10c5c681dae79f97dc2ed3b963680654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9157663121ea945170650b9ced2ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8987ecb6a64fb3d1dc27e87e8cfd9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2372ef44a414b5a1dbb2c8c47d501657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590277b928a52f9c504779c41e30553658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f3e89b9c835fa50eb3c57dee3dd09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b67219071723aa25c110d0ca85e20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b6281f5b324b156188f99e3ecf154661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559655d1a96a1698d57b4f43966e8b00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea77e16fe49039e8a36184b08e6b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636440b45067394b21999421b172b7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9c48f59ff61c4701155a418709cee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef86787c23ffa9e6ccde983e74215f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970455746b5b0ac3f3caca7eee2f3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310aea583db08401bae6d91e7ecdad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f854720e5e21e5920b200fac68d05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae584aa521dd257cd596a6b411ac99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94cf28051822973b90854e78d0816671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1437e2d0b0ead9035e11541fc26da87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f062930bac53fea28ff87a9468624c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10370a2c7a27d62268c589f15405b01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73637a763d3887a47465822dfca990b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347b62eb791d7d1c789f2a70a7ae94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e7ea6487c872e47976825667f90c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b19af3946ca48a8defee4bf7076d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d113b152849ce376dbf459126603c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae41ab6442cea3ff734e84700405f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5224d40d8047c07a2acb3ec1caa10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc3b78f6059341ae5ff36790862c04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214deb9a6b2a497869586ae2a955a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f9530690e4170b34dd2b0adc9588e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9265319dc85f3c9e4f5504fe9a783685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e600af8e98ab2a71f222babbea1431686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea98cfc2ccb654f3f283eba460cf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc3e69c6550e5d4999ef3f8d00c21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e4a167c782f0c23cc0979d8ccc70c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c118001afdcbc85e7338d460df07294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbff85eead8ddb953b9f4e1aeca7303691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac45f2e84fd6628a4dfda894862c6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d503929b01e67855408acedfbaf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c934a4e35b3235bbd9a7718fb9bccb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c464a9cdc874eaebfa171237bd7a04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb1e032171ae9183ea7f0d259f847696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a03078b78d00891fe1cac93eef6d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86080595482a528014e3f7d5d5c181a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cdc7037c7c27e81e0989aeb23679e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff93ac84b709f23bdbf4f8216efa06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5acbf52abeb62b40ed62c623719e54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d853f8b3cf8d5c22eb96367c5c1d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1662907c280b5857f635c6cd09ca9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6ac23130020db22869f626ac36e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c088c51387cf7aaa904f2adbba728705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56d164f5e52a2930936af7270fd5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71cc607f32e72428c53d1c10d536f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617208f4259b1478f746cd8f47dfc780708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274581de3137af503658a94fc7e23cad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c154b775504566587fcaeaffb2be61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd710297d5a314f8f014c0676b53ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8cdf55bd451b1ef9448305e9710dc712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde1124a7d3b771d6a4fdd8f41b4a061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af4bf49f22541c5a7416db54b9a73b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449511c3d4f7d47abc6e684cd8a134003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6980b1c38025a68a9926843ccb23a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc9c965e5f948474cb5b19ae2ed4435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff1e1a06d6ad193de824841f5e8716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d535ddbfb639a7c3a33249f221a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80d66a69b8b0ac182335456abfe3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a4c12fe4813cdac17ff0dda30c0e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f068ac0663b788d49a680510ea5a3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cee816f21a81640e931df1f44e9e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599467596539f572006f7f5159851f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5d206e537a5081c1349ba4b9f5c2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c5c6dd38e71bca917cd9249e7b9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36aeb7bd1b951537361b20c7403b3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead449c86f2f75d06c87303039ff592c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08a5a5e381c3caac12b8860e58d1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59334ce3f6208970fab156d3fc8699618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5920529430eca8b875064d68c029819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7c12a045eb79d675928e9522f0a2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e8ef124c4d74e5fd1eb37850fead21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60580388a9d33b37c092e4c600e2e9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c47547faaaa2a248f012c155d5f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377058795c8b1e329f5a6e605c8ae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b022958d83fc7fbcb4d95ae4b1bfa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae604da03efcaea5674331c8803704e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d63d132dc0334a0d08e853e6ec0ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a211b2f6d998b1d3bbaa442bd83bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b3b712a253a872a7cbf4d1e23aad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641b628f567ac7a3fe207ae698c44e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a85c0ba7d1c7925aae47ef670a71831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076943bd78593cb101cd611d0f0c85832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc614a7e1bdcaa6705e8f565498f6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f00d910173e5cbd3c18323f4e39934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3eb6bb183c6743384a6711a43c1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b6fceb66280e9bd8cd7ecfc4708c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab85b820b4597ec445ac6a52d4db637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a047520ea0a8bc24d00a02e2c3c978938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef8095201b667fa4f3d6f30e686fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fae77e430424fb233b015202145a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a047db59d01d36697b84fec950ac041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f491d2554a563c75fee3956c6dbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6652eceb2789f3a87ab6c8d0d5f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56180b09c6c31b1bc4bf7f2707bdabf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d958ed4665de979ef38bcf90c6ab1dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494828d6919d484af3e1eba65222679546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47e62e65ac556c8c392faf5909ed7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed847663fbc122850fafc28a0a6c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2616b4a9ce6e60413715fbb5530cc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58347db64bc856b93604065f85ce050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2f6d2871b6de67bd752dda92183c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e902747ad3e8a6f7df17880870d8a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce5c698b5e9d7220987d557240122953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b9c30f94c564fc883b85560b8c32354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ecee4a7d022b59a88c21e68fc734455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e842f4678a4ff0103e84ea6b8e3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82586a9c39117aebce23e2f534ca8f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8297eb97d4078879d2ee832af3ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140a69de3e750eee22e1490c09f79a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b37c8ff0a94b60c2e541a5bd5b5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6373705a1e8b4400a46a72b4c69712e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc3ee7545f9fad8c01d8fcd6b226e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f561de301965b33a3a7def41583463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a18312211006e58a85b630af2a8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701398e07c7e5b8f293a222cd0b73baf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b94e46346dbcd83377b21efa15d86466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658f5a558f7f59620b0918356f2727567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86876b6e47bfb94ce9c4f75fd3d8fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91280904d6b1e03bd08dfc5819f788b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51958c35b8c6cd4ba73bd6e08ff6ae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b34f8f73c8daefba596de1cf726071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a83113ab4d5fc69e3b8519dadc9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d241b22706b570c273cb5a862f2c7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe71f89cc1a1e8675e3e78101fda374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435bea4650b3c0e80e00bd9ac83f3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d05f8e06b7c427c6be1524d280fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2250719c2deda8d09a5f740358134ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a275a0f922517f7b7120148801229a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0fa166a70b8327ff1fa14e99d4cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299f6f239aca5db5ffc40bbb9b054380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2bc161bb50e1ce174459c4b639b3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98babc88b47290fef66df76017bf8b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff622a5178279f334eb643a2c4243de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a3714563e70367bc0433bac242eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbc7634127189fc4fbbc6565835ae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f01b9d97e72e903e8528627c94c6bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7fffdfb0594a8dc705cfeafef7fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b2532a49ee8840cd7248a5c4252388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3c085f8455e70bfe4251c236b72989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c1204e4864f7a03b7dee5a4d276490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e190547a1b469bed96b1f38dee4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20fd6bddb1009abf434401c5ee66c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0bfde25de3d2e8286a40a3824b54993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013f24895542254f6b1141ee2ef956294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf1403e6679dd9b39b24f3747d9c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5478171e0b9790b7cafa67e1f8d5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aba9a70fce250928165d93bff2aed697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d16f9a16314dd7dd8b57c97ecdd34798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343c5c8b93603a626efcad7f5a389099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051202a37dcb827f92d56e67107a57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382edb571e944020081a9b5373bcfb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3048b0e2981fb7ac467870836639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf0136359fdc24e953632a2ee80339103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509db2fb88baff1258c199e30add1c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa580a1bc9f40165b07fe47704e442105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563c0c279bbb43335dbfe8d29c72a87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0829bba946d4e60274de75b313dbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ce0283714025afd9cbdf3d0ef207108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c31b6b81f859a16f1647160c6f0b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e9bea0a230f0d93bf88117f564a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f9ed59213248d869adcec971e50b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570eeeb5d6ad082957dce76f1a823ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88b014f1537e4370b3dc455351030113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510893d6937f40956b921abb3ca3b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6128919a45436cbfd390198b3ac0d70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954809701e6ca1a431eba436adc3d7d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1995f7ff06526b11cd8573cb98daa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f600ce727fecbcd4463ef78f41607c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e6de23b1fcad75fb5aad807b15c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f60591515bcb4f024637a7019e4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2f8302194b14e922a66c84de6457121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a296adaeaeefd4ed49f38adb472dda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a770d671a4364459b458273d7e18c7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad444e7e590a2a815f057101ef0848124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6f3471f12202ca44f5b9a223f110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca181684f8f3d4927d14039387b45796126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c2c5beca01193ac509ec900f2fd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3583f83d12406f866cef4f4d46e7e0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e68ed03cb7a9a3e877ed2a6250d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f47b85889918a225f7b722dfb508b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43efc2c06c36fb893bdd0fef5c97b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39301dcc995a99481568c977d2640996132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0286322aaf605565c1c0a09b2a3997b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce9de159e90f1412eb17b742c6d5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f9213161e2019169406d25e8b4dbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c91dc6d0cc13654c2bfe926828e78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41326200c6d03fb8d68bab7e4ee446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c598ee781675f30254cba81435868b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb877c3e0792faef50e55e67f52561139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f0c0eb2b0cfeeecce0068bf484c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617304e5f74959c73391219cd8a26b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d95b846f7309d0f7a09a575c199642142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce2213cfc00f4e2625319a082c216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c166d5daa98f782053c4df00c97d1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99975f1942a122e8aef547a7bb6429a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed81cef4364c824add4be714a6c44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cbdc879ae24f3d0abf160a58afc3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205820e7083cf93079e5dadb52c86a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f98b8c9a6226404b57e7777c3a14f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bde64d3e1c19cd283ccc4e6f7e95e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b592d4e8b3925d8b2ace5a40dd9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78611b770d4305863cccd8ce8f85be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ebebca1d8c8b14785444e9248b577153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b96cb888221bce22611197daf580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e8071afba6e699afdf98a18365190155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a5975fca298939e7b3e68a581ab88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7b3aa5a234a4a1bdcafcedda71b58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b304ab21f60af7a1ded164c38a3a36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2886aa104af8ac0b51d6787e9843ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b2b56e554ca6b7c720b198e42b83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799bb72a7f03eada532a7da17ca650161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9fb5ac5f975189f1da3a9d7c6ca7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714b51b379983b4990f46832b4fecd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f678befb72d1e9af0d04c32cbf1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22105ff647681ed4fc7ed133c6b628165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781a941d439efbf833e2650fc52578166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08211f5c98e4b0432652a860f2c60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0c77556f78e41a54f20d313305a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a904a3cfc79ec6f0bf6fd174382e17d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebdf0d4942f3aa093a2378555b7b17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe2c5a8764c0e9ba2a7c70c3fdab3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef48cc72fd73a8e691dc9b4794ac8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759700b856da16091f4f278e8671237b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c775247f9beedfda5f992df622a96a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc26a8fc6a72854ca76fc3747ba05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866570ab8b8263fd11e72b5e97447f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c5185f4cf6fbb44d8ec177f7a3e8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad16bfd712a973f4093547e1aa69e50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bcb7f0a486bf0e8017baa13f3d51d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd0427634d968a6710c13f8b96d8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33d49b8ba4b8c871bbc82bf9c77d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17001677f7c08cf149bf0f58e6268f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42fb2ebae6d158f07ae6babe5c916c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba1bf0fe999e4661121961bca4a1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab62d4fb74d354463707882a83abad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da1fdc003a22299727163b599edce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f81829a0993cf9a07d0165f44ff0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3495c6593bf7f03fd19bc3ed991f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8eb916deaa6f27b48a487984a2331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91faf423dbc584c2fcb3728eb1741190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b9621608333c1c73f0709fe9ee3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5f8e07a9f3083476e6b312352d487192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c8af2d9de343a759bd7ab84ea5242193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a9598e52bc53afdfce3be50461a0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4067f527be6869446e98627a4da482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d6b0f8565690e2faedcc68972d87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a37674becef9e81bb17bdcb7e3260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf6db2f3f01212040795ced6b8947198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d707902a22504efc830a2981a9cdd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30d093b788ff41dc619c2a60d7e313200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88537b3005ebc21921c3712d60a9992201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5110c664afaeab057bf0d86dd111e83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d45ffad96af13dc2dbf194186b8d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfb51fc234125970dc4b36b328de07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7af7c3b5bcbeabfa36064ab3121b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a3643775389c9e224188c3385d576206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e1ae91ad5bebaf96852b243f50fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822359f2b468a79f8f2ef45519be55d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd1086f38bc6f44cd310a075ca9a13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1152cc9a97a96b00c38c3a16f08f0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff962ce1e946c4ce36f975ccc09f484a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f2bc762bfc4909f9ff7b84342a31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8908973536e588012f26c067b51596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1cf286730d7efa1d02e270ec118b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1722a600660e279e0f025005293b179215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1180277fd604c790dc9b5f3770d1bdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e6fb647a180f033b5db98db4eb6a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc15f0198d53ec8f49e120a7e274de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae6065fd1c0ab6b7324d41c492ba8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b763b0a966e2929b7b751311059e6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b53315b90da29f64d8b569475c55e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ebc0a303c345973d01fbddd027586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911082c0120ec569e978305c1204ea49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3607d253db12f0d9774efe5341e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72522ad0aa18c43e4252e978445ea89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb071d602302ab303f49661b5165baf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65592c93310cf7e9d109058298cc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051f6519c1193b27676f5ea1d8d01ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1d3ac20c4e2f017edc9cd8b8bb5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d7322d7cc42a651903bdb95bf946c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdc799b0f6729ac8a8a380fbbf5959231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3661c5ff9fd7e42a61854cad8f6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e95939a836005beeb5f3d59a70cea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd93c1d7b1498ba15074140e75eb5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51664d910e88df5627da3ae2cc2ed4c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1eaf286958a373e691bfca0997358236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8666aaa0da6075dbaa05a6086cc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d4c4cc1bd7537a7f2c69726acd148238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88a33b39d5155700d4c3166769fe5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ed640a5dd9309bb56c12f5c5e2e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb9aefc53ab79be2eb5a15307c326241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bf37ecfe4f9dd4ce30ae47cd0539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb770988c955e9b749d76291c7ed81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f3d72f2ba0f9f3065433c6a260b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd625d5d3fa06f93822fc62e5caa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e78278a52d3441f30a8aab0ddb21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0df9036aa90aa0b7afea8c43233c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d0174f968e4a9915603afd0bcca7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941b7bb1d76e810d1e1ffb9e379f40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a0d959e939ad615146db81ad7875e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fafc10efab3f0119e6884d6ccffd66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c0d9c6a8503e747232035cc1501c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c5fc72ede7fa7cd32c806bc01a55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42f68ad142259d0b7581c47b27f16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57103bb73366197fff182c6f646e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf39f8cb57ab4990a63621c3fc9cc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72b13c47ca0d429e6e3c27471f092f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dc632754d01ac9deb8e5bb3dd79e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a647df9db23a7b1eed4b68f9aa81ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5808c9c273526ccd430e128a5f369260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed5a1fb74f5dc1b068b6214180c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ac78ba8d6eb57cc5401b38097657262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09088f3f32f452010bb67592a05c20d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6cc8e59290920ae62055cfcb3348e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf5a813790482d8e7193fe93b962fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16f780044f410ae444f3ea8e17b9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241726a629d50c1b224e7b853fca87a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6af7e6dc053545dcced3fa7c400b98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acfa026eddcfc36bbdc63e81204066269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57169f7682a73ef5db10a4c8cd65e3f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f85629977d35d4be5b80f444a858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feccb12a885e11572f2db4ab7d825e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd74f441b94007d013d66d70eb9c46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a3e892568048ebe0990725409f8fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773858fb9610ad239f5f91c2e04f43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc9727e9fbd3c39b3a4bc63dbd300276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d79025ee42696a84d03edb636110c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80b342a9c80b2384961a2a331ae73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6248f0d790ea8187d8466f05a7198b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b03f7a85b02d02418188451d593e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8f14b66b2e2777642c7689e51960b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc20d67d0e155d4ca94830cdccba999282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63293a830f494d21afa0da83299f0bb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0571b6e91c19c5f90f601edc35dc9d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2549450b057baae82233c92a6a2f55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd9f82b841c107a98391838823e205286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc76354bf689541d7c24e29d3ee172e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78593d24a5addade476c93e94b2746288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf78a9b2e67011fdb72eb3b954bcf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f47cda1c4036d1e6bc1ae1f84002290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb15a67e50445ca237531af47ecb64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d70ad490a6cdd8d6110814bb99ba1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f590800fb294ac820f677c20a7f3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fffad8f0e22292d2311918379f334294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027ec0f64b88eb323d705dd8fc2c99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb873dd39ae9ee23d7096ae02a2ca9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec255fb7cbbd5c94432c24c5f49f43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1e0487f507de11b447a10459103a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223e8a6efcbd05dccb26086ed268f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7591d579f8e26f488840bf1a436ccc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c31024c078c07750712381360b04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124348e238cc5daee59d01a810ce93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd224584314e8f775c0cabc9635a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe4e982cb90f8ca7713c5315b51ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422a303d9726cc3a48c301003e6e14e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34819b11d6ef40cf848506e6aa8e74f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7243b3643b9a5f07db1d4b122bede307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dc5a235cdbdd9b478df9c2181c7bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaefb8b821f6dbcd6dd232b9722b82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f107b128dda28a0059a43e570c4758310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085288e25be805c105884ccb5cf4a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b817c13fc86aa5bad3c6927488f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d27cb5cdb0648bccf3acd1a18ffc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68895d1436e4c561fa88e58ffbccca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51303a7f56d3d12f3413b41d47b1ef5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c46532d02c68ae0429861c4112029316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde498e74d3f36228d89cd4c336290317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec23b8420caac4672976fec1475477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31433898abfb4e5bf564400e8661e423319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9e223b568a6c8abcb511a80f55e80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095ef5fab71dc58d85d8109fe2bc56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4b1fe8b49b1a955904a47643eb2a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee34456558ab882e224f72a2d7295a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7205d0df41582fb4c861c4750de2c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bdf1b24aff89e164c36fc216b57c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c713660a54549415eedd36037e6fae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c0489ae67e4dbb2669978af52bc43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78900803de726abaff5b1775dd2f56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20156167b5e7118c03b13d04c433fe6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392d53f8b5b566c72a45465faf2e1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54068afe0c789c309f1c803021c39482331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f1e07e2d398f093434c89e2e68d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a1756047f358da20d405e0ddbf08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c1b38ac61216e3ac21a4379de49b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b81f13254f6f1891b35f9320766a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0e76e026dee390a83a254347f97b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4a752834eecd410c11f3384c4235c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4dcf57662bf8f7d9bb6b5a18bfaac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f2fd152c0e4b07beb79291608af5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d332fe33b95d3f81172bf92fb82a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe91d12e77a4c0fd3c9430c37dd632341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58424cea156bf13cf08d8f2d377272342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a9b8f4e7e546a1bb9fc075f73057343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6964859cd2dd6b6fc439803b59da9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fdb7268d06038e089309d1d93f987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4fc1d40588c9d3db8724094a01ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb8ad16d312a621b7ed6b26c2d5ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b1835d855f3c0c47c0cc2c5cf4874348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aee74c44198c57e1450ca9f2fd52a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a33d45c3708140be06831089b4fc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b33624f62cc24c04fa8e4d8a7b749351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ecd612a2392d9e40808a7317b7d22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a123992ef4b55fd68a94bd4ceeb473353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbdb1ca6897cf3f04d85ca7cc096dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2aa44415c6b2f28df0c079925af10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a137df02956ee4c63cec96c5039b31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aefb9027b3e8a13eb5093b1473189357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461f82ea50be03c98d0bb619519d81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d1ee7185cb4d4ef00aedf4d4cda48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75083722c91f6d386cbebffa60f03a33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bb6f0ae28d14141c487afc2f9ee7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff12aea85942a77975d71eef4046c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff208ab53b5599d7deca06d2a79201e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc2bd0d15ca258ce60c271fc03a57c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2279162403342c560dacc4ea5e0570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaceb0183110f14ee4e95af68ecad7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475dd270e4403f7ecf8631c1482a64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b0c5d567f1cae945d611d620d9457368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601bc45d28b7f6b9bb2db629a338508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e65ac8b0db0e20db9e18a8377e04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00b2363f4865cbba7f23b75648e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302ed494dcf84be03239c3a3e859a30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb18b4c698434f379ad6c5b7a4577373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc73a7c0ce36baa67ea03473849418374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a627134b3136f2f0cd05aabc3ba5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708b0b57ad2f6b2ecc9bc9e6f98856376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d6f8043d9383c0a0dbd0b25b0413a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b147dfbe29b75c8509f716dfb23b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf4289544eafa9fa5d27f29a6a307379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b469a62a7e7c865f59ea7b12163d14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff09d6660e8b1e3e832b373e7d71f90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505cea43a0bec35f59f0ba08b593449382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bf133aa0dbdaca2e221666736718383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbec0652f95c435567d5b4749efaad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc79633835766f4d04357f51f72f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33573e01cde6d6643515bd137d00f8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b5e5cbbb9df0fa515ce891230f39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dffcda3922774bb1326fa2cb891c8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550329d30056b96ab5d6534e0e41b2d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d7767172f0005c660ad2710b2096d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ac32b67ab665fa4b8bcca02d9e0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ee9a7128508f66d51cda23232055392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365cc34f0dcc191606e6e30427bae49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0cf1cf529e3b598ccc9a575255ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048b4b3ba9b1fd76a9032fa4f04dbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a42cebe17e0f609e826fc8bf759366396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1632e926740ff542ec5ba3284962fd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd1f457151c70e7df14b21f5435ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7afd44a637153616f35ac38b4f63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd10cb9dc51ee59f3bbaac448134f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd57d298eb4299fbb99c3e78d3303d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31095dbdfc15aae3c2bb39f3a9979402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af403fb9b4d74a8da8a34ee7953cd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d614460d504c7d982985b6193b31f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b331067649a0f61b8f55e0ba22f1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1436a65f5b077a4c366e6c77739551406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35408eda064792141e0c9521c569387407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de25b907be1dfcd49e287a41affd6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3422b5b036e877a48cc1ddba4c2af6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dadd7fdbfd89a5bb330284f40147d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eaa720d151b307efabb6e1aa2b877411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec01dc22088ad1362440c3769a4d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb95b3c62259a83d9baccb84832da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda434993e4afc1df8de20e5dcb0424414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39d42fdf57cc51dd53b004b970e3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf875c4e957d29830973f4f9e3f66304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d91cb66aa5192fbadc3f9bfc0635417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6357d3bf9abd861fcbbed666436eaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723c1947ef1a188a2f579b8b4cbf11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857058c00bb76edc898f325a92b4ebb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e90114962f5f59e8005f37ef9537e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a19de7e3fd078119407ad084e160422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40b1cd9114c316e306246577a135a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813f50bc8754d4c9096330d9daad5a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ece9dd713837114b488c67f32cd45c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d9a9453b67512f7209277687f43b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84344da59641ebfee18d9009996c64c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6fef70be89297722d854545d8d24c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc7c9e40c8cb7cdb46456513326a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3749ea4996ccabe9acfb7049c11404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b4b86fab073828121bdad40596e4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f6a1f05a019de8b6654235053056d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784f2c003ff9c9b9e723889132d2db7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f38050f8ac48d1025446a6964fa368434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb06b3614529fd0edec2944e40b32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411815e1430f530f5726f4abe600ae69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d012bd27fa58ad872d01a3f35c359437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7591e995e2014ceafec29de94144f35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98631ca15b607f27faa71458d36f7414439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636edf8297c7db23dbe5120a37b05386440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecfe13b793efdf229bd2a8dd532a27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350f586116aa044554c187420f32e7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379b3b3e154464bc6d178cc68d441a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e3baef686530f951e41c455961d38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8457bf858f1db2da8fe0a64aaf7c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9fdc6523fa59692520bd8169ff22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b517b52a6d65e5b36151452c474db5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e532999958bb9f6bdf84b0709674b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b6aa25986645fa861b95ae2de312449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c86a74a61054a45da870ac7997ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761089812e0e08338d09e1fe525740451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064578b561b28b3acf4664f2e8c1e74f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828792e9fd85f677d72ba9d7705fd668453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6eadd5158df4e4b2c13521bed6fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1892d4836a96ec1249c6a80df6471fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84510e22eeb76582749485347fbee23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737760ec76f281f3375e8567fd7cd1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aaace4c54ffa117426e58f16ec430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da4bf80e13eee5dc40f22282668a81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503358189e72d066c6e87734af4d0e83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1294ada3d32b2f7eb50a48f14d1dc32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971028a12dcc08bbd10da813fe4c8e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7306c6cb0a7b123bbc89c3aed9fe854463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1f053b306fdac4a59705001508452464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b4fa5b84c3aae11366d910f39f23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3dd29d75aee430ac8a8419878b421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c474f391aa70f932516910d01f827be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8865588bfc0fbdfe0303e4a6b9e536a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02643ff8323848086f8660d68df43773469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e055248318893767f08e79debab7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2ea83ff375a15c3b430eddc3ac541471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df5a2603be9b6888e60a1d714b9b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785ab1d5cb29ae0d68b28229d00a60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95591e17009c65cf7db105776c465cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d1e1832f13a9a5773468dca3785d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e28ff15bd4391716fa0b1f02ac12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a7ed41d8dd4d96f100d132d71cecc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc88b4c1cea6628114e378f4331ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4ade953bf06c9bd4e0136812e73a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a16b78cf96b8b952f1d8a60a039e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf60fe113304eec7b3143690bb10d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013c379ad2ff1f62954f0147f4fb4dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e5e8e5397047a2149ba6fc89abbaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebe7eb8e895cbc4c874d40827fe65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993577e8610994cf12ce731dd05a12f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4328dd169a06e3be51a8370c2c648486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a38675192ca479144a47aae9e283487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b29a4d9df0e6596f579ee2e762f90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a822af862997da90073a558930ee67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd403795d55e5ae5a7bd6c409acff6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f105bc367e335b6d81ec5f733fb3ee1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b34138a630e985693c7621c8b817492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e871f99f3c00b673fb3fc58d57e09fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab6c1e2a9bf31e751e2fb7d94b6425494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d36b919222b3647d24d4d089874ae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b0d5c6d6bbf5f977c9d86eb1834c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9466e05b3fa7ff22482651c20ba144497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c43ac49a1f6a981e2ad6adcc701db3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9e0b47c36d069d6a6f304156d5cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac285566764c2faf0e9b4d0672d841a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc090b08e22ba183b8335760405f4dd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19649550077d24d6c9642d4abbedde8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dead3c6371c84a6bcdcc6a53c300d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d3f8f0706826de9e54eb45efd455504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f106fb793ddd1cab79648117ef9b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e75af0946d6587aef1da06a3e963506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b71e9b35329835bcf2e5358aac1b08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da31784f4072cd3248eb5f363b5f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307295bd097b7cdd7317a604534636e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc79bda859790b1d28cf25c250388510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc79a04e86a4da190681ee1833578511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9acd4b472aeab048a8df73f4f55177512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb51612c5fce61a0a9d40d6441b29d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbd85d801862c67f277b7a4032600514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3cb53dce035b925bdcb20a468762515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c1d481a71aa9eae85233bddf2f7b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a7d06e39d4048f390948568f0ccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc047924592ba038794735d49208033518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930dfbde5b138f42d85d600e3bc7d07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728de1ec400723058ccd6f42b074b38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1e0cf006cf4d676ace951049ca4c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5cc4a0fe941cea1f35c9f698fe797522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e9775ffb8080bb4242ce3c237baa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e4115c5d9e31ca84ec5164e76116524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae31cf068bdbb8167c8cfa5f60189525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b7f00d12a6a94846d69233384d99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3da553359f0d0186692115a88212e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58ea1b1b03a33beb8173473772972528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b7a9a062b950706967bdf868345e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee1b10cba0baddbf2e1e7215df4bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b8ddc394fd6bfba3dea7d21c11b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0788594bcdae380057c2d451ba2715532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac33680bb9bc413de8582ca6caf36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378d8d0497d31477b5388858b82ce2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311850b7d52423d7ea741818d25e2f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b82e6da33e294d64b65bee5fb9a8e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc0fc123513aa9f9dc08fafadb965537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575083f531eb9fd6e83500a15f9c0a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba769fc0ebb9085435538621610ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2dd790511965b8b9d8f1e2db047b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16992f85efaff5c672e2c0889e4b924541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b75d96f1ec7387596a5353a21949542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4d4386fe61ded15a65840a8d9188543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79518077ca4aebee6e8ffb3198d46247544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5cee707dafc294fc98940a56debe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fb3a6d6c971ee258959c2a2dca804546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5df53d4ca3510197f0d9482b95e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe7733c7ac80870f934a0149133b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a514daa4a915d3fa75676b29dd850549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe77859d7cdb751afd6fb099cb965550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc75c845facccc20b186ca88e8a420551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc616c4541631cc5ded5cd2b4e6ac27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e482f40eb4a83b3ed0ffec3c3ea60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd094d09c21bdc20081beb92b2d76c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b8c971c3fe5fedcca4551bad6370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d7c9d01bedebb25d6fe080441796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e576181959c24efe9760d0ed3f92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84008a6afca1402ab554d4fea7d94e11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb3b472284c682e1748f42ded10dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db3c21f55009579c62761af008d26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d535256f470343fd0e14cbf545639a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b74112d7bdd892f7f749e839e7059562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703daa2b83832b7ca1f28d2502ef4114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec35097cce625dff5ebee4591166f50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a4bb0a7843f0a03226e65ab2a075565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb2acde32c6c9e3f1e38c2941cd75b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545a78a9907bd499051b8636288afc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734b6a0e080b665969b6feca4c8456a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaabd66d1637c15fa9a41423227419569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac931a496a6a9386f23b4a46d0946570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c6c8b5aef68978b68d1940aebc05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904ca642e6359496715fb48a7c90a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90b07a04fadf2d946b80236318e5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b64566042b808c6ccf62f9313aaee5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af525e916aae6c0ed79feca1c026444575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d0871fec182f9f24d267cb5638ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bfa826bb9e1204f1dd4cda84f16d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded01b83c1a0389cabd712fd6531013578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526525fa9a7902bebe77d6bef3817522579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c9889a4dc3982e8ab7a4e7e9d6bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8879e65ceeda7abe347b8c29bfeb646581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a950432920a79e751538e2c5aebd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb8ea9bbb01029fb6f0125aa1374cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ea00ccf412fc8cda2fddb27d5aa2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e503e77773285e52262e1a4cb65dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9728fcd3d6653b5cae407592bddbcf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16186efd9275fd54991ea30d0252bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b2516a497f5e6e254c337acd72ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ac64c2389592595b7c87d8793278589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4253a0dc3cef73c0e03e4c1a26178d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e47615d096bba752f95991ce6c37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fffc97df4b6cdfa25d85e898397b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ec0f6f2832a8482d8acfac51b6ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4519a774bbb3c4590b134a6886bfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d309c64ef861eb6207aa1cfbd9405595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68209b5949b33fb2e3319a5f9629e23c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fada128e16ff85fdd06ef1faa60ad6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554352b5e0164b7a90a8ec2cee79193598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a0547077ac013fcd3e2950a59725599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d980e83438c1f8bc80c182736d11e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b34f58307d2884de9a16200709d13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe95ec976da0f805478860131cbc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e7139c19584cd046c7112010c9121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252637a36833ab0f8490d4a3ccf34e93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5d847632b861fd8a08cacbef7e7a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825d5efe0851fa410bbabcabf05e87c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4009129689472cb36beba474ecdb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a5b659b7025530552cb9489029e80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc34759450124342c4b4b118911423609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66028bcc695b32c210b88f957cc33bac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5217a20a6a3ff96297e838af0edaa61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ac169609e312c902281c262bfcc15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3919b716ff2f05824e516534efe007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70903bf9419b89bef1074de685b919614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035ad2744afdbfa267b0097b803c045615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14549501006a55c6338e51328ec7be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12a43ded0f321702207a4d0760c461617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da97a94c9f7711d3a9e09ccf2bf0d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064e13ebf4b05f15c4cd736e4f4e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bded4f13133ccfe15f50dc9519c589620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d319801f58667bc72af812ce3b5de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d6289513675ab152d74dd8cbe64c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be338f14ccd46d6711dbba745074dfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba204c3d21b78128f4677e2bdf5d5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62853782426dcce230d150990cd230625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306b76c566f49b55cfef14e8a27cd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da965100d26658e380fdd586db232d5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689aa79934ccbf7e63482c9ba3b0e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366021d521403ba059a7f3d46b6acfb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303f4b7b51874232e30e5edd7a778eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087e1c37791e52bd6bdee2beed85a17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93419146a01f29bc8f65d4d5d4965e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a0451e5f9fc30ef79459fb1024063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef99a9eecf0af0cf85935ab6b6f55a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0030913fe6db97e70b253bf056ff5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09b39020a48310a696936ee1866ec3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a8235735ad054e2c9ef1fdfa8b745637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d14ecaabfdb65dfea0f3a0ced477638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502bd6694484137ec44ab45b60110db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e18974b92cc615444840f39eb789ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420cbc8a92de3a7fafd5b039fe4bcd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c45516b22cdd2a932d1c4c135b7ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98b5837b61fa0f641b1d848e88303643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1498964ea6f18a1ee027235d277ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c547eca3ec6f2f054280bb7b04d1f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da61080843b1cb892a00f2b8265fd26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b51e83ba6d4a47ee53191d284baa6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02ebf27ba65285c3f8e4d37692e6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fddbe1c0bbc8ae56a5e739840fad42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1736f704b9922ccc43eaab39cd901650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffd088bfcb86dae1617d454a4fa629651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67a379b35c2d77859db8ee4e04e74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d092a360cb271559d9f6a37d4d4dbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3ef6b1d326205072f435c94a7ed9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74011fc6c64e48d0f3b5bc68287a49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d83fa300bf2967e9d4a9a0d0ee14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5e10bb7c67843ad7deaae0a7515f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1264c22332480bf24164207109c66a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9584bd4335c8708954215092aeb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7abdbfddc1c739a13f666136e8f5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d385dad2827dfe67e86128421b42490661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ffded49211d6abb441132cd7b7d33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30720fa3aa65de3736988e4f847107663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66be91428794c91d33400f7a84a9c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c656d4fac5b8c532662b86655c4b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc125e6cec6836c203bc8123c73e7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8c92c8e06bce52fc55666d008eb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15a1cd2e7ec6fe67c30fd57e36f2e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606486a8e8d2f98fc2c52aeed997820b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07df675967566a4b9485fa2417c026670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb52f1965d8060cf521152820223f5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3b5b8e461cb1d39c86837588b499672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078f796c7254ad6982c884986a493e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03f4dfa86f6781adbd60c8d491378674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be9969026c1d8153bd1be1c9234eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfcea8237c74f298b941fda8327004676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c98b3bb59a5fd2fd31674cdffea6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a916c94f0f04511c44630da9deb97678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>