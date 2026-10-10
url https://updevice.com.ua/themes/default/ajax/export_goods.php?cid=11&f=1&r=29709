--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff2c206579bb8ac90f597c9b15297d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbb439ee78c9558e8680f042a4c6472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5befdc66119fc331a2cd87e56e173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5cbc4bfac42e8040c7f848e6a51a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298cae90e136a396947675e73d76d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a5e92bf4e3578b47aa0e4f1184a9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b763ba5cf968d478b410709e5bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca16f24af42ec8f59f04e8a9241dee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ae756bb1f976dced848d08ae16279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013077d5c74ba9685a02eb021769c8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b40c037ee9e0c5a4cf4a9331283de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf5f60a6ec28ff209221f9fdca31312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb15aac42be758e21866935ba187d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778355b7eb3368b2da451029a6aec63d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff865b163a7dba0f16f0d357e81c4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca549d53c92330663c1e01ee1c81c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44ad28d202954e4124b0e34d00fb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a8817e8405af3af8a564d2dd433ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52d57b4023ef5df36282e4646735919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f59687012a97cf1750b1e59fab6b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901673860afc62f555f0982d2e41bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1493ace409af193904943dbb719491522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f14e1614286380ea95888890499eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b242dc4f8ea8245add9118a9a12324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26c06a856270a75105a7fc57472bb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e3bf798710436e6c1de1bdf058b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9714ce0c870ba2ce829e07e5d0e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108529060dde47d80df0d58c41bb79b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87df6342cf42599d3cce9c1289cb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4826d6fca7705470452460c0e26d7da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaad5842a80ecdc22381ffae0a6aa8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceb153c88e74d82885ad8fb2f2eb7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089318ae7060c50a01419878393c761b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e02802ab429627d5c1261224e351034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad35baeb95f62428fa0450d0705c68d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb30825f05f9732ef0aab6ad09937736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce9b7d3bcd220fbe6ec6bbb706dfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d1a4f02a7d4c9fb07e769e22b5d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b1e3053f9e8ebe1538f27ff1dca539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b23d2a98c50dc77cbba3704a98c1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af309e27c92210bc75a6c58f91c0f9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7181e1ec654ab044426d5b8eb5f8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a64ca07ab891e5a368edd8e3015643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeff4fd00a37c5eb792299c8649a6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13fc063ed9b034e1d69757bc327a5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3aee644180160c0f07eba294631546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d07172920b3837db088b26c55c5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad352e05e0d06acc227de29bef90e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc0818b3ade8b8d813b22140c119f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5202f8d617a07154188afb6997579c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5359c6c009b44d96a9fb1e85ca43951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8d445a9d40c8dc81a9b309b619c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579624ec66e6177ab05fc90ed98e15253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186147dad71d352d4ae9f12d35865654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb07e233809f6d68a1bc90f6c3e28e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48d2bec9cc35f3e68bc1207acd90156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc425747f6a313aebfb12b415c9c1f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce750b58004a2860278147b6f164a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9f6c8a268eda0f529bec21ed8e7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b491045720e6563db31c7c5544ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a176360efa14d6265d7941895f5baf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea31808d9898c77dd266f0a8794d6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58180620d2a135cd0828c1631f3f4c3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcace95db50a4a60e72e2a65d31212bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be5e41d1513b12759e972ce79fcfd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22248ad63815566aabdcb35fb4dd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc2da568ac57e205e8fb2b39951a3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed929a313b3b5187d2180eab05179a7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d284cf1b9e31d59b80f3a341dd7e4a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618da8d79a0520794600570ce98d01a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530a3b84c736a2b23806fb59570c8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833868bcec7b42d05e6693cc2f053a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a8e3f2cc8b5485c78d046760969273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f017ef7d04653ce4f4631644b6b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a239775dda4ec17154d9feb1fd3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b4015fb4db5804e3f717653911f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3f5b51a9356ff567093719a7adda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c9b73f10a7c7fb3e7f4a8b4a347f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ddbe56daa674f638bba11d3a3c2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3d273e0a65c181d6557d43e9cf1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f421bfe2671b9f91c0fef1a6f86f8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a69d051a7e54a453e1b59a1ce2b8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef9c2fa412c5387957c78f46c13db483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64390ba23e2de668c1f5291104964b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa4e6b0b56fde3851ef5d2246344585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d2a17a6a3bd2b587a6a0b9b15f5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09859239029378bbefc95e0df0307f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5e00641c291815554cfa7122ba7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef64c03a5562d065949578d50a1ee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130fb7af37531281684cef4b832a3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b184f1b3ad0a3043954e7f77d81a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5ae66eefcfe7a813150a53163cc0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedd7a9f465e086fe180adcc974033993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5ba819c2c68380da5a0b73074647194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308e7af9505c09a896615bbb205a72495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b2fbc7071c950ee284698100bb43c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f303d6dc58ab6a8c75e1177bfb1c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df5108b46d0684de4a4970f597d72d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9686164ee48169cd5a51eec94a0edf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e734956c0a7149ccf18d3c9a2c684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3112d1fe882d5c093090c8bb49d3ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc34d0ba306ad1bb42f5a7c1db3fd1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861604aeef1856d498c1079b5134d44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67158e426883b8e7fe69fd091c28dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68686ad14e1bfa756b9f9dd1b2a6e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615aa50ab12416a19f89e0b7df113d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb15677980de5cc1e8269720a008dcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939746d82bfe9cf5159c1837e80006a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c160e555e3c39d96917d25353f01a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471614f5eb323c9f695dccc3f11cbbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5d8576547b0377ce8cd03728fa5cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df12c35974edef7cca3a9e8499c660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94144e3dcee990c54b2c02c2517dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc25bd0e56d2f97704607acef5030114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c910bf75f6837f4a2e50a61e10c862c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2417de45460a7dce1a5dcb5687682f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42049d6df84a140ca80ad117aad727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32e513740df60bd9097fc87106ffc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5cf8668b2786a57bbddc1bb6acd97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f5997346d1bebf6f5bb9a919d1425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc9bec089858f1af9799cbfe789967121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1e2c20ecfa32f572c0d1277c8343122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd6f2b12c6907fd1a18d6c7abf0e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d8a48349b8125dc95caf85b265f16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5be41b054bb3baf97530b1ee3f3a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1832ae930dc4316688d10d010ae04b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c554988c79447cc65377312d93565127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8c2cdae46f66c14aaaf38189a6f58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e84dbb603ea5cfa7e73eba7d7b61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445d10f53a48a305fc8b68e363df98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162117d7daa970598e008832bffcb0d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6eb54d15e04c8cf542ecbbcd534c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e8fbb2fa72e239d9436220a2218c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211be5c232e24a02b949ce738620b7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2786a43fe107a1cd4b125440c4d6d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f558e5cbd537f58d6a0a492a8ee053136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e844a6127d8178e2147b4352eb696b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcea842b274fb5b57830b35d1306dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c434639e9f39fedb0c906c27495ca1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05437e482fe76649c93fd27e38fd22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb9be1927b9e734c81def63105cfa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8926bc5d8ee30065cf5a3961ccb5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dea03bd369ea1f079255aa3b5d9a82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a346df0fced342f2ae98b6e82839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfda5d27c9369a70e8ad19510e0bc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad16ffe79384b451f59a66f63e657c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c68e0c31c4480c0b427287739b3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c045e805460dd9e17999fd7cba7f9fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5c4c97f01a2858e890922d528ae4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5755a058b2a54f4e3c5e2e55bc46ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5a2d12291b1cefd81eb8c9dd95fca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858429f5bb44846a6323ff8cbcd1da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8283ff6c803cdd3a05ce176c40136d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabf9c79b52224a24c177a4b736c950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a10bb5a6d376eb431f586875b94d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0ad1e24773fb8d246222325e4dd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ce130cc9ee65d62eb10df44c1d37e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b5dfea2e70808e4efa66bdd62fb8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa41505092de20e4f3c7565fcdc19e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b994d4d4ae6d4d13fe112fe076a681d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9751be2c24e6c70138956aee9fd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f95b73b04e3ff42738d02b2fd6e6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4e24bacc56103c78bf4657734bdae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57696508b1130151be2e1ae971d53cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a0084e7efb5fd4682dc0bd80bc4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ae5ba2b36451c07d8e97d69e8930e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a85ba79357c214c212120b03314621167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973007c1d59ab7b15f9265ae86560e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f024b2440a35512c01a5b76730096c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8144a3abd2256d033e9e3b7a238335170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44402485a9de28cb1f065ffef92005f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2251d734c2f35dfebf4c0f5946b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57543812cda66a1c0dc2410fbda63942173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de7f839dcf3157380aae9645684d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd42491ec3aed99188ea723a36d6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0fc4c7b0506c5a8cac5daa0ba4db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d258f825d0dde15edeac12dd18a610177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20585398f58fbce07f5d2db8edf1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486fc50d877b721f12aaee790430ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e82ff896525641de1a476f3633b6b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf34b5590d3506fd50ee5d8fd0bfbd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1df21f50396e406df0bef7e694dde3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e5f49e4b90872015af0711ca737d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99798d697a36416110157e677d7d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6360c7f1d7db2d19ce178d024ee0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c86640b1ab1b28d8a11c4acc0658a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfff9ce360ac6cc69a0543ca57bbdb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112d29de7812ca90f5a8af2a2c681c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb89c6042818780b2e24a7581494f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74b015293e76e6936f7dc876735d21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b693de6aea9a0465755fb2f6c37470191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bf20e834247deec11b1a3865e084192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b3029373bdd809e52020d3cf0051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b66e61dba9d6f88d177db84d19ea6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d07bac4949a5db521b430f816b4da8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d838b73350f1628785b64652450ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd13e3217a3f17352078f975130e91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc62d90c39aef9bf08ee882982dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81214dfeaaf0d9ca056617d5a77acb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c060f2a2fe7c9068d6bd959099a099200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce2102cfb3cd56a5c3d414aab2b59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab54980735c8d1060f7404448324f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37508ef1c31893263c1a49103a2076d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670b0e29788f3b0756d42b91aacd6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55dbd9ae33e5ebc531e4fc3c3d46d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f5f3100150e348b07120678c874a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf85dd3255f69e2f35f9d1b65a27aa0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5731fa554a8a590c352e36713ae94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f98e43d4648f454f46dff9083d4ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7d2d55a9021eafc34ba9dab883b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b12b9054833f0e2906a5038079be2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92287cb571cc0acd6c6584be4ca074212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673b0938a613510f706fc6942bb5c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387119f5a4e260e3b8118a5b11dc4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39304fc7fadcff32fb9f46adcbb048f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001b0e3e0b996addcb508385a12c78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab348eea2d58693a22708a635ba87d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda6f40795fda01b841c6068431d656218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc5764f7f7bb97b78b7ed6d2a6f782219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958e7571d34d9e4dffd640c651b2d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b7f3b96b95dbf0f3b28f3e02f344221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b042c05992b007d871ab7de33eed2f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e32a8a49176411b4c1f035fd6bab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ac750632fa4b0f369b71304a4cbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17782d1c95c78d53e5554dd5fbac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f99a1b2520cf13e967ba4f9d0bb7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ab251e9466e29857da1da142d4da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7480ebaa40dd140a311617a857c6f13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9a365a034bb7b6ff049a4784611a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb587938b1e4c71d575ac60bfed7d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d640564dbb63393d5e0115247a708231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb454c31f2c1e8527b34b1a185592232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ba197e036ef99bfcd03570acb0d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e37a1012ecd0206917f56897708e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782284f7ebe0a5ccc8171d4cd0deca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682b21460a84dc15d3a43c12734ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16dabea39f37b97bd11c0a0b139076237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf981994300a5ac343ee019b3d3958238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3acab5fa729398aac60b836374518a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa27647a9826ca6402d4bea68a34f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13c48d7a79f856e6860c0080e6ebc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c283d77c3a8e06de8784b57f6942a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f7a64c202a6ecd5ffa1ec4209fb56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19652db37d0f53a7f58f1226ce43954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0183770a9514d83acdc28d653cf2d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8258eda7cbdaa4886d91023f303588246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b350e518b90a0cc92a0cd73b88869247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d94cd56958df82db2cb41452952e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9d42ffabd40dd02b64ed4226a81b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce228f2ba3b8db9b66411038a28f6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9ff734eb3929bdb17e5f983eeca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18f874dde259c3db871a9bb5e3e02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6da3ac548adc7bc20de4ed9d478f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d432b805b1889ba1a0db987b29fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c37b60fe48213e5f83bb1b021ee8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bb7de77b4f25769f117590e2f8d11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754a7b9148cbd34d1493c83847f6623257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e280f1d559cdbecb4651bcbdfa14bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a0da2974d0348db2a850fbb44345259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a26ad97fd4b3875136f72f9bd8e2e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5353b68cd48c40de46d24ec4b540261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7adeeccee5b239a55b599a4d5116db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e867154a46ac6e7921691958c8161263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328a2ae83a484aa7acbe413013d61f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7a2545e4fe3719147ed5a88b67b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dee8df88a2320469d82a599362657266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a70b6aee6e187929b834bd4d0af19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413aa543195232ddfef439efd4eab6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a97f2e7fc899578078b95875031d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f964bf1cf20941e0ec7741f1bce58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464c3384af06cced1c7c3f6798201e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040200f465d25a9ddf052e75c64e72b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2353d6e72e68e39dd5d097c96d691273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0991936928d838f8c33a3d476fd38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e45a8885935d6ce0f11fda1c197d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571b58699b723aaec2cd094e4c7758276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf95f89b08f32d196ba5c866d45c940277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eedf8288169d32fce4e077a1b35287278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef84fa403f496b3d0f2bef7b594fb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375dd32f067a7469ac6111a08515635280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d7f07471af82b4e337b0cc7b2892281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcbc771e1c26302c493fcdcf75b21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa6763168717bd0e88406c6182bd1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa365fc2d8e3307f60d2f22ad6f7b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f14a51a403768d4dde5ca81f8b9dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ac680120cb11ed921e4743da11b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6300ad1f0c738005fec0dc665fc88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e136e211bc09cb4dd2ec1a666ea71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed4c779cc9fbba2db2fe521b9b97bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1696425c5a227ddf759e9a94ca4878290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50cbc8897259c83a9b69e578d6bed2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df312b7ce49b73ff4b00fa5a95c5bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98df343a3604cd6ae2208aba3d981293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec117780be050865a95a9669c0edbab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7dfa29a05f836ac9263c5db1f443f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ad50ff20d57fca1939254c3c1c44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3730d3620ab6a28fabcebfe058680297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622ef1ca821ac72e870bfb4d181d737298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732816a8ad121afeeee72f2f43239499299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccfbe2c346fc3657484f22d66eac54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868eca58e112ea3ca77e7b21259d2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be79a94e7c6662a2c1602149b9d871302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a3942def8f645f2f13f3ec751f1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b418f50ce869cc100a0e3e834aad02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd525d39b5b82dd794adb6de9c49bc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f36548d20b028ecc42b4d5f06821306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce84ee20a0281f973d85cb86eb30d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91bbda08350c6e0e5a68dc3dc8c5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16db6c12a301cc3278b16341446bab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb35a1f3071a7c7427d489817f6c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce948c1a041423ba5dd97a7da56380f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb50ec9fc901ce592db2fbaa26e4b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3679a2eca9fc4a8f6f3b8b5cfedd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e938f77a09036b353210e78558c4be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163676aabca826b46ce0cfb6f89ebb53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4473b01b0981ae125f53c20840785316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc851a8ee1a1ce84f2b59a51224e8d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9631b22d7b190ddb7ce06ea8c281de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6a8dd2868180230210b41f354a88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5bd77e6b37507776e944a9d10a5b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5d4b60d239c368eb560e4bfe5f2ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58ad3b6a825432772710c3d3faffe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd210def9a5ca63754a66575b7217e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c60267356742cb3cf0c29aa1756b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2238629d98469f73dfcb21d0f2641b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8d981e680dd1f1806351e1bcd4dc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e379e3a325bdb00b1a250b25debb99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dd11ad602269d90481a814987eae1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed9b07dfdaef62071175aa22994fd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0166cddeb6a4b1bf9aec23bac0b27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfbec700ead4f133223827ef268bfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fc25c0cf467154102e7cfa5192fd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120a7badb68114cf12e01ff434a0ff3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722660d6fcf1fc79f50c56ca8c04d3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2a21f7c93ef6c7181829e655e1ff7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c8936a4442f6bfd9a1bac8cbda207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530073600b01083751b9e55457bed37e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8be31e033147d95d7aac831be4756338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d364838c79e0d0e42d3db14b8bde4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b3f5b197013d48c9f1fffe7309f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab384d5ef11e1bb31429c4d8aeec31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c561671d6fc596c0f965e9a535e3149342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489da4131fe7b3d45ca2b386caea6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e1c93a5c7530a04a31029255e1cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2ff44c5941c2ab6303341f83246b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71fd7adaae09dca964c136c1bfd4d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473e1b14a45be736dfbba4483b41187347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba85649de3c4f7d572bf82e8ae62e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1067bc7fbeffe8f45b52ebe33dc3fce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e887646252950efd19fac8a42ba5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39ba1e4e25f97071a04c85ed77089351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153718029b756a722961a182dadcaf87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e84fc7baa65ed5aef3256baf2ae00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055f73c5626f8793fe07010075d099354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa3a0b15a9ef9ed1e85e7199eb56d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d5449a3fdb24a1f87a40273dfee19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9840e1d675d25f052e327810ee735357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4297186d57776a8722ce5d6684797e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761769ce86867abb28d2cf4d970e19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bade7de694ae6da2bbb116254b552360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8666046045269cee3b37392ed679b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54260e04c7cdbc2c5f547834e95c024362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d846051fb2f7eb5e3ee8c4e2de5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f49560c18a0aeef9143a757e5225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50671d624c59c21d1cce5836cef61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a714002f9d36b1743b416442358575366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2ac559ee636a6211a0f878a04dd66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d321194072fdd6cae627396f61cd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24b21af5419b1559b86375456eea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899533ca149e0439b4963d18fb4e5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb000cc64658560517e4d0b1839fb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ccd76946c3b76fa3ff7f8a306ff2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f9facdb68fa4fcd92af7227b73458373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1583802e261880eb84a19627db5d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502a684e62ccd7b41b94b8e2c391106375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a37633d187348f0883a56b6f25d89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a3f836333df57d25584bd2279840377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868dabb51332d4ef0af2b4a31b3b86b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b387ff61658663647523b2fd48870379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf110b03b50006e059c2cf7d8bdc59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505e83cf0b40ba8fa00f680b2a661ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f208356f090673528341b6a3ce6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ed61de6af6e110f7a445c87cb758a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692368ba012ae6c4a5ce52a280fdef2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d2b4dcf6116e02bed796154ca44d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141847fc1445f4c9119b37e5ed5cddc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f924031948b770a1d9cf22402643f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e7899823efc4baf388a8bcb69abfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d94cb28508c81dc05d92f90dd3a2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8233f9d0f67b42476b98b3f5b5482a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034452b2b204015a0baa1c8f7026a85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa9dbe93540be354429c37e1ac4bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7fd96882a563b1dbb307412fc72df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c5d6848c86f82ef2133facbca7450394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da3ef0784fbd12c6040068bc8d39d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd09595ec333429af0d81c9686822396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd84a8853c4f0ff50a1ef645203b41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2bf5206bddd19b09b0779ee89850398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5207f414275a5de9b42f5e0c9b895399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737b4c2f56367865bbdeca399014bf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f23edfa6c66f9546c15b8eea1adfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f222bb5b47633448c13d44eb359bca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14354ff95f16357ae3fa843fa422dab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0df78d777f306177f1aa2dfc060cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faed14f8a6c358f999dbdedadacaae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01d0a1f50f89bfdbb37990c5bdf90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597a21281de532d8ea80403d07f75f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ab0dc536f96869b657362bc9c34f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47209d0b090f39fff72b8303ae683b60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab91ad9f649fade6fca0bfbd1c5d072410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa68e31ad0e363022862271d57c758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8689a55990dbd5ca8d01bcf29bc0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ec1e5bf55428c0d470c081176161413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f93cd135ff5b227d587d46e3fb9f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585e430273992f979a4b738001da757415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaeeb4e37c5beba06d9cdb7a1441cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8a2030156527356eb30c3bb4972a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c85b19040068e6b15531155dddfa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd458ee217b886b29ab7f4f44b9aea7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b63441f5cf537644675006414567c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06b264267492e9bf3b0e59ee9e444421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9919d97c17693e89e810b938515334422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542fffae9f283c2685c21a91be94f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a5629706b7540f5fc624e5fc4572424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa258140a1c5751ed72f6adee85461425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3826c5c102de17c2d90770f51bfcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2434af2b54afd825820c2285382f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec4f07cb6b2bf127eafc72ae3115a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40650507eacd6b3584a4c33e8b1ef59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53035edaf50cb9dc907ef326138e59a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843860acf8b2b30cadb82c448919925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9f2be69611aaad3cdf08f53ff095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ecfbb901f483d60f91d65d62a2acc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7fb3a77671ed56749f37b0613200434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385749bf06618b4446af729d4a6903435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016c20745e17ce0d5f586a7527adbae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd13c2b0f0e5d3e551eb8472a554ba9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894942003400887c326a3f3746087c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326fa42c1d534541c8369daf317fb1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe01c087fce1d6282c70509d101e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e55dc3cac2c02d12632c630223415441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1af6579932257ee76a6c2f1e50f8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a49476586e140c1446a47cefea8f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88dc53efe7a67570744859ee596ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa31c85194442dc8ce28ddb185b5a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8c049dd9a9172910b16d2fe4793a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e32eac5ddc7a2ac7665c81903503e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8438d59f8f11280324893b85388e8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35220dba50876e5a827ff789c6851a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215fb02fffe44273caff9fb70edaeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffbebbcf026796b700ec669b08ef0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276aae97dcec685a098f761526c3dac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0058f306b8cbd8cf4182973d2da12f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d52b5e0da1cb90ab1d117aeb05777454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668599d47b56cbb2f0abdbdccc15163f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8df3af8eead4ad0676475d15ce4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4811de8d901b373bc18c479e3735a5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0115e40dc706bdd6cc143922c9272458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244979e606b2ffbcbafde5b7fb02bcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8799714841b600a42eb592e30f7d9d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed97c18febf4992909187f6eb24e27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f148695c88dce7723b63b61af86d425462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8328ada7d72b4ca327b4ff9cfe83d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d108e9017a76625cd9025f55c04e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a10f133368d3f25ac2b42387341f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab6b043c07003ff99f081a2f4ed4b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6648eb0f32d26e7ee6df2d553c16a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805024216e52362933840de0e998dc3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6dae289c74729fd71817fa454d026469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea144f6d172a5e6f2ef5c19eb50493470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0f72a8b62cfa1b4039e7acf16e1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4feb55d25c1359032a156fee4e824a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d1e51ffed02e4d6cd066c30e6f6f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b509beae8b21a039ef1873fe1aeb661474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ede3328f5e0fadde650510f98baf63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8ac62943ba47b1a6b38119dfd5be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d1393fae27f804d0b4ba5a895b0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2bb8f949d76ca748ee91d107dc965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4be5fbebc922eea3bfefe941de43d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9bfdb8db521b6092e474e7f9e6ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17287f013d9f39197c9c3ae8a242206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704687b1a0b539cde8e4792b15b6bc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf614c9d3f6596e0b747041ccffc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6de76c6bd7eea23d550ffd1c74ef4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8748004990d24a1d868681a796070a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c17b386366eaf2121533fa130a47d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caab2c18ea1aa5688606c8fa4ba0c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21255940a5303581cd78624e5d9781d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232618ad66fb1575344bfa5fc8e42c7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44facc50f461417bc53c3aa8d585f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e23718fdb37dc30d5bf10f9be410491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c0d84d121d9d3f54900698ededb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358891f00e2508a30119d88a981e1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b9b9f0c04dedf813f72d56616e2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76da933bf91d7b66ddb0bf5f455ae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9cba279863c6acfcbb67ea789b079496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed63f2c68b5fab77ad2f2221d3c190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ff6f759d1e566d243275bb2d667b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ef570eda10db7ffc7cfb4161074f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdd9ecee00b729086b9d84bee662c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459df9575e923aa77855a33e3a29a47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad905ff5ce9ca518e191e29634d83d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80b4c820a3d65bf4b1ae9bb3d65e9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed105eee466c0263223bdf3a4f13cc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433a1c7660b4988f090e2f4d2d6f69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f7fbdb5460b04ed0d8284776af72c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3516857cee11b3a724fe26ee6d1aee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599acacc49f4a434aed7779effc2c6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bfce21d07fa0a2d4a0cefccf29cc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd56954dce8089f44e5860ca6ab5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c517e67723b40683ee6eb37258392e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070981f126160d1df9ea5c277bd802512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c4b89c2df613919a3437ed8eb7445513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a708f01ba41347d393b9428e4ef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245344e19bd06445b2379f0dc34f7fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e385e6d2e624efc34d9029460f704d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7766261b7f9b0281f94493009041f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e88c246775f59a9450d1f8eee4df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8adb9b4be3fce1ecb5b7285ba43b2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ebeb146cdeb42beb7a76c605a687f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb09fdce4b4d63e8d60d88f8f0627521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2aeb8f54f3b986125dbde3a377e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385477b6f69b23e757f671a1e3c8b15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df255317c865298cb71c5c265d2ac98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbd6dc8275d2fc9865e510151d705c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcdc951846565f7c540eb1919ff4a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea82cc3f372c2408b3ac2df79b13c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fa2de6d30c3221bfe75f4f23e79e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b381639068a21d60f35b990d293a5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934307fd32440b0b824580e76fca3d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8456688c08f8af1ecf1118556360ef5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d9687313898fe1bf1ea0317901df9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772baa61b2fe1b2124525a9b821ac919533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b147ba80a46ca25f98a73339bff5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a56d75e4f0a25179d72662f99cfd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5799775d22b6fd46f5f13c53a232536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e98da28b50d33a7f732f96a298c0cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b39cc0a746d2f87ed507cf1d2b579538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3fbe3e8c0cf040372ab5b777a4710539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a581369850737f3f46613aa8b11283f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924f64e5726ce911f0c346c30698f9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce636dfedb4549b69e11be09c543c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144b7f1eb8c2f5c36d525d7e392134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18757ffc689dfb4f07e7804223208544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60524bdb873b175a4763be14037bcfe3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a5fd3c2a91572a664eb0b5a8f9a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fa23f853a56b45a09cee9cad3a07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d12bdb083fed0116af306fdd2c433548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc309cc22af517257f225034eea306f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5781aea286f11674bd63eab540e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d35084a4d044aa9c1d69bbbed673e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdbc69b08c58251655e1ab8ca4bfa1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f0b0667e9a3b9954ea6c999e9b642553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78211c142afb9630406144f3f0169de7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e56fb6c17dd1a3687854334529c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4f9ad0f43e1095a1197580d1c3b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd26ef85b79dbc1dc2cc55f94a0a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8aae31fc5a1a454a6e04bd1d9a31d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce13a7ff71ce748f9f797f8ff3c0e8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea71465c280c1a8941f710be518aa1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef4edc2fcb4b69198ad015c8e759b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f58fa60d6681ff02629879e3dbaa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824c02942cc6f728ebf43cd92f7caea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9252d51f13f1f498929728e14fee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda52d5d6a7c8952e8d2df8b6c66ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba7e37cf49e8df4b6bf9f3dabe4e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f64be18b2a2baa46e36e510a6f4d2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36389e470e5988f41efe25ad898c72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9df884a52803a2beedff97ddbe759569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308eb0c315ad3988cda4ad18149840e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfdc6ba20fe31bbaac530ac4cb3357571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfe0ba70038739bf9f4339158469e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54662ebca343ee3a06e2f1bb1f7d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9f9998a300aa1f14061c79c895484574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069fc28480ce3d42811a85b809c39cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b57347bc055addf90ce7e7c05dd3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f69c671f362b16a901b3241482675577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497755dd84c0e78a2e68d7f063058c7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c11215d257e3d0b734cd3d400bb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d1ed5b95d1d15a55ce76e8f045b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c70e70bd773edf880c77cb8f23fd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed716f2d1cdab909b71ff35e440a9271582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd7518ad17701ef45c0413e8f59b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557293d77b53c11068b1d9b93378e1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c1e56ab0672a3c069b5d47357db0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1155513c9d6d988edfb30455dcd7a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0556949f6d1c4d39f9ae6c42eccdb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e4ee6d8bb83f74a9dab21a9f2234588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89e27936ffaf47e54e3ec6fc7638f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a295e7031074f46928fe05856088590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48dd1249da63f2847bb4e289a4bc69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bfb74f111b8f09172fc1b97d79227592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b644a77cdd7646fcd78d2053d8bcb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550c60c2e65152e3b4f64546c5c13be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f978906399d87c5c36f75eefc03692595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd269c62b0b37dbde914fd577cf61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b685f59f87eada1ead3ee18fba0a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eab9b28a76aa8d56bed55505e1800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e981773bf6ff2adad81b122ee560599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ce1874304f67bb7a95a7cdd02ec1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3586f6e34de133b4325c075d1bafc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94f4f1c29bd98bffecabcc79b94bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80592573a9bc050261745c1ec7c4b14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78ae3ebe8ca1af679d188def8566c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf54b5c654b94a3b1bc0e2de93963c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028f0b45d990637cb947b7374c34ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afbad05841dffacc94766d326af11f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff485f7edb2ba4c69310735d2570715608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d6da64a0b071e0ce1996aaaa73601609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4c9e8882d3ad10bb56b159ac1953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe819328d892f92391df5587ae4754f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e7083d6b0b135a96dfc4c663a065612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda01640d7803b6c5ad7fc7163352c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c4b69ee1937b11aa9fc4136a6261614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95822641b5956262be50a7ca246546f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6fa1d1971623a6b15be429915bb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4005307d77112f3ee8d8dc252995b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8819501684ada4cbc2979606569a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0afc126f11c735a85ed3f702914a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5510d26165da1e4855f9c4bd5905620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db989112c49a0a78d7078aba0d8982a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8df8d383c63dca8b3dabe9cba2ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ebddbec6aff1f09c124157c724f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d676a4880084252edc8c3cbc9d06c5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe056ed078cc3498446cb7286e787625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5acfdb4ee80a8e56c89ac0fadd8d8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003ec5db888af183f51aed4e51f8b37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e603a8bac0ee6f76a17b54da0a4cfc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6365e1a432378e042fb39ab80564629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6de0b5223ff72ee5bfd95d9751127630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ad474a09490192b920e7736377fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c8494f74d60227ab468f3a5728f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452cc4ee8eb9c6495490d6ef611c60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeea88c9e6ac8f978d10c1e27780065634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708244ccb9d423f83c5f50909cd48d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb695a32c6491dd67419df40f76f37b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4e60a040d6e6f0b4fdcb1d4ec502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ac7f74a7bbc56c05dd7d41bec1111638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c41ac16374ed9ba929ca61075084639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdd90862169007bb1a655dbcaf7c21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d90cf1f7f2131c7ea5501f5f242f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6968574cc1bc89ee54501ae29a06f6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e1fcac19eb71b79793ed52444253643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050b1f1d2ac22a9fd5c7255a21237d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a081de2d6a9f337173060416beba71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515186f9e9d0218826e8651d76a4b2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafdfe54e198e21de46308ffaadd53b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca747938446fc7b4861aae5c65038648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba58b8ae1ad0ebe0ab8fbfaf6e0cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2437787ac4ea266c3c069504844c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af0153ca41bbaba8faa471608797a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c61b980d426665070b34795691f98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0ab49d7d2ba3ad993c8607550df8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea71b577d200714c14ac493453d557654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce791a17f3c06789525adc8028081e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f074e782433a856c42a801681ff0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12727455330df1856b91a9ed8a75c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdec76aec48abf2190a837464e7946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f25c5c50825080e33002fb2afe76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0cafec0644459c1b075a7811df74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e93cc21e31e99148af6f5e757f1c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da309158e737eb03b1081d77b2d84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6b5c6536ae8dbc2af8b96dc16b54a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7409de0f0f3caee0227a405f345d6ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beccd95c4b23f55bae90b1e09a4651665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e1da70402430be74466771b730e8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d33f45c0280e01057056835fcb68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb08adb0d3999407a27331f83d930668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9739f01cf9f4e8cc3f43e0e00bed573669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07db5032fa267c142bbd5880984fd15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811df78db450043a4212b2ee7e4128671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7a64a538119cb2f36e1ca4828c1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a837ba394783aa3487cfda8c49a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52358967e274d2f14e4247ac895063674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe8391b7d21bf06d46fd81765cb11c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09844c7701dcc7001995146850646676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c172557476f175f898826403a59bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2921924e87d2a0fefd187b8690d0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a8659f75a87037525d15d3485a32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555169dfbe0250977efaba70509d9c18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b90c4ce632a4f1c9d7e5ec11977e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6117c6874d09fdad6483244f09494682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69c08e29ec9d1a2906bb6a5efbe46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d841a0f7259e7c33f732a04473866684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f35d5c16bdc6749c31e5815787c79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16700ce01d1f74a3ab835afe0dd6410686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d317efd718d3e4b35202ba4b39160f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a12dbf9d6afd0483479b186bdad8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4818ea6bbf8c400eea0c2347d51d39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c10b8c509e38aaec71b7baac760e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af74932b9ba8acd4b1507394d3b00d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4894c81c4eec219f55279c139b0fc51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93221d5ac9dc5496142d53ac55a2c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc326381b433d18e34be4694972af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879db2e66c2036f3bc9ec308bdecff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d0d6cb4d35a5b323876070c04a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fe4f3f7f68e5f8b5fb0457a86a6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e245e86453032fd2d2b4e713d38b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b41d4e3fc28870aa947c2ac60b1fd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd4522cd4ebaecd24b1ed28d41944a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d87996b217c58d3394b281cf6ef92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eab10e5b8cfb9ceaa91dcbfe54144702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666052af94b0f5786fe8d050cc78f621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642a900b7cde1e5e781c05eb3f6246704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ce3de4e14ec963e669d4256779b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698811f76e56dc688992d224c995783706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dc0a48b1d0b1df9e4a1c1cab6250f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07098042b7b9f1dd4e9e5b08b6c99f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac91f761a151e6199142f17d42978e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a2efe663c48252ecfcdeb59b6cec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896767b774b3bb1a21545757fc8b24f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134b79b0133b147cac3da56d830f3de712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0fddbc74eb0b05e41f6f4ce32485a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0624ffba1c6e2f4d46ebaff5ba79e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2404ef1b5374711204c87135d91a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce81feef3a508db66e9fd1b601d204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4c26466cdf4b92b9b234b585c3e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6775cf0b5160a73787ffea389789ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99855f118da95c4837abb5046191e3b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eaaf3e7ffb83a7297b58b9b7147218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114acd53c1534fa621de2eecf9d997aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d34b52ace75eb98a6ec17c3a48142910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de40e4e5ab3622bbd12ead70e6b7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f46698b4daa0bd0150417de0011b4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f86191f8a4a501b0e2cf3c1715884413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f6008d6fef6c37f911530e4b42cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8a84402a9843e304b6c3678552a7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd049655a2d436704cd5cc6c8b49316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36bc0aa3907ac47b0ae36a16624ea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc95abd7a38e13f200bf9dc8fecf8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eb98635d496f0b46120220102fef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da5a5ea91b82fdf2799b0717af05120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d32dc022ece13e85b3c5276cba6d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfedf2f845b3d1c2f83dfe2acdff4f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ca6ebbc6d79f7fd1470ce36d4d01123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e17f59ea9bd46990e098d79704c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe808e73ac8c8b55d751228c5396925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a8a2951be0e3c9f239c673439e9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672271d2a9568bf4b579ef50e2e55a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4312868799a5b53509388c29114b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932e3ea68d97cc346b795dce51c2fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264e51b11f2e7deaddaa9ce2339763e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5919458b30385bd83ead7169cb9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11662b3c7351c5cb764933a71c63332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929246793d6a2f38850416b9e2fceae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc380338b2ecfc84ae56c665eb61ad134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb5c8eabcdf385b3c62e8ae53f63835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810162503b9dc86e8d2b93d8c04df1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586faaf9f52fc23797e358df0fc95b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb1691a238218d8bf0cdc2984c38a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b270e2ff2124d9b544146a428743d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d70f39f3be372136b4c48d501a60d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c53fdc794f415a793e44ad7f8861141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425bac8eaedcbf61159a22e0a20b03e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c95b0a431d2eed22e64f96a9545c7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3718e662ab8a71122d40b28077c6e6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c158214d0c24824c1b51bc3d30903745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256b5a62366cd29653a4956be15f0ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f20dff44561d563510f58e65489e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c44f5a4bdee97273bcf9b8e4c419148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e071900355651fb6d60f1cdde989b5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5bac0883941adf698989faef99bf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2519403fee6e7beb0eb63d0ee70dbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea52143a57d4216d29a349fbbcaab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351936aaf141ce0c983eee722eb8be2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e554fea0e5470bc896c15b688394db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7f7a8b02b468291f3271cc873bc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af215b21bb600fe7939213176349341456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690a83e34c627889d6aadd14f1a2d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2271c48c4c47d10faac54a7608a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998293245d8ac3b09cb1f4fca270abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc6ff411b4dc0a0bae9846660ac8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3844edc96097fd45188b3c46a52f5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e397252fe1428972c141bedea8c0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756b10bbd15970f8e7d6edd8ac21de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee96bb323f003a36a72710b717c60d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983b5832e1e7f0b18d8f4dcb72c312165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbad8e075df58ed11dafe8bc41098166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab5bded3582737f99b4cf61a68e1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4a98e880c2c3fcd6338d439f03ccb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5355c02d5c536a8cb3151f0d5629469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6574c785ea8f1b298416431ad6b6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904cfe9b18aa4f4f3ae708a1d3eb3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb980d81464bb0e33c275ff5595da172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7275c4e812498e61ab3750ce043848f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734db356a3b8a91692ae04db501386874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9b3fd7849704af2485ee4ed9ea7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17608b6e7ca0b63c6c30642c68df36176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e6bd284ee4aa75f14859c061119877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5afc88c3abbd26809e16894475ddd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aad281203fb9924828b34b4f675bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7fa91c30cbae2c5738578100c980480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3d42c0ff678d1bdd0afeac6224ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478e6cb7b400b78f3ef0158488b845e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddfba4406269762e88a4763927eaed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369f0f458800136eb68702c16beaa9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ccdaab3de5aa4be1e988d35e685085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc18ebb5746355069456de4e26f28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a867b894e2456c159e4bcea372ffe487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2062a6b877bbdf79c9c79aae6b7da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d7c0a61cea3de597fd1a6589ac4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1760eecc7499ad4f9a115280f7ddd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3be1a0a0645e9ae386a0a1f4f1c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499eaac91431f87b87a6b2a17e710a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa784dca47a63794df226090df0b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd25351bef7debb8542ff229ef6cce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e4d3bc6f7d84811ec0592e6379ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73db390fafbe2884ddde1e55ccf73396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f87ad3563134e2b2417052859b12d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78548d8f7bc0cf9897c051e6e15095b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e88a713f47def0b718a0744f0ef9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68368006048095cde320620129951567100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69640dd4fd90cfe1456fede3c00404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9529b17394051a1d1ced249396913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c88e1d719164425b59126705d031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210d639654c0ad0870b45bd1c6ac5f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3038510a3847ab80c57c933d2d51d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912efa4178ceacc9bf4e023c6dd196106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f453405c71e716ca5f58a8bbc9530107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e8998b1424e30561ca65bb17675f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066f35af538bd688b39b537bed37ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce4c7ccde145d0562356106e27efb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c1f9193c56d46c84f3f4b4738fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df222d9e11921e23faef8a528f7813112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1acc545c4e0a9238d56b57e71ce758113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4d1c06ba9d95d9159ced8580e9cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a6af0e00e9570d20d8b751a117cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca076003533fb48cece98ccc99debb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e10b2beda97ec9c0177a7089b0cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667acbf0af1ac4fa4ad17e52a48c479e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d0462b57f56dc4ff5d8358cf43426119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32b18a6fc72c3584dcb17422e69eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5811e0af5864cb0c40904ec6e81f7b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11669e59e09937dd622ef9bdab6a2a3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248cd141af6664c26bc7c0e7208fe3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000609354a9c3055a76b7f77c52fe69c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23071c8e0d00ceee275fcda70fc6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ea4d1509a99753b1bb4b58527292126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ec20a7d6786f7d62f708788f2a16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd18b5265acbf3ec8f369718f51c54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e30df193595451bc638f41361e7b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f0fd0c1660e30f157d8496d8b6c10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7422d673d8f3e57d3edccf819a47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de20a9a589805929574d0330383dc94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab28d2786557ee47ae40beaae4fb7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e8505383d3efe110481d3b996767134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff687f1f54970582bdd897911085f340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966567c7bc51b1ec62d583cc6829a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e43939384f4cf7d6862c21e662de1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4ca0a42f84e1837f0cd3bd076186138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5372fd51e8b5efccb41d8ede6c8aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb023ab1cb2860893ed0c54177643f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca212957baa6351927ffdcfbd8cdf28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08053a597c69b7bd8d370fe5dec349cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf54fb7555fdc84e6708b0de23e890143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f531e770c84a6de7a0fd42b11543b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82e2e66081c9905855319dcacf578145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe37a68a65893194756c37a163b90c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e87cbe8e45985d8d0e729ac7b0817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15988108979a00d78c65d2dc29587148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002607335e7053f02fa17fac004fd2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f3e548a0248e1fb38e05308c4d04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c7cd611c9ce59a8ff51f1eac782d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed54db28137e363605a4b57c810fd91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a3daa193228476be511be1b4e95b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b612b194ae31cd3b02a654397f3c79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d76a7c1a4b1ae433d4eb7bf80db6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789997c1ed137ce1bc2ee0a32581d55b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d00cda01d424f863188e52e60df33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2858059fb475328b94b11fa466b6369158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4aa25f7cc2c51eb2f62f81624a0b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217eb1b8fd634a8163dbbbfd5907fd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a65d4ac7f387eb51e7324a4df784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce3f322f0a8deabfde37e3519e6cb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed251a06e30db01b853d0061a54509e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9769f951253237082c00f7a0d32a6f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3aaae3a24baa6bbeb043d4e4f269a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151120b707408cd0e533c8661cc215c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaae1470a14d05e43ac9c993a909d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feabe6a7f7c0684a6488e7a06ddc53c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b4afcc773dcd8d76eea7ed781778169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b45e409040b43ce280441f60b1f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0da9f359356727a13f21ff575a48f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795c25f63e048b05e930daec972d8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8dbbf3ba911cc70f73d23977268a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4674a698640598128258e6cb98f92d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3194e3860343efcf001f38ff79e9e40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b63f3151931f11f448179439a155ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967b3399c5c19fce405db63e6f4f44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd08098901026b8153e0add1a37b35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefc831f7b113fafbf37846e1120251179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d63418dd0fc33a7a8b2251128811180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18970b85f0f082748f50b2a818723e00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0178460f714eb364ff5faa8e23e79df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9502e167e901b947c7c217a53fda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a07677bcb01a4f0d31c4772b4d875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93438f4580e73fc8748c3056bf2f44bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f827ef30cf31cac36f5350844e150d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b635c5ff04831bd0d9929bf6e5d94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda534dad8545b9ce4ef00c28d13a5e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d64f43468ccd5cab2254eda00f98c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51165beefc5527fb7135864044b7b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b77e852d7e70bfd1ab6cc60d1f6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653f4b3e6d5cdb03e3d63d2ee2dcbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2214bcb944775278241b74778ba58f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec970aca66a5ead3ca68b2dbc99d79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d86e5d356bbafd231676bb87ba21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e173549d9560ab1ee68933d75ddff9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca826f0019b6991ccb96373c0134edf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79020cab6d74d1216e2bec5c6a1794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5032d98c451da2fbdfa46de84c16e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506040ba31f8b644f28c231958099dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7708b25cb57d5de9e3622308e907201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b4957442ded72917b5f31bcd4970e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e6e3ec949c15c78012d5a8821733203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f50d2f3e06eae2a0b290911fea144204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6103b9db448f2c849a82712fe70acf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a73a0e381e32bcb9aa1fe90419ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5389a339c9e873c68a20a5718da10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507a74d97a2857407cd13cf0d5846ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d74bf14af250a64187f4a4283c586d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb79d3a5a93696a480f247f89faebd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ed6ce4c7fded225d53e7559c13219211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d14adfbd13f0cb1459969d7802040212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ff10ac5ebcc6e8fb027f82819b0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a396cf48a243e7768670fd36ca463db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47505759d6b3f6f15c5cb3e19df6e43e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a327e4ae2f703545af3ff287af05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee882323c68136bfc2148cbbeac1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5e8b46c44400de5ac2b35256f9a53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3dd9432bab8012e3b221fd4f4599b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220ea95a7420eed9f72ced71dbf9b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55d36195082bd55b749b910c2baf23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe5b89194e3802ec327250c2426ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d23d3eba52b27846e2282fb84a907223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f7f7c983d2224ce58c4fd9446fd40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a86d53b4cf3cd7c4eb565759227f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b625080cdfc12b9876e70f0f21ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104aeec3d63099373b5258512f4be69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf45ad64cc1f48e28f72c9c5f55e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ae41cc54e1442c1591f2ce61d49c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f7d43f71ceb0c1ad403c554d0739230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9196a7a34bf7b2bf91ad68e031ea436231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c437788573f88a7b57fc9569e1dfc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f74072d70ff20b526fbb238113d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f58c086bf4d96e342f852db78dbd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1665103f52203b07f8a6e9ed18f973235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945eac53f745536cc15fd7337885793236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a54ad830ae1633ab6feb3e3ab366e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78358586c236c34aa697fa2364cdbf75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e51b3f423f9b337e5765ab7881017239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7725dc7b3fcc6afc89648b4f8b5c282240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6be8706caf25c765f673000776c54d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a9e48ac2469d7cc37a642ca3af15a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f98e8aa21275c8951246d8f7b27c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1532cdebd7c894266d2426928286e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8d831f4cfb7a5b9a7da61e827d7b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28c92e03f3216bb314d70cfb7b6f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425e3f6cec87d4c9ab51031fd2d22b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc4661c2eda96e1b1ab4eb45179f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea63456079217024baf017b52d460249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de242e618832e498fdab5a683c14d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7767f0b761214c257fdbd72e5bc936251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412be0a085f5d163febd63db4c3a023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd92afd930895799705d30209a166253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457978df776621ca4af8d8fa3457d928254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a0bdbde0cc1c0099a38ee7aac408f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1da2280c6321139fe9d81421e55e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4b91336a503b24f45ddfbfbdba65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4013270a4eba5c3feaec7059d40c5de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f957603f48bba9167f1052aabaf19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac41146c1b4908a1a42b5f63e7dbee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c5afd8d329f7dd8f0ccf829ce12e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28789ee2367cd0f3ad8ec8799d59f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be333a8084729f4e9ca1819d853a6e07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e701a2df2f5c91e1785a1d6383e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24b9c846576b62cb97b47bda0836a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5fe74df591e471aae097eb436b9a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddf4565053ffa27b66d31ed68d0855267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f2da8b4e8fc849365976e18fec03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d13a22688fba036b84f08ad7b0d62b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863ab6e032a66bb03979f953729afbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d2501ee702f09fa43ed6999ab622a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ce5d0498f7969b4250ac6d6fb0bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ff6d4451d1528fcc4260bcb901b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16122a4e936554d6db7a3acdf9b9e650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca14d066c60fa4a791eff6945f8bff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbfce715f30d33c708938c4936c3fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa3830ed6f23828b2ffab97d28167c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf22163e781cdb16a4f59745a091e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b85e74b4fb6ec5b5fa360356b02f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801868664773e3495bf5f0c07f5a660280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c82ed1df11e95dfe379bf4977bdc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e088313c9c90fd6eb73d3838c786282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2cd19a6fee8a95ea200e7a8f746d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2824fd35f349c36ae4753ce1c81ec2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855513f1864125e26f62e0294cc9f8b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f165d3f78e6b1948e8ef18359688a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f151b24b78c171fb07568fd98fe872f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5619429ee6cfc5d3e22220f519d417c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083459d657f3c20ac40a566a00adaac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6b7ff1d0915b255817dd1ca02d5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a510c0b1179a9f89ab5fcc015385b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a87885b86462508cf581046ab1174f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9cdebcba4d29ba6062f6bf2a8c25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12abe7a9cdd39921daa04a2a71f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae0b804797471aad00239a816d5b33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1f917efe6c8e9f081438ff182e78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d75e68bb7387e4c1e165ede3ab65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9c30013c03d2cb933e61fb28eb170298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290016b20c4176b7b0692a5762094b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c14026706263eabc0f7d99e30a79a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb644a5115cd146db3e47b0cfa3fc88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf4a987d2fae67375ce92b1d8b61c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594476772bc6802889affa247f6fe4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043becdd18b4d925576d7765a5772dfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf501a3a74e8d8bca3b90b2c6d07d09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175a3f85806be4cbe38c1bcbaf85bab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2058e77545c19588490430dfd5d883307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2079507e29238e6dea8a553833c239308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11604e5f5914e83886c22a1a438899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d28db1f0af1c47c4cb4342952b5a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dee7116e78dd88bafa6d3ae6c099a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb4cfffc34443cf8c27168ab24570312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26aececb95593e26a3f28039ca3aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf7de48de48a5999d433af8903dfb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7aeebc40992b72e613ac698c05db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff7bd852f053e0d790f6c75587dc3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e00587e02196aba5bf44b6611c970a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356534303dded0299a5c08fd2ba60ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85935ed399fde19ae7d16a699b65e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc42949b74492b080b3cf086fbfc454320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677f07a88f507c0b54e8db7718cfe70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942245efabe9edbbee39d20566cf260322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be61a3503056f05086fa1c0a099d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b5d24005efb7b398450819b931949324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f138e1f69a5018cdc21ebd9710d625325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd65d8a3bfcdb3127708dde18a92fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5dbeeec919f2777b6f623e996b09e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd761e26157b576237f505848b4a9b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63bdbd90d534b310d4305be8f40b6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90d18a00dfe8ea6fb6173a04486f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f247384dc8f92548579572a9020eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15902c642cf70a125e7c4d5ea8cbca69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2de78cc63bc675aed92c185d68d9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c5efd691a21b0eb09601aca1449b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d29100a01431243b19319e4f4029f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbdff49ddbb55f79d63b5d57528f60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f64248d85b531ec4f0d475068842337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a824a83cd0a05fc3ff014d97b6aec6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8cc0077e20a4725b23164e6a2001339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098e3d0972c0afc6abf41811f0a7cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a807ee6f244e2b67498431ac7d7f153341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071cd19bb6dc932f999cbea6c8e0bb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb2e45341a59bd4d3b66ab64e1bd44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c846b67505f54e85ae6c31468fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a832b02c817643d786a741ddbb58b70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd368834bebd61d251cbc4149bb4eca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b60f100ef0174087711121d03af001347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c68ad640d885a022580c75ce00c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a480d6811204bf5203974af2b141349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63f819be933c7a4ccacbd6adcca11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4b373ef422fe1cc19fe3e06c0fdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e189468221405dc43ed99917d46558352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d77d9c2dc6d1ecbbd2c6dbbf31b6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4f5fa7b6e0a2cf09a1252081c697354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83119e2ccc1a862d5185bf9d5494c22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe2d32bea5412110ae56c86745476356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e771a6768902ed1b81a2edea3c0bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392b2375d3607a7ee16a12a9ca3421358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c697a2bf4c881c1bad60547989864359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dfd19d86ca1e1dc780a22ea97abd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449904275b033fd50d9ea166c2e84a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895955265360e183f61708208fe0f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ea9679edde1941b666ea2405d936363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7145227bfef85913b5dcd2a160d3f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e696787044a14da5dd4f0dae98e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f95a468c909868c8a4a91a753fb45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbeff82991fb869d242ab6fc9cec00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39daf1aa818fdd9fdb63fbfe4e88ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044e86b5e49e5fd3ab24f29544f8917369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43712aa4597705aa280144867e597fb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76597e1504b312bb78c89cec80e3a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce8f1182824876b73b486de847b100372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb9e70d7efb25eb1d1d374d250337f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a58b016ded9a437199048f971a3c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8fcb3fc1d9944b0077c50dff38aba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d258f62273255ea47d0a34455436e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a258a4a406afc7e930ea6e3ed727d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f03cbd0df31381952cc894a314be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fe569d0906481bcc4173cd082472f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370735c98bc4a5c50e1fbaa363a571f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc28f4a94143d27448eda83db995ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb0000b23d299c4d94ba120afcb33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f454054a0dea890bc16b9730fef9d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569dcc2976ba1eb1c16eadb5d813210384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ad0085bccd18960a67c28aa494d49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954ca4bf136499edca4a15ae682c266386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4ff46312283fc4f389374478ab5f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcfb8b285d5e7c4b7ece47d42d52db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a761d0fb72222ecb887ee01dcf68b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81f9ec2cb594497af658a0a1ef162c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1824100964f80ad98287d3b368dc28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b74270a9166afc2cde6ba151f526cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c6d9a14855d91c938698adb6db4a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e653e26ed02c0fe747390bc11b1d319394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02b5cf50882b9fb3842e09e9adb8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8edf432e6833cfb617f970020c452a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf45c753a03e7e809a2ff080578403397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb8d2a6b8f832421213295416bd0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20094ecb9b85fbffee2b98cc9aad64bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfa37c6d5917477ce83b0daeff2250400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b52577a6e107b6d594843db63b766e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec43b4ce68824c196d63138626ee91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7de181a92d9c895023323ceab17f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4ae1c331fd3934c3f6fc2dd83aa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc458d8e61b7e04f4baf7fb6f67b2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113847a888d912e8feb42413d7ec89b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5291c497de6103f2e843e1b586d51a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977d15567c8e1c81ba598f6868d391408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468655526538be7fac20fb3623386650409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a039b4bb0e16e8a8770f7c3da48c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07480d82cd5ce4b5cecdb599c9eee1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbbad4b106ce26ef81b2a7ce26e617412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea0528fde4ae3cda545f4fe2d0089413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e79b040394268db765ec35aff5be5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efca32e2ffc24630bcc04159f8ac105415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbdf7e28ae8577a1f65a288b985cd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545995d25f4a2337dcc8c2ae08f1aca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f234ed3247aed79a452649c91822f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ae1252d3e7089ce6c1c019dc8b9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a5add189c6b9945a412fa41454784420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9012b60e53bf6b279d1ecfd5b69b313421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9cb65798db6a9151e7cd50a3b229422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed88a19287c60419f8ef0df0e0ec7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3db61724ae49d0794bfe9d71c1df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02205b9432a710bf11c0aa9886dce3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004916367f581255394f89f8345b1cb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f6998dde61b29243439c2de7f26e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23536e71a5ae653748f30773d0646176428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82c01ce843eb951f65ab6359d1311429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84a51a506c8da88c850345f69e637430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2afb77d3a435808d614733dda680cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2c995bbd2a7eccc632c21ff2871f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ebaa67004b5a26cda50cade127599433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274901c1df50171aafa8899cfdb51c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b402fff1ae31f4413fd8e689e25852435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118b77f42a6f6b14f7905004a06481436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c029c2bf2858a2e2d5870daa4c2fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2fb96723aab7bc0f2143d8b48d5b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a8d86125f8f44963586f1cc2d894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ff8c725d9a887274e34b4b3dca1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968962c43c750050ca18bc464adc70dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e97d923bc1265e40eee522c259308442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1316e1d6603ee4db313a704afca6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef74ccbecdabd497149ff3b7f6468444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4bb12dfe0f63701d63a06d0c08f3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86641b94762d2ddcf9957f0273e66df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0804764ff28cc4a82a6a0678987891447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e385ac14eebd251862fab06625201448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c1cd3498b40db1ac5f502abad67d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc600babbf4dc60f0c8c2d7095406450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0aafbd7ed55a8e812c09d10f70a79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096842d02cfb01a752686c1d46d17b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb038b71eb40b69b53fd48a77be5bda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347a2e126f04089378159632c1d565c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827752e62edd4d0522be4c8d8fafb5ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb18852e1337d91e9374d3775210e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f72375e793b53e0b00ff9550951b2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d46c8b10c5c390b1670f6fbc2dfec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c8715c197b511c574e32da2a4415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df805071a211ea869c88454206dc7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed8eca1742261c0100a121bfc1217461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51e804ecff9bb577e993ef562091db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fbac9be9df005e365487aa6670040463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a600c554349edc35b90505161a8a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da841e0f1d0b6127fea1299d09043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0d61b9bf0194b9b588e666309a747466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a5d1f9633da2d689e69c563c60ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e79255eadf9c58a675cb7116db46c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61e2b8a859d992f1512200d6a545c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017714831ce4e95bc9a329e4c866cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed3ea8c1c209ab7c334e77ceef7c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728f41824e30f702f9640da9ca5f37b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1402550a747a0386306daa24ead392473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199e13f21026cb5cc4bbd241f6bbf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042fbea120b7d4458f64d5b52970c63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff2395f20786406176dad3dde3871f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495fe8bb784651c7670cf16b7d105d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda4c3c88783c104ba80e39847b6ce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba16b258da4786f9a808c1bfbba21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f65a96465038f9ab9706018bac98a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141a5b8b15766439c5fba53ff67e6e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972217b05b2d30dc453cf2d237c3d56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720b2afc7da834bfc0e652e69174f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488224226908ade941d99793a6f10dce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986520310b8589b1bd094e1a3e2a421485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e410180bb46b1e2f08547ca154e531486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652484d0e58f18b96a9baccc995a13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9816cb12316db009c865403be198a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34731784fd6575e2b47e06120b5d27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05355998fd67a1a378fadef971e5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90ce7db76c0af420dbd7b1797380c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ce7f35b747c2a90989ba3f8914ed0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3556df773bece7fbafee8017d42a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5fb9e47c171b44eb42266dd95653494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f767bd95a61ed20783b6e3d50320495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d1a978e6a4655440fea38e80497ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f159f0ee4fbe185e5260b9d6a8e14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61b0bd2e1a73fc4f84da46c7b0f8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dcd9ae074811fd1ac31bd56ddc398499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd41b5c26eeb5ca13b81b0bffc159500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d2615c82fbe7579cf8dd8e72838f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba44388b1a1b5bcd2bce0963579c1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654aa5b8749a4113aa87c9b0cf2f2ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485fc0cd304e36073a41bcd16682f05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d0ad72b2afeee1bc65e753bd5ccc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03044197c69f86abfd9b19dc1521a55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fdc59dbfb1b4386c1d5bfef94eb09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15245df9ca38b03c2a9095d03e20e1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6580474b02e109d807a2640353fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4ab9a487379faa78dc8475b48357510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d5e8eed7bd78fbdab755fc77d37b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bd7c2a5f3421729192c0a98ab4649512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545001617c88a3daf2fb433cad7c2bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562630698494a5953c51e97e107153b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc77c0a4d6a0816270892184ff907515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1d10699719ca249645f8e8e83bd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf3f58e9c40103a8f0947ae755576517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3db36e9cd052f96ffab4642e7bc87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712108d4d92cb6ad97fed1fa007424a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b10af20819293e5a832cef222171cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20689a0bf16045d08324ffb06a5e7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa3b5aab1a2760db6f5fa7f9f03b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096526d0ec33baafdbb822f5bf41ceed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9893a84b28644a4aa42cbf4e8c09dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f6ec48f22246f4654069e4e5ea0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872a3d6e0d2d148f1395e925bc5a169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aba02f11f7150eb3cbb8a40dd46a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169e3dadab677c3e324ac0814e21fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a27f45fae62f43b558d0a473a1269529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c496f3d5a43310345fc8da0fcb4aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b8de5ac22d8b0f0dd1055c4f6307531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006a5de5d841e938a6b51992d040a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8860a01f01f56aeeeb4e41fc9a796f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c90636c68acda27ad30f466e20ace534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b7fd05c31f06977dc1a697095531c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4baf6d4429dd837bbfc6d17476ac00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7432bb28b0e1be64fa3df3e659933537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c071ca6c72aa7f32a41038625b48a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248b1992767118cfba70840184ea03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade633ca28b89d160106da99853a540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d905ce749e913efa9261db5b4355d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52146a3bdaec402721849d5c0774a01a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560a3d565af9bdcc30178c5d923e73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585166334e92820ab4b5f944c11d01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7942377b5585e88ac3f5e12b0571e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211786dbb5e18ad4b10d2920f59983f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055af967c481791ee995c612c379529547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b07191618b147208951ffa9e4db5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4859f1460a48eb77653ffef2dea06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254d3edb2181b9fe8b2e833907f5f5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c5731cee0a9de79380c21720aad02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454301b01defc1c5470033e715b184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ec8f32b8de287bd2b5890b403da1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07208b75b9f1b0c4418c651d0debb19b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a6214c0e43acb4fba2394765f1c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202274c5145ea31ce6c18f0c1c5592e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9632a9721fecf051180728db3dd4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff5ccef9a263f9b6aa54040a3d547558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2478c1f5187975f489c95dc5f9d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0106546668ed44e80b62730dfecb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e151ab984b73cca5eba2e9a1877f7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350240786b3b453d9baf00616f30675b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ab5567b8dc95924d3e218a40f472563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18601eb4a8893bb0494375cd3d677cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c009714f4f0a27a44a18c4ff314c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91552b3f2136be78dc6dd2fd157baf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbfaf83f5197568d2dc8b6e6824395567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a971b486e398ec2857376f5c5aa612568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fd20bcc762505510cef32cd67727a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b06d015ce17a3950b5b9214a15273570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65983442013762dd223578af173bb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb790cd1f11b7b81fd7517e664a87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39368003905fc0c0f99a61cddaf41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c074a292f623e88ae0af28c59fcec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04288f6591ff9ef592640f6fbf523205575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359309b874f76d372157574527e4d81b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca44934a803001806e8b857502804a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235148b324554595512cbebfbf5c6ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252dce9fcba5419c5810882588d0fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b038d8423684a3683f74536d6742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d79b054aea782a6bfa9acc3a3aa94c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d37c750bf536a5bfca1c57b72ae9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec70b79e9ad13767e29ed2a7618ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7937dc40ec4bc7b4521e248391e403584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17ae5272c06bb6290bfa06e635b14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995915589f54607ae98cd5182820717a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e5b115ddb6fac548ffc19aa7bfc94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f9a16954e7e27993e2ca249e1fa4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b754cd651af1470527c41ba370c66b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d9e3358cafcb5484c5b885f8b0332590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b350651f25cfd737bbc1bc81f34a58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd12c202a20c4490cebd7afd19bf31f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe21f9687bdd016790ca4b4596ed0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29df82ff7ede1482e4ccbbef53c7939594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3c5196dd5364039c0f5d03471f056595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685998748c8ac28b102875209b69df8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b897a060b2a0ae410f3bac8e90ef2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715baeb82407658a02def869ce68eca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b340baa0dd66881c629b9837addba6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4773e9b171cb99cb9fbd0deb24a012600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac6a1f25a219f381cd13669e780219601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ea3d57625c4aa7110d4b179c3e34c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf68c4d403f94244ade64984a49101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68e5083213707ee4182ab99c3ea5b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f467952b8d0101ae3eaed641d3b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7074700bbf9aa0c8e01eac230de1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f44d5fa3b8ee6853ba18da463e09d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a49280f121173b7e4db1e3d9e22a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce04b19e2877b09c3e3189f7054f25a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3207b3112ce186f3ed584f9481ad48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece54b02034996f6e4cab41a435a92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc765cebd8311cc15264d56fd48793612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a819fadaa7aae6124c9dbfba58cfc29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed338bf5eae908d15843a1c7f9091614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005e3f693591be0f1b4e54a4783244615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921480b23a57e081919fb7cef6d459ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75550b9415e37143d81de3919802fbfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099186b49e151877f66eebcd706e0ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910839aeb8153730260640429fbcd434619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1429918ed7e966778a801c0a048e5f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f203e36a3a0694df91a6a0606ded16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f654e64891e5cbccf65632e831b840622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8b51c0a7b02e6652b1ebd9c3580f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9a7ad516678a60e4cd6f138d743c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652857eb3e6deeb752e0242540011741625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f3e17b831fd6e8eda656d926a5f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838f53fb9676bc3f4fdb52ef15519d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286168dbe1649f134e8190bb5dbb19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a383bac0f75d622b86fc9b297f4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4efbd3b38a8a21cbe4b259e38488630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea32c2238b8655ff9985810a05a83d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aac845b54f8807a6601239c5e86d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f229c1ef0066a479b82d33f6b43068633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e88ca183878ba5f4a3b78ede0a674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e725abc0a65eda899928de1a6e5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f568dc05007d27e0a3ffe45459d1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552bf2576fe166fe35c19d17c88e9d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13662eefa15879e834a225c65ab4a15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa865f5e5ce74b78c2737597c56033639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa6834a6497c8a02484bda656c356640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5205f978f7afee7fc453b72b9622ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4714e71a8f7ad02291604d426809d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31285900616bde0574531802bb78764643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1157b565ce2c9202ca93096d7f23d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd4685eefcbde14fa4ea607a4f0c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b831d840ad9cb9ac2b8c604ee6ed3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc71c064a6f2548631e66ba747b209647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77442a7242be8cca171b441897ce05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821cd1141d1adb5d6db4539f143bd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a326dedc4338e302403ea4f2925fbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c3efd9b5de97b097b23ad908ea52a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37e46619ac3aaaec6d3daff8e41c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd957ac60339a3a3369064fe06a56b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce451900ff54dbf710eee3fc28696a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711cc83bd351818b72fa94b59b9116e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55298c8eb964069f8ebfb204a24341ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d1b0cdeb6395ccddf6901b0461fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f72a8f18d8fc62c953f458d5402c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86b65cd686d37a7287e0b2cdcbef5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f520352f8aea1dc370a2337fbb3703660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d497d8c2290f85a0fa4142fbb5a49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba7c747ef5fe1cd28e5c5cf1feefa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b3ca1721e4dbc146314ca5b222103663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935c083e3539faf48c17f8b83f6098664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484428fd2868532616beac005dedd21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911ab1256351f22115e1dd2d348eff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a2fd453cecd8de8edbb57bec35dd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a223b26a7f42546475284bdc9fa2e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa015006d2ffa5e76944b03d8e4705669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591912b3a956208c2bb64ca9f74a29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa43978a193063be13fb6f30b5eab43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f256660633ae2f616647486f280d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b0b45cecc5fdcd5ce765e4788a277673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6d633b784b44cccdfe61f9b707b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5c6efd7449c74248977bf55b50b3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd911b27b385b3e46b1b8945c1aa41af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5ec15bb7518974910283860db2c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5d09112c0161420dc17fadd36f22678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>